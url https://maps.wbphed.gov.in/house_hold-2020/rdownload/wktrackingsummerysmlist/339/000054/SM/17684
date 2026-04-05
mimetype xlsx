--- v1 (2026-03-03)
+++ v2 (2026-04-05)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="67">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="72">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -210,50 +210,65 @@
     <t>BILL/00012/2024-2025</t>
   </si>
   <si>
     <t>BP-2024-25-8</t>
   </si>
   <si>
     <t>10/05/2024</t>
   </si>
   <si>
     <t>Acceptance cum Formal work order for the work of Providing, installation of Pumping machinery with other electro mechanical accessories for Augmentation of Indas water supply scheme under indus Block under Bankura Mechanical Division, PHE Dte. Dist Bankura</t>
   </si>
   <si>
     <t>ORD/000117/2024-2025</t>
   </si>
   <si>
     <t>428/BMD</t>
   </si>
   <si>
     <t>27/06/2024</t>
   </si>
   <si>
     <t>23/04/2025</t>
   </si>
   <si>
     <t>M/S BIPUL BANERJEE</t>
+  </si>
+  <si>
+    <t>Laying distribution system for INDAS W/S Scheme within Indas Block in connection with Jal Jeevan Mission (JJM) under Bishnupur Sub-Division of Bankura Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000672/2023-2024</t>
+  </si>
+  <si>
+    <t>2625/BQA</t>
+  </si>
+  <si>
+    <t>17/03/2025</t>
+  </si>
+  <si>
+    <t>SAIKAT CHOWDHURY</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -642,51 +657,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W11"/>
+  <dimension ref="A1:W12"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="15.281982" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="65.983887" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1228,87 +1243,148 @@
       </c>
       <c r="N10" s="4" t="s">
         <v>64</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>65</v>
       </c>
       <c r="P10" s="4">
         <v>35.24</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
         <v>40</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
-      <c r="A11" s="7" t="s">
+      <c r="A11" s="3">
+        <v>9</v>
+      </c>
+      <c r="B11" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C11" s="3"/>
+      <c r="D11" s="3" t="s">
+        <v>28</v>
+      </c>
+      <c r="E11" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F11" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G11" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H11" s="13" t="s">
         <v>66</v>
       </c>
-      <c r="B11" s="7"/>
-[...22 lines deleted...]
-      <c r="S11" s="8"/>
+      <c r="I11" s="13" t="s">
+        <v>30</v>
+      </c>
+      <c r="J11" s="13" t="s">
+        <v>31</v>
+      </c>
+      <c r="K11" s="4" t="s">
+        <v>67</v>
+      </c>
+      <c r="L11" s="4" t="s">
+        <v>68</v>
+      </c>
+      <c r="M11" s="4" t="s">
+        <v>34</v>
+      </c>
+      <c r="N11" s="4" t="s">
+        <v>69</v>
+      </c>
+      <c r="O11" s="4" t="s">
+        <v>70</v>
+      </c>
+      <c r="P11" s="4">
+        <v>8.89</v>
+      </c>
+      <c r="Q11" s="4">
+        <v>0</v>
+      </c>
+      <c r="R11" s="4">
+        <v>0</v>
+      </c>
+      <c r="S11" s="4">
+        <v>70</v>
+      </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
+    <row r="12" spans="1:23">
+      <c r="A12" s="7" t="s">
+        <v>71</v>
+      </c>
+      <c r="B12" s="7"/>
+      <c r="C12" s="7"/>
+      <c r="D12" s="7"/>
+      <c r="E12" s="11"/>
+      <c r="F12" s="7"/>
+      <c r="G12" s="7"/>
+      <c r="H12" s="14"/>
+      <c r="I12" s="14"/>
+      <c r="J12" s="14"/>
+      <c r="K12" s="8"/>
+      <c r="L12" s="8"/>
+      <c r="M12" s="8"/>
+      <c r="N12" s="8"/>
+      <c r="O12" s="8">
+        <v>110.21</v>
+      </c>
+      <c r="P12" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q12" s="8">
+        <v>0</v>
+      </c>
+      <c r="R12" s="8"/>
+      <c r="S12" s="8"/>
+      <c r="T12" s="1"/>
+      <c r="U12" s="1"/>
+      <c r="V12" s="1"/>
+      <c r="W12" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A11:N11"/>
+    <mergeCell ref="A12:N12"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>