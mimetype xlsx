--- v2 (2026-04-05)
+++ v3 (2026-05-24)
@@ -875,54 +875,54 @@
       <c r="I4" s="13" t="s">
         <v>30</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>31</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>32</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>33</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="P4" s="4">
         <v>18.93</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>11.26</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>59.47</v>
       </c>
       <c r="S4" s="4">
         <v>70</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>28</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
@@ -995,54 +995,54 @@
       <c r="I6" s="13" t="s">
         <v>30</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>31</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>44</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>45</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>34</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>46</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>47</v>
       </c>
       <c r="P6" s="4">
         <v>6.6</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>6.54</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>99.22</v>
       </c>
       <c r="S6" s="4">
         <v>92</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>28</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
@@ -1056,54 +1056,54 @@
       <c r="I7" s="13" t="s">
         <v>30</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>31</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>49</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>50</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>51</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>52</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>53</v>
       </c>
       <c r="P7" s="4">
         <v>4.44</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>4.43</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>99.82</v>
       </c>
       <c r="S7" s="4">
         <v>90</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
@@ -1229,54 +1229,54 @@
       <c r="I10" s="13" t="s">
         <v>30</v>
       </c>
       <c r="J10" s="13" t="s">
         <v>31</v>
       </c>
       <c r="K10" s="4" t="s">
         <v>61</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>62</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>63</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>64</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>65</v>
       </c>
       <c r="P10" s="4">
         <v>35.24</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>25.77</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>73.12</v>
       </c>
       <c r="S10" s="4">
         <v>40</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>28</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
@@ -1324,54 +1324,54 @@
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="7" t="s">
         <v>71</v>
       </c>
       <c r="B12" s="7"/>
       <c r="C12" s="7"/>
       <c r="D12" s="7"/>
       <c r="E12" s="11"/>
       <c r="F12" s="7"/>
       <c r="G12" s="7"/>
       <c r="H12" s="14"/>
       <c r="I12" s="14"/>
       <c r="J12" s="14"/>
       <c r="K12" s="8"/>
       <c r="L12" s="8"/>
       <c r="M12" s="8"/>
       <c r="N12" s="8"/>
       <c r="O12" s="8">
         <v>110.21</v>
       </c>
       <c r="P12" s="8">
-        <v>0</v>
+        <v>48</v>
       </c>
       <c r="Q12" s="8">
-        <v>0</v>
+        <v>43.55</v>
       </c>
       <c r="R12" s="8"/>
       <c r="S12" s="8"/>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A12:N12"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>