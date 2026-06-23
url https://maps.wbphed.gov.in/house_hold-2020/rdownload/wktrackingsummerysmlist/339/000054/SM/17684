--- v3 (2026-05-24)
+++ v4 (2026-06-23)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="72">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="78">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -225,50 +225,68 @@
     <t>428/BMD</t>
   </si>
   <si>
     <t>27/06/2024</t>
   </si>
   <si>
     <t>23/04/2025</t>
   </si>
   <si>
     <t>M/S BIPUL BANERJEE</t>
   </si>
   <si>
     <t>Laying distribution system for INDAS W/S Scheme within Indas Block in connection with Jal Jeevan Mission (JJM) under Bishnupur Sub-Division of Bankura Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000672/2023-2024</t>
   </si>
   <si>
     <t>2625/BQA</t>
   </si>
   <si>
     <t>17/03/2025</t>
   </si>
   <si>
     <t>SAIKAT CHOWDHURY</t>
+  </si>
+  <si>
+    <t>Creation of 'FHTC (Funtional House Hold Tap Connection)' for extra house hold in connection with Jal Jeevan Mission (JJM) of INDAS W/S Scheme within Indas Block under Bishnupur Sub-Division of Bankura Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001239/2023-2024</t>
+  </si>
+  <si>
+    <t>629/BQA</t>
+  </si>
+  <si>
+    <t>21/02/2024</t>
+  </si>
+  <si>
+    <t>01/04/2025</t>
+  </si>
+  <si>
+    <t>AMIYA KUMAR BIT</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -657,51 +675,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W12"/>
+  <dimension ref="A1:W13"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="15.281982" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="65.983887" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1304,87 +1322,148 @@
       </c>
       <c r="N11" s="4" t="s">
         <v>69</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>70</v>
       </c>
       <c r="P11" s="4">
         <v>8.89</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
         <v>70</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
-      <c r="A12" s="7" t="s">
+      <c r="A12" s="3">
+        <v>10</v>
+      </c>
+      <c r="B12" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C12" s="3"/>
+      <c r="D12" s="3" t="s">
+        <v>28</v>
+      </c>
+      <c r="E12" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F12" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G12" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H12" s="13" t="s">
         <v>71</v>
       </c>
-      <c r="B12" s="7"/>
-[...22 lines deleted...]
-      <c r="S12" s="8"/>
+      <c r="I12" s="13" t="s">
+        <v>30</v>
+      </c>
+      <c r="J12" s="13" t="s">
+        <v>31</v>
+      </c>
+      <c r="K12" s="4" t="s">
+        <v>72</v>
+      </c>
+      <c r="L12" s="4" t="s">
+        <v>73</v>
+      </c>
+      <c r="M12" s="4" t="s">
+        <v>74</v>
+      </c>
+      <c r="N12" s="4" t="s">
+        <v>75</v>
+      </c>
+      <c r="O12" s="4" t="s">
+        <v>76</v>
+      </c>
+      <c r="P12" s="4">
+        <v>67.79</v>
+      </c>
+      <c r="Q12" s="4">
+        <v>50.98</v>
+      </c>
+      <c r="R12" s="4">
+        <v>75.21</v>
+      </c>
+      <c r="S12" s="4">
+        <v>15</v>
+      </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
+    <row r="13" spans="1:23">
+      <c r="A13" s="7" t="s">
+        <v>77</v>
+      </c>
+      <c r="B13" s="7"/>
+      <c r="C13" s="7"/>
+      <c r="D13" s="7"/>
+      <c r="E13" s="11"/>
+      <c r="F13" s="7"/>
+      <c r="G13" s="7"/>
+      <c r="H13" s="14"/>
+      <c r="I13" s="14"/>
+      <c r="J13" s="14"/>
+      <c r="K13" s="8"/>
+      <c r="L13" s="8"/>
+      <c r="M13" s="8"/>
+      <c r="N13" s="8"/>
+      <c r="O13" s="8">
+        <v>178</v>
+      </c>
+      <c r="P13" s="8">
+        <v>98.98</v>
+      </c>
+      <c r="Q13" s="8">
+        <v>55.61</v>
+      </c>
+      <c r="R13" s="8"/>
+      <c r="S13" s="8"/>
+      <c r="T13" s="1"/>
+      <c r="U13" s="1"/>
+      <c r="V13" s="1"/>
+      <c r="W13" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A12:N12"/>
+    <mergeCell ref="A13:N13"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>