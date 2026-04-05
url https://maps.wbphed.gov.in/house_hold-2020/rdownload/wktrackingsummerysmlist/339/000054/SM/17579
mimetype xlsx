--- v0 (2025-12-15)
+++ v1 (2026-04-05)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="34">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="41">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -77,84 +77,105 @@
   <si>
     <t>WO Date</t>
   </si>
   <si>
     <t>WO End Date</t>
   </si>
   <si>
     <t>Agency Name</t>
   </si>
   <si>
     <t>Work Value</t>
   </si>
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>BANKURA</t>
   </si>
   <si>
+    <t>Bankura Mechanical</t>
+  </si>
+  <si>
+    <t>Augmentation of Somsar (BRGF) Water Supply Scheme</t>
+  </si>
+  <si>
+    <t>SM/17579</t>
+  </si>
+  <si>
+    <t>Augmentation</t>
+  </si>
+  <si>
+    <t>Acceptance cum Formal work order for the work of Supply, delivery and installation of HSC Pumping machinery set with other allied works at CWR site for augmentation of Somsar water supply scheme under Bankura Mechanical Division P.H.E Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000341/2024-2025</t>
+  </si>
+  <si>
+    <t>785/BMD</t>
+  </si>
+  <si>
+    <t>20/08/2024</t>
+  </si>
+  <si>
+    <t>17/04/2025</t>
+  </si>
+  <si>
+    <t>ABHIJIT MUKHERJEE</t>
+  </si>
+  <si>
     <t>Bankura Division</t>
   </si>
   <si>
-    <t>Augmentation of Somsar (BRGF) Water Supply Scheme</t>
-[...23 lines deleted...]
-    <t>28/03/2023</t>
+    <t>Repairing and Renovation of RCC Elevated Over Head Reservoir of 250 cum capacity with staging height 20 m and other allied works in connection with Somsar (BRGF) water supply scheme within Bishnupur Sub-Division under Bankura Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000373/2024-2025</t>
+  </si>
+  <si>
+    <t>2351/BQA</t>
+  </si>
+  <si>
+    <t>09/09/2024</t>
   </si>
   <si>
     <t>01/04/2025</t>
   </si>
   <si>
-    <t>SUBHENDU SEKHAR GORAI</t>
+    <t>TAPAN KUMAR MANDAL</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -543,73 +564,73 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W4"/>
+  <dimension ref="A1:W5"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
-    <col min="4" max="4" width="19.995117" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
-    <col min="15" max="15" width="25.85083" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="23.422852" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
       <c r="N1" s="2"/>
       <c r="O1" s="2"/>
       <c r="P1" s="2"/>
@@ -703,104 +724,165 @@
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
-        <v>53.76</v>
+        <v>34.91</v>
       </c>
       <c r="Q3" s="4">
-        <v>38.81</v>
+        <v>0</v>
       </c>
       <c r="R3" s="4">
-        <v>72.19</v>
+        <v>0</v>
       </c>
       <c r="S3" s="4">
-        <v>75</v>
+        <v>60</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
-      <c r="A4" s="7" t="s">
+      <c r="A4" s="3">
+        <v>2</v>
+      </c>
+      <c r="B4" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C4" s="3"/>
+      <c r="D4" s="3" t="s">
         <v>33</v>
       </c>
-      <c r="B4" s="7"/>
-[...22 lines deleted...]
-      <c r="S4" s="8"/>
+      <c r="E4" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F4" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G4" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H4" s="13" t="s">
+        <v>34</v>
+      </c>
+      <c r="I4" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J4" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K4" s="4" t="s">
+        <v>35</v>
+      </c>
+      <c r="L4" s="4" t="s">
+        <v>36</v>
+      </c>
+      <c r="M4" s="4" t="s">
+        <v>37</v>
+      </c>
+      <c r="N4" s="4" t="s">
+        <v>38</v>
+      </c>
+      <c r="O4" s="4" t="s">
+        <v>39</v>
+      </c>
+      <c r="P4" s="4">
+        <v>9.49</v>
+      </c>
+      <c r="Q4" s="4">
+        <v>0</v>
+      </c>
+      <c r="R4" s="4">
+        <v>0</v>
+      </c>
+      <c r="S4" s="4">
+        <v>100</v>
+      </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
+    <row r="5" spans="1:23">
+      <c r="A5" s="7" t="s">
+        <v>40</v>
+      </c>
+      <c r="B5" s="7"/>
+      <c r="C5" s="7"/>
+      <c r="D5" s="7"/>
+      <c r="E5" s="11"/>
+      <c r="F5" s="7"/>
+      <c r="G5" s="7"/>
+      <c r="H5" s="14"/>
+      <c r="I5" s="14"/>
+      <c r="J5" s="14"/>
+      <c r="K5" s="8"/>
+      <c r="L5" s="8"/>
+      <c r="M5" s="8"/>
+      <c r="N5" s="8"/>
+      <c r="O5" s="8">
+        <v>44.4</v>
+      </c>
+      <c r="P5" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q5" s="8">
+        <v>0</v>
+      </c>
+      <c r="R5" s="8"/>
+      <c r="S5" s="8"/>
+      <c r="T5" s="1"/>
+      <c r="U5" s="1"/>
+      <c r="V5" s="1"/>
+      <c r="W5" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A4:N4"/>
+    <mergeCell ref="A5:N5"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>