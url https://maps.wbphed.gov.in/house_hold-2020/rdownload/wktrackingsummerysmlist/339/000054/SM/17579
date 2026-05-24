--- v1 (2026-04-05)
+++ v2 (2026-05-24)
@@ -727,54 +727,54 @@
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
         <v>34.91</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>7.48</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>21.43</v>
       </c>
       <c r="S3" s="4">
         <v>60</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -822,54 +822,54 @@
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="7" t="s">
         <v>40</v>
       </c>
       <c r="B5" s="7"/>
       <c r="C5" s="7"/>
       <c r="D5" s="7"/>
       <c r="E5" s="11"/>
       <c r="F5" s="7"/>
       <c r="G5" s="7"/>
       <c r="H5" s="14"/>
       <c r="I5" s="14"/>
       <c r="J5" s="14"/>
       <c r="K5" s="8"/>
       <c r="L5" s="8"/>
       <c r="M5" s="8"/>
       <c r="N5" s="8"/>
       <c r="O5" s="8">
         <v>44.4</v>
       </c>
       <c r="P5" s="8">
-        <v>0</v>
+        <v>7.48</v>
       </c>
       <c r="Q5" s="8">
-        <v>0</v>
+        <v>16.85</v>
       </c>
       <c r="R5" s="8"/>
       <c r="S5" s="8"/>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A5:N5"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>