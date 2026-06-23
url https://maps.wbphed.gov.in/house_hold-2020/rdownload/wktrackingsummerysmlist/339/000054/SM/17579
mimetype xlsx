--- v2 (2026-05-24)
+++ v3 (2026-06-23)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="41">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="46">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -132,50 +132,65 @@
     <t>17/04/2025</t>
   </si>
   <si>
     <t>ABHIJIT MUKHERJEE</t>
   </si>
   <si>
     <t>Bankura Division</t>
   </si>
   <si>
     <t>Repairing and Renovation of RCC Elevated Over Head Reservoir of 250 cum capacity with staging height 20 m and other allied works in connection with Somsar (BRGF) water supply scheme within Bishnupur Sub-Division under Bankura Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000373/2024-2025</t>
   </si>
   <si>
     <t>2351/BQA</t>
   </si>
   <si>
     <t>09/09/2024</t>
   </si>
   <si>
     <t>01/04/2025</t>
   </si>
   <si>
     <t>TAPAN KUMAR MANDAL</t>
+  </si>
+  <si>
+    <t>Sinking of 1 no. 300mm X 200mm X 240m deep Tubewell by Rig boring method including interconnection with 100 mm dia. G.I. Pipe, Laying of distribution system and Creation of 'FHTC (Funtional House Hold Tap Connection)' for extra house hold in connection with Jal Jeevan Mission (JJM) of Somsar W/S Scheme (BRGF Phase-I) within Indas Block under Bishnupur Sub-Division of Bankura Division, PHE Dte. Block Name:- Indas, Location of OHR :-Kumna, No. of Mouzas Covered :- 3 nos., Name of Mouzas &amp; JL No.:-Bhagabatipur (1), Palashdanga (3), Kumna (4) Total No. House Hold:- 320</t>
+  </si>
+  <si>
+    <t>ORD/000797/2022-2023</t>
+  </si>
+  <si>
+    <t>680/BQA</t>
+  </si>
+  <si>
+    <t>28/03/2023</t>
+  </si>
+  <si>
+    <t>SUBHENDU SEKHAR GORAI</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -564,73 +579,73 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W5"/>
+  <dimension ref="A1:W6"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
-    <col min="15" max="15" width="22.280273" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="25.85083" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="23.422852" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
       <c r="N1" s="2"/>
       <c r="O1" s="2"/>
       <c r="P1" s="2"/>
@@ -802,87 +817,148 @@
       </c>
       <c r="N4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>39</v>
       </c>
       <c r="P4" s="4">
         <v>9.49</v>
       </c>
       <c r="Q4" s="4">
         <v>0</v>
       </c>
       <c r="R4" s="4">
         <v>0</v>
       </c>
       <c r="S4" s="4">
         <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
-      <c r="A5" s="7" t="s">
+      <c r="A5" s="3">
+        <v>3</v>
+      </c>
+      <c r="B5" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C5" s="3"/>
+      <c r="D5" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="E5" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F5" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G5" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H5" s="13" t="s">
         <v>40</v>
       </c>
-      <c r="B5" s="7"/>
-[...22 lines deleted...]
-      <c r="S5" s="8"/>
+      <c r="I5" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J5" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K5" s="4" t="s">
+        <v>41</v>
+      </c>
+      <c r="L5" s="4" t="s">
+        <v>42</v>
+      </c>
+      <c r="M5" s="4" t="s">
+        <v>43</v>
+      </c>
+      <c r="N5" s="4" t="s">
+        <v>38</v>
+      </c>
+      <c r="O5" s="4" t="s">
+        <v>44</v>
+      </c>
+      <c r="P5" s="4">
+        <v>53.76</v>
+      </c>
+      <c r="Q5" s="4">
+        <v>38.81</v>
+      </c>
+      <c r="R5" s="4">
+        <v>72.19</v>
+      </c>
+      <c r="S5" s="4">
+        <v>75</v>
+      </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
+    <row r="6" spans="1:23">
+      <c r="A6" s="7" t="s">
+        <v>45</v>
+      </c>
+      <c r="B6" s="7"/>
+      <c r="C6" s="7"/>
+      <c r="D6" s="7"/>
+      <c r="E6" s="11"/>
+      <c r="F6" s="7"/>
+      <c r="G6" s="7"/>
+      <c r="H6" s="14"/>
+      <c r="I6" s="14"/>
+      <c r="J6" s="14"/>
+      <c r="K6" s="8"/>
+      <c r="L6" s="8"/>
+      <c r="M6" s="8"/>
+      <c r="N6" s="8"/>
+      <c r="O6" s="8">
+        <v>98.16</v>
+      </c>
+      <c r="P6" s="8">
+        <v>46.29</v>
+      </c>
+      <c r="Q6" s="8">
+        <v>47.16</v>
+      </c>
+      <c r="R6" s="8"/>
+      <c r="S6" s="8"/>
+      <c r="T6" s="1"/>
+      <c r="U6" s="1"/>
+      <c r="V6" s="1"/>
+      <c r="W6" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A5:N5"/>
+    <mergeCell ref="A6:N6"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>