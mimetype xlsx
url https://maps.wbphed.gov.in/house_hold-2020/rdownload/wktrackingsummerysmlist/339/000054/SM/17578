--- v0 (2025-12-15)
+++ v1 (2026-04-05)
@@ -206,69 +206,69 @@
   <si>
     <t>INDRANIL DUTTA &amp; ASSOCIATES</t>
   </si>
   <si>
     <t>RTOR000260/2023-2024</t>
   </si>
   <si>
     <t>193/BQA</t>
   </si>
   <si>
     <t>22/01/2024</t>
   </si>
   <si>
     <t>SUPPLY, DELIVERY, CONSTRUCTION, COMMISSIONING AND COMPLETION OF ALL CIVIL WORKS INCLUDING ALL ALLIED, RELATED AND ENABLING WORKS FOR KANTABARI PIPED WATER SUPPLY SCHEME UNDER BANKURA SADAR SUB- DIVISION OF BANKURA DIVISION P.H.E. DTE. BLOCK- ONDA, DIST- BANKURA UNDER JJM INCLUDING TRIAL RUN FOR 3 MONTHS AND O&amp;M FOR A PERIOD OF 3 YEARS UNDER BANKURA DIVISION,PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000495/2023-2024</t>
   </si>
   <si>
     <t>2345/BQA</t>
   </si>
   <si>
     <t>14/08/2023</t>
   </si>
   <si>
-    <t>01/01/2026</t>
+    <t>31/12/2026</t>
   </si>
   <si>
     <t>GOUTAM BHATTACHRYYA</t>
   </si>
   <si>
     <t>Construction of Guard Room and Boundary Wall at Kantabari OHR Site under Proposed Ground Water based Kantabari Pipe Water Supply Scheme under Bankura Division, Block:- Onda.</t>
   </si>
   <si>
     <t>ORD/001403/2024-2025</t>
   </si>
   <si>
     <t>46/BQA</t>
   </si>
   <si>
     <t>02/01/2025</t>
   </si>
   <si>
-    <t>02/08/2025</t>
+    <t>29/04/2026</t>
   </si>
   <si>
     <t>RAHIBUDDIN MANDAL</t>
   </si>
   <si>
     <t>Acceptance cum Formal work order for the work of Providing and installation of High lift and Low Lift pumping machineries and other electro mechanical accessories at CWR site at mouza Punisole for Augmentation of Aguriband Punisole (Zone E) and Adj. mouzas piped water supply scheme in the Block Onda under Bankura Mechanical Division PHE Dte Block Bankura-I Dist Bankura</t>
   </si>
   <si>
     <t>Estimator</t>
   </si>
   <si>
     <t>ORD/001009/2024-2025</t>
   </si>
   <si>
     <t>2042/BMD</t>
   </si>
   <si>
     <t>07/03/2025</t>
   </si>
   <si>
     <t>05/07/2025</t>
   </si>
   <si>
     <t>M.S. ENTERPRISE</t>
   </si>
@@ -1084,54 +1084,54 @@
       <c r="I7" s="13" t="s">
         <v>39</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>40</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>47</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>48</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>49</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>50</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>45</v>
       </c>
       <c r="P7" s="4">
         <v>0.58</v>
       </c>
       <c r="Q7" s="4">
-        <v>0.58</v>
+        <v>0</v>
       </c>
       <c r="R7" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>100</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
@@ -1143,54 +1143,54 @@
       </c>
       <c r="H8" s="13" t="s">
         <v>51</v>
       </c>
       <c r="I8" s="13"/>
       <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
         <v>52</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>53</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>54</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>55</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>56</v>
       </c>
       <c r="P8" s="4">
         <v>3.63</v>
       </c>
       <c r="Q8" s="4">
-        <v>3.63</v>
+        <v>0</v>
       </c>
       <c r="R8" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>95</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
@@ -1265,54 +1265,54 @@
       <c r="I10" s="13" t="s">
         <v>39</v>
       </c>
       <c r="J10" s="13" t="s">
         <v>40</v>
       </c>
       <c r="K10" s="4" t="s">
         <v>61</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>62</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>63</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>64</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>65</v>
       </c>
       <c r="P10" s="4">
         <v>260.01</v>
       </c>
       <c r="Q10" s="4">
-        <v>83.69</v>
+        <v>0</v>
       </c>
       <c r="R10" s="4">
-        <v>32.19</v>
+        <v>0</v>
       </c>
       <c r="S10" s="4">
         <v>49</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D11" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>23</v>
       </c>
@@ -1425,54 +1425,54 @@
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="7" t="s">
         <v>79</v>
       </c>
       <c r="B13" s="7"/>
       <c r="C13" s="7"/>
       <c r="D13" s="7"/>
       <c r="E13" s="11"/>
       <c r="F13" s="7"/>
       <c r="G13" s="7"/>
       <c r="H13" s="14"/>
       <c r="I13" s="14"/>
       <c r="J13" s="14"/>
       <c r="K13" s="8"/>
       <c r="L13" s="8"/>
       <c r="M13" s="8"/>
       <c r="N13" s="8"/>
       <c r="O13" s="8">
         <v>367.02</v>
       </c>
       <c r="P13" s="8">
-        <v>87.9</v>
+        <v>0</v>
       </c>
       <c r="Q13" s="8">
-        <v>23.95</v>
+        <v>0</v>
       </c>
       <c r="R13" s="8"/>
       <c r="S13" s="8"/>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A13:N13"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>