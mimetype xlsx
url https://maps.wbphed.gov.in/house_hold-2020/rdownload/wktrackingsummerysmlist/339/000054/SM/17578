--- v1 (2026-04-05)
+++ v2 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="80">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="86">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -249,50 +249,68 @@
     <t>29/04/2026</t>
   </si>
   <si>
     <t>RAHIBUDDIN MANDAL</t>
   </si>
   <si>
     <t>Acceptance cum Formal work order for the work of Providing and installation of High lift and Low Lift pumping machineries and other electro mechanical accessories at CWR site at mouza Punisole for Augmentation of Aguriband Punisole (Zone E) and Adj. mouzas piped water supply scheme in the Block Onda under Bankura Mechanical Division PHE Dte Block Bankura-I Dist Bankura</t>
   </si>
   <si>
     <t>Estimator</t>
   </si>
   <si>
     <t>ORD/001009/2024-2025</t>
   </si>
   <si>
     <t>2042/BMD</t>
   </si>
   <si>
     <t>07/03/2025</t>
   </si>
   <si>
     <t>05/07/2025</t>
   </si>
   <si>
     <t>M.S. ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Crossing road by 150 mm dia MS carrier pipe by Jack pushing method, inetrconnection of MS carrier pipe with HDPE pipeline including fabrication of MS pipe &amp; allied works for Kantabari Water Supply Scheme under Bankura Sadar Sub-Division of Bankura Division, P.H.E. Dte. (Location of site: Kantabari - Bhedua More at Kantabari)</t>
+  </si>
+  <si>
+    <t>ORD/000185/2024-2025</t>
+  </si>
+  <si>
+    <t>1856/BQA</t>
+  </si>
+  <si>
+    <t>12/07/2024</t>
+  </si>
+  <si>
+    <t>10/09/2024</t>
+  </si>
+  <si>
+    <t>SWAPAN KUMAR CHANDRA</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -681,51 +699,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W13"/>
+  <dimension ref="A1:W14"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="65.983887" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1084,54 +1102,54 @@
       <c r="I7" s="13" t="s">
         <v>39</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>40</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>47</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>48</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>49</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>50</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>45</v>
       </c>
       <c r="P7" s="4">
         <v>0.58</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>0.58</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S7" s="4">
         <v>100</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
@@ -1143,54 +1161,54 @@
       </c>
       <c r="H8" s="13" t="s">
         <v>51</v>
       </c>
       <c r="I8" s="13"/>
       <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
         <v>52</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>53</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>54</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>55</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>56</v>
       </c>
       <c r="P8" s="4">
         <v>3.63</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>3.63</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S8" s="4">
         <v>95</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
@@ -1265,54 +1283,54 @@
       <c r="I10" s="13" t="s">
         <v>39</v>
       </c>
       <c r="J10" s="13" t="s">
         <v>40</v>
       </c>
       <c r="K10" s="4" t="s">
         <v>61</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>62</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>63</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>64</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>65</v>
       </c>
       <c r="P10" s="4">
         <v>260.01</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>83.69</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>32.19</v>
       </c>
       <c r="S10" s="4">
         <v>49</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D11" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>23</v>
       </c>
@@ -1405,87 +1423,150 @@
       </c>
       <c r="N12" s="4" t="s">
         <v>77</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>78</v>
       </c>
       <c r="P12" s="4">
         <v>67.43</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
         <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
-      <c r="A13" s="7" t="s">
+      <c r="A13" s="3">
+        <v>11</v>
+      </c>
+      <c r="B13" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C13" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D13" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E13" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F13" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G13" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H13" s="13" t="s">
         <v>79</v>
       </c>
-      <c r="B13" s="7"/>
-[...22 lines deleted...]
-      <c r="S13" s="8"/>
+      <c r="I13" s="13" t="s">
+        <v>39</v>
+      </c>
+      <c r="J13" s="13" t="s">
+        <v>40</v>
+      </c>
+      <c r="K13" s="4" t="s">
+        <v>80</v>
+      </c>
+      <c r="L13" s="4" t="s">
+        <v>81</v>
+      </c>
+      <c r="M13" s="4" t="s">
+        <v>82</v>
+      </c>
+      <c r="N13" s="4" t="s">
+        <v>83</v>
+      </c>
+      <c r="O13" s="4" t="s">
+        <v>84</v>
+      </c>
+      <c r="P13" s="4">
+        <v>8.52</v>
+      </c>
+      <c r="Q13" s="4">
+        <v>0</v>
+      </c>
+      <c r="R13" s="4">
+        <v>0</v>
+      </c>
+      <c r="S13" s="4">
+        <v>95</v>
+      </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
+    <row r="14" spans="1:23">
+      <c r="A14" s="7" t="s">
+        <v>85</v>
+      </c>
+      <c r="B14" s="7"/>
+      <c r="C14" s="7"/>
+      <c r="D14" s="7"/>
+      <c r="E14" s="11"/>
+      <c r="F14" s="7"/>
+      <c r="G14" s="7"/>
+      <c r="H14" s="14"/>
+      <c r="I14" s="14"/>
+      <c r="J14" s="14"/>
+      <c r="K14" s="8"/>
+      <c r="L14" s="8"/>
+      <c r="M14" s="8"/>
+      <c r="N14" s="8"/>
+      <c r="O14" s="8">
+        <v>375.53</v>
+      </c>
+      <c r="P14" s="8">
+        <v>87.9</v>
+      </c>
+      <c r="Q14" s="8">
+        <v>23.41</v>
+      </c>
+      <c r="R14" s="8"/>
+      <c r="S14" s="8"/>
+      <c r="T14" s="1"/>
+      <c r="U14" s="1"/>
+      <c r="V14" s="1"/>
+      <c r="W14" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A13:N13"/>
+    <mergeCell ref="A14:N14"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>