--- v2 (2026-05-24)
+++ v3 (2026-08-28)
@@ -92,225 +92,225 @@
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>BANKURA</t>
   </si>
   <si>
     <t>Onda</t>
   </si>
   <si>
     <t>Bankura Division</t>
   </si>
   <si>
     <t>Proposed Ground water based Kantabari pipe water supply scheme under Bankura Division, Block - Onda, Dist - Bankura.</t>
   </si>
   <si>
     <t>SM/17578</t>
   </si>
   <si>
     <t>New</t>
   </si>
   <si>
+    <t>Preparation of piped network system &amp; design the same including Route Survey using DGPS &amp; all related failed work for technical data and JJM compliant data collection preparation and supply of Geo reference drawing (CAD-GIS) layout of plan of the zone wise command area of water distribution and transmission network (WD &amp; TN) Showing all requisite design physical features including cost and estimate of different real component of PWSS like OHR, TW,PUMP HOUSE, B/W electronica component etc. including preparation and submission of DPR booklet of PWSS for Kantabari (JL No- 265) mouza under Onda Block all complete in consultation with PHED Planning Wings and clearance from SLSSC under Bankura Sadar Sub-Division of Bankura Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001089/2021-2022</t>
+  </si>
+  <si>
+    <t>283\BSD</t>
+  </si>
+  <si>
+    <t>21/03/2022</t>
+  </si>
+  <si>
+    <t>05/04/2022</t>
+  </si>
+  <si>
+    <t>INDRANIL DUTTA &amp; ASSOCIATES</t>
+  </si>
+  <si>
+    <t>SUPPLY, DELIVERY, CONSTRUCTION, COMMISSIONING AND COMPLETION OF ALL CIVIL WORKS INCLUDING ALL ALLIED, RELATED AND ENABLING WORKS FOR KANTABARI PIPED WATER SUPPLY SCHEME UNDER BANKURA SADAR SUB- DIVISION OF BANKURA DIVISION P.H.E. DTE. BLOCK- ONDA, DIST- BANKURA UNDER JJM INCLUDING TRIAL RUN FOR 3 MONTHS AND O&amp;M FOR A PERIOD OF 3 YEARS UNDER BANKURA DIVISION,PHE Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000495/2023-2024</t>
+  </si>
+  <si>
+    <t>2345/BQA</t>
+  </si>
+  <si>
+    <t>14/08/2023</t>
+  </si>
+  <si>
+    <t>31/12/2026</t>
+  </si>
+  <si>
+    <t>GOUTAM BHATTACHRYYA</t>
+  </si>
+  <si>
+    <t>Soil Investigation work for the proposed construction of RCC Over Head Reservoir under Bankura Sadar Sub- Division &amp; Khatra Sub- Division of Bankura Division, P.H.E. Dte. (2nd Call)</t>
+  </si>
+  <si>
+    <t>ORD/000861/2023-2024</t>
+  </si>
+  <si>
+    <t>2953/BQA</t>
+  </si>
+  <si>
+    <t>31/10/2023</t>
+  </si>
+  <si>
+    <t>30/12/2023</t>
+  </si>
+  <si>
+    <t>K S GROUP</t>
+  </si>
+  <si>
+    <t>Soil Investigation work for construction of OHR (200 CUM CAPACITY) under Proposed Ground water based Kantabari pipe water supply scheme under Bankura Division, Block - Onda, Dist - Bankura under Bankura Sadar Sub Division of Bankura Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000897/2023-2024</t>
+  </si>
+  <si>
+    <t>3048/BQA</t>
+  </si>
+  <si>
+    <t>06/11/2023</t>
+  </si>
+  <si>
+    <t>06/12/2023</t>
+  </si>
+  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000041/2023-2024</t>
   </si>
   <si>
     <t>1120/BQA</t>
   </si>
   <si>
     <t>12/05/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
     <t>RTOR000125/2023-2024</t>
   </si>
   <si>
     <t>2732/BQA</t>
   </si>
   <si>
     <t>03/10/2023</t>
   </si>
   <si>
     <t>Bankura Mechanical</t>
   </si>
   <si>
     <t>BILL/00134/2023-2024</t>
   </si>
   <si>
     <t>28/06/2023</t>
   </si>
   <si>
     <t>WEST BENGAL STATE ELECTRICITY DISTRIBUTION COMPANY LTD.</t>
   </si>
   <si>
-    <t>Soil Investigation work for the proposed construction of RCC Over Head Reservoir under Bankura Sadar Sub- Division &amp; Khatra Sub- Division of Bankura Division, P.H.E. Dte. (2nd Call)</t>
-[...53 lines deleted...]
-    <t>INDRANIL DUTTA &amp; ASSOCIATES</t>
+    <t>Crossing road by 150 mm dia MS carrier pipe by Jack pushing method, inetrconnection of MS carrier pipe with HDPE pipeline including fabrication of MS pipe &amp; allied works for Kantabari Water Supply Scheme under Bankura Sadar Sub-Division of Bankura Division, P.H.E. Dte. (Location of site: Kantabari - Bhedua More at Kantabari)</t>
+  </si>
+  <si>
+    <t>ORD/000185/2024-2025</t>
+  </si>
+  <si>
+    <t>1856/BQA</t>
+  </si>
+  <si>
+    <t>12/07/2024</t>
+  </si>
+  <si>
+    <t>10/09/2024</t>
+  </si>
+  <si>
+    <t>SWAPAN KUMAR CHANDRA</t>
   </si>
   <si>
     <t>RTOR000260/2023-2024</t>
   </si>
   <si>
     <t>193/BQA</t>
   </si>
   <si>
     <t>22/01/2024</t>
   </si>
   <si>
-    <t>SUPPLY, DELIVERY, CONSTRUCTION, COMMISSIONING AND COMPLETION OF ALL CIVIL WORKS INCLUDING ALL ALLIED, RELATED AND ENABLING WORKS FOR KANTABARI PIPED WATER SUPPLY SCHEME UNDER BANKURA SADAR SUB- DIVISION OF BANKURA DIVISION P.H.E. DTE. BLOCK- ONDA, DIST- BANKURA UNDER JJM INCLUDING TRIAL RUN FOR 3 MONTHS AND O&amp;M FOR A PERIOD OF 3 YEARS UNDER BANKURA DIVISION,PHE Dte.</t>
-[...16 lines deleted...]
-  <si>
     <t>Construction of Guard Room and Boundary Wall at Kantabari OHR Site under Proposed Ground Water based Kantabari Pipe Water Supply Scheme under Bankura Division, Block:- Onda.</t>
   </si>
   <si>
     <t>ORD/001403/2024-2025</t>
   </si>
   <si>
     <t>46/BQA</t>
   </si>
   <si>
     <t>02/01/2025</t>
   </si>
   <si>
     <t>29/04/2026</t>
   </si>
   <si>
     <t>RAHIBUDDIN MANDAL</t>
   </si>
   <si>
     <t>Acceptance cum Formal work order for the work of Providing and installation of High lift and Low Lift pumping machineries and other electro mechanical accessories at CWR site at mouza Punisole for Augmentation of Aguriband Punisole (Zone E) and Adj. mouzas piped water supply scheme in the Block Onda under Bankura Mechanical Division PHE Dte Block Bankura-I Dist Bankura</t>
   </si>
   <si>
     <t>Estimator</t>
   </si>
   <si>
     <t>ORD/001009/2024-2025</t>
   </si>
   <si>
     <t>2042/BMD</t>
   </si>
   <si>
     <t>07/03/2025</t>
   </si>
   <si>
     <t>05/07/2025</t>
   </si>
   <si>
     <t>M.S. ENTERPRISE</t>
-  </si>
-[...16 lines deleted...]
-    <t>SWAPAN KUMAR CHANDRA</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -851,678 +851,678 @@
       </c>
       <c r="E3" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="I3" s="13"/>
       <c r="J3" s="13"/>
       <c r="K3" s="4" t="s">
         <v>27</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="P3" s="4">
-        <v>1.42</v>
+        <v>3.63</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>3.63</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>95</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>26</v>
-[...2 lines deleted...]
-      <c r="J4" s="13"/>
+        <v>32</v>
+      </c>
+      <c r="I4" s="13" t="s">
+        <v>33</v>
+      </c>
+      <c r="J4" s="13" t="s">
+        <v>34</v>
+      </c>
       <c r="K4" s="4" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>32</v>
+        <v>36</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>33</v>
+        <v>37</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>30</v>
+        <v>39</v>
       </c>
       <c r="P4" s="4">
-        <v>2.09</v>
+        <v>260.01</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>83.69</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>32.19</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>49</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
-        <v>34</v>
+        <v>22</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>23</v>
-[...2 lines deleted...]
-      <c r="J5" s="13"/>
+        <v>40</v>
+      </c>
+      <c r="I5" s="13" t="s">
+        <v>33</v>
+      </c>
+      <c r="J5" s="13" t="s">
+        <v>34</v>
+      </c>
       <c r="K5" s="4" t="s">
-        <v>35</v>
-[...1 lines deleted...]
-      <c r="L5" s="4"/>
+        <v>41</v>
+      </c>
+      <c r="L5" s="4" t="s">
+        <v>42</v>
+      </c>
       <c r="M5" s="4" t="s">
-        <v>36</v>
+        <v>43</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>36</v>
+        <v>44</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>37</v>
+        <v>45</v>
       </c>
       <c r="P5" s="4">
-        <v>2.5</v>
+        <v>5.18</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
-        <v>0</v>
+        <v>70</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>38</v>
+        <v>46</v>
       </c>
       <c r="I6" s="13" t="s">
-        <v>39</v>
+        <v>33</v>
       </c>
       <c r="J6" s="13" t="s">
-        <v>40</v>
+        <v>34</v>
       </c>
       <c r="K6" s="4" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>42</v>
+        <v>48</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>43</v>
+        <v>49</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>44</v>
+        <v>50</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>45</v>
       </c>
       <c r="P6" s="4">
-        <v>5.18</v>
+        <v>0.58</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>0.58</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S6" s="4">
-        <v>70</v>
+        <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>46</v>
-[...6 lines deleted...]
-      </c>
+        <v>51</v>
+      </c>
+      <c r="I7" s="13"/>
+      <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
-        <v>47</v>
+        <v>52</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>48</v>
+        <v>53</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>49</v>
+        <v>54</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>50</v>
+        <v>54</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>45</v>
+        <v>55</v>
       </c>
       <c r="P7" s="4">
-        <v>0.58</v>
+        <v>1.42</v>
       </c>
       <c r="Q7" s="4">
-        <v>0.58</v>
+        <v>0</v>
       </c>
       <c r="R7" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="S7" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H8" s="13" t="s">
         <v>51</v>
       </c>
       <c r="I8" s="13"/>
       <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
-        <v>52</v>
+        <v>56</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>54</v>
+        <v>58</v>
       </c>
       <c r="N8" s="4" t="s">
+        <v>58</v>
+      </c>
+      <c r="O8" s="4" t="s">
         <v>55</v>
       </c>
-      <c r="O8" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P8" s="4">
-        <v>3.63</v>
+        <v>2.09</v>
       </c>
       <c r="Q8" s="4">
-        <v>3.63</v>
+        <v>0</v>
       </c>
       <c r="R8" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="S8" s="4">
-        <v>95</v>
+        <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
-        <v>22</v>
+        <v>59</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>26</v>
+        <v>23</v>
       </c>
       <c r="I9" s="13"/>
       <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
-        <v>57</v>
-[...3 lines deleted...]
-      </c>
+        <v>60</v>
+      </c>
+      <c r="L9" s="4"/>
       <c r="M9" s="4" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>30</v>
+        <v>62</v>
       </c>
       <c r="P9" s="4">
-        <v>2.09</v>
+        <v>2.5</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>60</v>
+        <v>63</v>
       </c>
       <c r="I10" s="13" t="s">
-        <v>39</v>
+        <v>33</v>
       </c>
       <c r="J10" s="13" t="s">
-        <v>40</v>
+        <v>34</v>
       </c>
       <c r="K10" s="4" t="s">
-        <v>61</v>
+        <v>64</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>62</v>
+        <v>65</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>63</v>
+        <v>66</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>64</v>
+        <v>67</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>65</v>
+        <v>68</v>
       </c>
       <c r="P10" s="4">
-        <v>260.01</v>
+        <v>8.52</v>
       </c>
       <c r="Q10" s="4">
-        <v>83.69</v>
+        <v>0</v>
       </c>
       <c r="R10" s="4">
-        <v>32.19</v>
+        <v>0</v>
       </c>
       <c r="S10" s="4">
-        <v>49</v>
+        <v>95</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D11" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>66</v>
-[...6 lines deleted...]
-      </c>
+        <v>51</v>
+      </c>
+      <c r="I11" s="13"/>
+      <c r="J11" s="13"/>
       <c r="K11" s="4" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>71</v>
+        <v>55</v>
       </c>
       <c r="P11" s="4">
-        <v>22.09</v>
+        <v>2.09</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
-        <v>5</v>
+        <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D12" s="3" t="s">
-        <v>34</v>
+        <v>22</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H12" s="13" t="s">
         <v>72</v>
       </c>
       <c r="I12" s="13" t="s">
-        <v>39</v>
+        <v>33</v>
       </c>
       <c r="J12" s="13" t="s">
+        <v>34</v>
+      </c>
+      <c r="K12" s="4" t="s">
         <v>73</v>
       </c>
-      <c r="K12" s="4" t="s">
+      <c r="L12" s="4" t="s">
         <v>74</v>
       </c>
-      <c r="L12" s="4" t="s">
+      <c r="M12" s="4" t="s">
         <v>75</v>
       </c>
-      <c r="M12" s="4" t="s">
+      <c r="N12" s="4" t="s">
         <v>76</v>
       </c>
-      <c r="N12" s="4" t="s">
+      <c r="O12" s="4" t="s">
         <v>77</v>
       </c>
-      <c r="O12" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P12" s="4">
-        <v>67.43</v>
+        <v>22.09</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D13" s="3" t="s">
-        <v>22</v>
+        <v>59</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H13" s="13" t="s">
+        <v>78</v>
+      </c>
+      <c r="I13" s="13" t="s">
+        <v>33</v>
+      </c>
+      <c r="J13" s="13" t="s">
         <v>79</v>
-      </c>
-[...4 lines deleted...]
-        <v>40</v>
       </c>
       <c r="K13" s="4" t="s">
         <v>80</v>
       </c>
       <c r="L13" s="4" t="s">
         <v>81</v>
       </c>
       <c r="M13" s="4" t="s">
         <v>82</v>
       </c>
       <c r="N13" s="4" t="s">
         <v>83</v>
       </c>
       <c r="O13" s="4" t="s">
         <v>84</v>
       </c>
       <c r="P13" s="4">
-        <v>8.52</v>
+        <v>67.43</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
-        <v>95</v>
+        <v>0</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="7" t="s">
         <v>85</v>
       </c>
       <c r="B14" s="7"/>
       <c r="C14" s="7"/>
       <c r="D14" s="7"/>
       <c r="E14" s="11"/>
       <c r="F14" s="7"/>
       <c r="G14" s="7"/>
       <c r="H14" s="14"/>
       <c r="I14" s="14"/>
       <c r="J14" s="14"/>
       <c r="K14" s="8"/>
       <c r="L14" s="8"/>
       <c r="M14" s="8"/>
       <c r="N14" s="8"/>
       <c r="O14" s="8">
         <v>375.53</v>