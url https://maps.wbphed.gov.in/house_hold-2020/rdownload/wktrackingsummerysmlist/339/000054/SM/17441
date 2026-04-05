--- v1 (2026-03-03)
+++ v2 (2026-04-05)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="58">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="64">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -183,50 +183,68 @@
     <t>11/07/2024</t>
   </si>
   <si>
     <t>01/03/2026</t>
   </si>
   <si>
     <t>M/S TARUN KUMAR PATRA</t>
   </si>
   <si>
     <t>Construction of High lift Pump House, Low lift Pump House cum chlorine room and Sinking of 01 no. 200 mm dia. Horizontal River Bed Tube Well under Augmentation of piped water supply schemes for Kenjakura and its adjoining mouzas (Phase - I).</t>
   </si>
   <si>
     <t>ORD/001392/2024-2025</t>
   </si>
   <si>
     <t>39/BQA</t>
   </si>
   <si>
     <t>02/01/2025</t>
   </si>
   <si>
     <t>01/04/2026</t>
   </si>
   <si>
     <t>PRANABANANDA TEWARY</t>
+  </si>
+  <si>
+    <t>Support service for detail surveying, cross checking of available LOP and taking level at the interval of 50 mtr. by using survey instrument like DGPS / Drone and detailed design of pipeline by using Watergems Software on the basis of population density for Augmentation of piped water supply schemes for Kenjakura and its adjoining mouzas (Phase - I). under Bankura Sadar Sub Division of Bankura Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001190/2023-2024</t>
+  </si>
+  <si>
+    <t>442/BQA</t>
+  </si>
+  <si>
+    <t>08/02/2024</t>
+  </si>
+  <si>
+    <t>09/03/2024</t>
+  </si>
+  <si>
+    <t>LEMNISCATE</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -615,51 +633,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W9"/>
+  <dimension ref="A1:W10"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="65.983887" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1083,87 +1101,148 @@
       </c>
       <c r="N8" s="4" t="s">
         <v>55</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>56</v>
       </c>
       <c r="P8" s="4">
         <v>41.73</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>30</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
-      <c r="A9" s="7" t="s">
+      <c r="A9" s="3">
+        <v>7</v>
+      </c>
+      <c r="B9" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C9" s="3"/>
+      <c r="D9" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E9" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F9" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G9" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H9" s="13" t="s">
         <v>57</v>
       </c>
-      <c r="B9" s="7"/>
-[...22 lines deleted...]
-      <c r="S9" s="8"/>
+      <c r="I9" s="13" t="s">
+        <v>35</v>
+      </c>
+      <c r="J9" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="K9" s="4" t="s">
+        <v>58</v>
+      </c>
+      <c r="L9" s="4" t="s">
+        <v>59</v>
+      </c>
+      <c r="M9" s="4" t="s">
+        <v>60</v>
+      </c>
+      <c r="N9" s="4" t="s">
+        <v>61</v>
+      </c>
+      <c r="O9" s="4" t="s">
+        <v>62</v>
+      </c>
+      <c r="P9" s="4">
+        <v>1.23</v>
+      </c>
+      <c r="Q9" s="4">
+        <v>0</v>
+      </c>
+      <c r="R9" s="4">
+        <v>0</v>
+      </c>
+      <c r="S9" s="4">
+        <v>100</v>
+      </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
+    <row r="10" spans="1:23">
+      <c r="A10" s="7" t="s">
+        <v>63</v>
+      </c>
+      <c r="B10" s="7"/>
+      <c r="C10" s="7"/>
+      <c r="D10" s="7"/>
+      <c r="E10" s="11"/>
+      <c r="F10" s="7"/>
+      <c r="G10" s="7"/>
+      <c r="H10" s="14"/>
+      <c r="I10" s="14"/>
+      <c r="J10" s="14"/>
+      <c r="K10" s="8"/>
+      <c r="L10" s="8"/>
+      <c r="M10" s="8"/>
+      <c r="N10" s="8"/>
+      <c r="O10" s="8">
+        <v>188.57</v>
+      </c>
+      <c r="P10" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q10" s="8">
+        <v>0</v>
+      </c>
+      <c r="R10" s="8"/>
+      <c r="S10" s="8"/>
+      <c r="T10" s="1"/>
+      <c r="U10" s="1"/>
+      <c r="V10" s="1"/>
+      <c r="W10" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A9:N9"/>
+    <mergeCell ref="A10:N10"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>