--- v2 (2026-04-05)
+++ v3 (2026-05-24)
@@ -908,54 +908,54 @@
       <c r="I5" s="13" t="s">
         <v>35</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>36</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>37</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>38</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>39</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>40</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="P5" s="4">
         <v>18.27</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>17.98</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>98.42</v>
       </c>
       <c r="S5" s="4">
         <v>100</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
@@ -1182,54 +1182,54 @@
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="7" t="s">
         <v>63</v>
       </c>
       <c r="B10" s="7"/>
       <c r="C10" s="7"/>
       <c r="D10" s="7"/>
       <c r="E10" s="11"/>
       <c r="F10" s="7"/>
       <c r="G10" s="7"/>
       <c r="H10" s="14"/>
       <c r="I10" s="14"/>
       <c r="J10" s="14"/>
       <c r="K10" s="8"/>
       <c r="L10" s="8"/>
       <c r="M10" s="8"/>
       <c r="N10" s="8"/>
       <c r="O10" s="8">
         <v>188.57</v>
       </c>
       <c r="P10" s="8">
-        <v>0</v>
+        <v>17.98</v>
       </c>
       <c r="Q10" s="8">
-        <v>0</v>
+        <v>9.53</v>
       </c>
       <c r="R10" s="8"/>
       <c r="S10" s="8"/>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A10:N10"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>