--- v3 (2026-05-24)
+++ v4 (2026-06-23)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="64">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="70">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -201,50 +201,68 @@
     <t>02/01/2025</t>
   </si>
   <si>
     <t>01/04/2026</t>
   </si>
   <si>
     <t>PRANABANANDA TEWARY</t>
   </si>
   <si>
     <t>Support service for detail surveying, cross checking of available LOP and taking level at the interval of 50 mtr. by using survey instrument like DGPS / Drone and detailed design of pipeline by using Watergems Software on the basis of population density for Augmentation of piped water supply schemes for Kenjakura and its adjoining mouzas (Phase - I). under Bankura Sadar Sub Division of Bankura Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/001190/2023-2024</t>
   </si>
   <si>
     <t>442/BQA</t>
   </si>
   <si>
     <t>08/02/2024</t>
   </si>
   <si>
     <t>09/03/2024</t>
   </si>
   <si>
     <t>LEMNISCATE</t>
+  </si>
+  <si>
+    <t>150 mm dia, 200 mm dia &amp; 250 mm dia MS main connecting Pipe line interconnection from river bed TW Rising main,BRGF Rising main line &amp; connection new OHR,old OHR &amp; OHR site CWR under KENJAKURA W/S Scheme under Bankura Sadar Sub -Division of Bankura Division P.H.E.Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000258/2025-2026</t>
+  </si>
+  <si>
+    <t>1537/BQA</t>
+  </si>
+  <si>
+    <t>14/07/2025</t>
+  </si>
+  <si>
+    <t>13/08/2025</t>
+  </si>
+  <si>
+    <t>JAGADISH BANERJEE</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -633,51 +651,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W10"/>
+  <dimension ref="A1:W11"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="65.983887" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1162,87 +1180,148 @@
       </c>
       <c r="N9" s="4" t="s">
         <v>61</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>62</v>
       </c>
       <c r="P9" s="4">
         <v>1.23</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
-      <c r="A10" s="7" t="s">
+      <c r="A10" s="3">
+        <v>8</v>
+      </c>
+      <c r="B10" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C10" s="3"/>
+      <c r="D10" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E10" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F10" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G10" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H10" s="13" t="s">
         <v>63</v>
       </c>
-      <c r="B10" s="7"/>
-[...22 lines deleted...]
-      <c r="S10" s="8"/>
+      <c r="I10" s="13" t="s">
+        <v>35</v>
+      </c>
+      <c r="J10" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="K10" s="4" t="s">
+        <v>64</v>
+      </c>
+      <c r="L10" s="4" t="s">
+        <v>65</v>
+      </c>
+      <c r="M10" s="4" t="s">
+        <v>66</v>
+      </c>
+      <c r="N10" s="4" t="s">
+        <v>67</v>
+      </c>
+      <c r="O10" s="4" t="s">
+        <v>68</v>
+      </c>
+      <c r="P10" s="4">
+        <v>12.06</v>
+      </c>
+      <c r="Q10" s="4">
+        <v>0</v>
+      </c>
+      <c r="R10" s="4">
+        <v>0</v>
+      </c>
+      <c r="S10" s="4">
+        <v>100</v>
+      </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
+    <row r="11" spans="1:23">
+      <c r="A11" s="7" t="s">
+        <v>69</v>
+      </c>
+      <c r="B11" s="7"/>
+      <c r="C11" s="7"/>
+      <c r="D11" s="7"/>
+      <c r="E11" s="11"/>
+      <c r="F11" s="7"/>
+      <c r="G11" s="7"/>
+      <c r="H11" s="14"/>
+      <c r="I11" s="14"/>
+      <c r="J11" s="14"/>
+      <c r="K11" s="8"/>
+      <c r="L11" s="8"/>
+      <c r="M11" s="8"/>
+      <c r="N11" s="8"/>
+      <c r="O11" s="8">
+        <v>200.63</v>
+      </c>
+      <c r="P11" s="8">
+        <v>17.98</v>
+      </c>
+      <c r="Q11" s="8">
+        <v>8.96</v>
+      </c>
+      <c r="R11" s="8"/>
+      <c r="S11" s="8"/>
+      <c r="T11" s="1"/>
+      <c r="U11" s="1"/>
+      <c r="V11" s="1"/>
+      <c r="W11" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A10:N10"/>
+    <mergeCell ref="A11:N11"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>