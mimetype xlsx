--- v4 (2026-06-23)
+++ v5 (2026-08-28)
@@ -116,135 +116,135 @@
   <si>
     <t>RTOR000123/2023-2024</t>
   </si>
   <si>
     <t>2732/BQA</t>
   </si>
   <si>
     <t>03/10/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
     <t>Bankura Mechanical</t>
   </si>
   <si>
     <t>BILL/00191/2023-2024</t>
   </si>
   <si>
     <t>28/06/2023</t>
   </si>
   <si>
     <t>WEST BENGAL STATE ELECTRICITY DISTRIBUTION COMPANY LTD.</t>
   </si>
   <si>
+    <t>Balance allied works of Augmentation of piped water supply schemes for Kenjakura and its adjoining mouzas (phase-I) under Bankura Sadar Sub-Division of BANKURA Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000167/2024-2025</t>
+  </si>
+  <si>
+    <t>1808/BQA</t>
+  </si>
+  <si>
+    <t>11/07/2024</t>
+  </si>
+  <si>
+    <t>01/07/2026</t>
+  </si>
+  <si>
+    <t>M/S TARUN KUMAR PATRA</t>
+  </si>
+  <si>
+    <t>Support service for detail surveying, cross checking of available LOP and taking level at the interval of 50 mtr. by using survey instrument like DGPS / Drone and detailed design of pipeline by using Watergems Software on the basis of population density for Augmentation of piped water supply schemes for Kenjakura and its adjoining mouzas (Phase - I). under Bankura Sadar Sub Division of Bankura Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001190/2023-2024</t>
+  </si>
+  <si>
+    <t>442/BQA</t>
+  </si>
+  <si>
+    <t>08/02/2024</t>
+  </si>
+  <si>
+    <t>09/03/2024</t>
+  </si>
+  <si>
+    <t>LEMNISCATE</t>
+  </si>
+  <si>
     <t>Acceptance cum Formal work order for the work of Providing and installation of Low Lift pumping machinery and other electro mechanical accessories for Augmentation of piped water supply scheme for Kenjakura and its adjoining Mouzas water supply scheme under Bankura Mechanical Division PHE Dte, Dist: Bankura.</t>
   </si>
   <si>
-    <t>Assistant Engineer</t>
-[...4 lines deleted...]
-  <si>
     <t>ORD/001090/2023-2024</t>
   </si>
   <si>
     <t>3065/BMD</t>
   </si>
   <si>
     <t>12/03/2024</t>
   </si>
   <si>
     <t>10/07/2024</t>
   </si>
   <si>
     <t>SWAPAN ENTERPRISE</t>
   </si>
   <si>
     <t>RTOR000265/2023-2024</t>
   </si>
   <si>
     <t>193/BQA</t>
   </si>
   <si>
     <t>22/01/2024</t>
   </si>
   <si>
-    <t>Balance allied works of Augmentation of piped water supply schemes for Kenjakura and its adjoining mouzas (phase-I) under Bankura Sadar Sub-Division of BANKURA Division, P.H.E. Dte.</t>
-[...16 lines deleted...]
-  <si>
     <t>Construction of High lift Pump House, Low lift Pump House cum chlorine room and Sinking of 01 no. 200 mm dia. Horizontal River Bed Tube Well under Augmentation of piped water supply schemes for Kenjakura and its adjoining mouzas (Phase - I).</t>
   </si>
   <si>
     <t>ORD/001392/2024-2025</t>
   </si>
   <si>
     <t>39/BQA</t>
   </si>
   <si>
     <t>02/01/2025</t>
   </si>
   <si>
     <t>01/04/2026</t>
   </si>
   <si>
     <t>PRANABANANDA TEWARY</t>
-  </si>
-[...16 lines deleted...]
-    <t>LEMNISCATE</t>
   </si>
   <si>
     <t>150 mm dia, 200 mm dia &amp; 250 mm dia MS main connecting Pipe line interconnection from river bed TW Rising main,BRGF Rising main line &amp; connection new OHR,old OHR &amp; OHR site CWR under KENJAKURA W/S Scheme under Bankura Sadar Sub -Division of Bankura Division P.H.E.Dte.</t>
   </si>
   <si>
     <t>ORD/000258/2025-2026</t>
   </si>
   <si>
     <t>1537/BQA</t>
   </si>
   <si>
     <t>14/07/2025</t>
   </si>
   <si>
     <t>13/08/2025</t>
   </si>
   <si>
     <t>JAGADISH BANERJEE</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
@@ -887,275 +887,275 @@
         <v>1.5</v>
       </c>
       <c r="Q4" s="4">
         <v>0</v>
       </c>
       <c r="R4" s="4">
         <v>0</v>
       </c>
       <c r="S4" s="4">
         <v>0</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
-        <v>30</v>
+        <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
         <v>34</v>
       </c>
       <c r="I5" s="13" t="s">
         <v>35</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>36</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>37</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>38</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>39</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>40</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="P5" s="4">
-        <v>18.27</v>
+        <v>123.21</v>
       </c>
       <c r="Q5" s="4">
-        <v>17.98</v>
+        <v>0</v>
       </c>
       <c r="R5" s="4">
-        <v>98.42</v>
+        <v>0</v>
       </c>
       <c r="S5" s="4">
-        <v>100</v>
+        <v>80</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>25</v>
-[...2 lines deleted...]
-      <c r="J6" s="13"/>
+        <v>42</v>
+      </c>
+      <c r="I6" s="13" t="s">
+        <v>35</v>
+      </c>
+      <c r="J6" s="13" t="s">
+        <v>36</v>
+      </c>
       <c r="K6" s="4" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>29</v>
+        <v>47</v>
       </c>
       <c r="P6" s="4">
-        <v>1.32</v>
+        <v>1.23</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
-        <v>21</v>
+        <v>30</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>45</v>
+        <v>48</v>
       </c>
       <c r="I7" s="13" t="s">
         <v>35</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>36</v>
       </c>
       <c r="K7" s="4" t="s">
-        <v>46</v>
+        <v>49</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>47</v>
+        <v>50</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>48</v>
+        <v>51</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
       <c r="P7" s="4">
-        <v>123.21</v>
+        <v>18.27</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>17.98</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>98.42</v>
       </c>
       <c r="S7" s="4">
         <v>100</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>51</v>
-[...6 lines deleted...]
-      </c>
+        <v>25</v>
+      </c>
+      <c r="I8" s="13"/>
+      <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>56</v>
+        <v>29</v>
       </c>
       <c r="P8" s="4">
-        <v>41.73</v>
+        <v>1.32</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
-        <v>30</v>
+        <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
@@ -1163,60 +1163,60 @@
       <c r="H9" s="13" t="s">
         <v>57</v>
       </c>
       <c r="I9" s="13" t="s">
         <v>35</v>
       </c>
       <c r="J9" s="13" t="s">
         <v>36</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>58</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>59</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>60</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>61</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>62</v>
       </c>
       <c r="P9" s="4">
-        <v>1.23</v>
+        <v>41.73</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
-        <v>100</v>
+        <v>30</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>