--- v1 (2026-03-03)
+++ v2 (2026-04-05)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="94">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="99">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -291,50 +291,65 @@
     <t>1456/BQA</t>
   </si>
   <si>
     <t>30/09/2025</t>
   </si>
   <si>
     <t>PRINCE INDUSTRIES (INDIA)</t>
   </si>
   <si>
     <t>Continuation Work Order for Supply of 1 (One) No. Diesel/LPG/CNG driven Luxury Taxi/ Bolero/ Scorpio on hire basis for supervision and monitoring of Jal Jeevan Mission work under Khatra Sub-Division of Bankura Division, P.H.E. Dte. for the period from 01/07/2025 to 30/09/2025.</t>
   </si>
   <si>
     <t>ORD/000339/2025-2026</t>
   </si>
   <si>
     <t>328\KSD</t>
   </si>
   <si>
     <t>24/06/2025</t>
   </si>
   <si>
     <t>10/09/2025</t>
   </si>
   <si>
     <t>SEKH MUJTABA ALI</t>
+  </si>
+  <si>
+    <t>Acceptance cum Formal work order for the work of Providing and installation of Gaseous Chlorination System for Augmentation of Dubrajpur Zone-A water supply scheme under Dubrajpur water supply scheme (BRGF Ph-I) under Jal Jeevan Mission progremme under Bankura Mechanical Division PHE Dte, Dist :Bankura.</t>
+  </si>
+  <si>
+    <t>ORD/001093/2023-2024</t>
+  </si>
+  <si>
+    <t>3068/BMD</t>
+  </si>
+  <si>
+    <t>05/07/2025</t>
+  </si>
+  <si>
+    <t>JAL PRAVAHIKA PVT LTD</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -723,51 +738,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W15"/>
+  <dimension ref="A1:W16"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="65.983887" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1553,87 +1568,148 @@
       </c>
       <c r="N14" s="4" t="s">
         <v>91</v>
       </c>
       <c r="O14" s="4" t="s">
         <v>92</v>
       </c>
       <c r="P14" s="4">
         <v>0.37</v>
       </c>
       <c r="Q14" s="4">
         <v>0</v>
       </c>
       <c r="R14" s="4">
         <v>0</v>
       </c>
       <c r="S14" s="4">
         <v>0</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
-      <c r="A15" s="7" t="s">
+      <c r="A15" s="3">
+        <v>13</v>
+      </c>
+      <c r="B15" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C15" s="3"/>
+      <c r="D15" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="E15" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F15" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G15" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H15" s="13" t="s">
         <v>93</v>
       </c>
-      <c r="B15" s="7"/>
-[...22 lines deleted...]
-      <c r="S15" s="8"/>
+      <c r="I15" s="13" t="s">
+        <v>45</v>
+      </c>
+      <c r="J15" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K15" s="4" t="s">
+        <v>94</v>
+      </c>
+      <c r="L15" s="4" t="s">
+        <v>95</v>
+      </c>
+      <c r="M15" s="4" t="s">
+        <v>48</v>
+      </c>
+      <c r="N15" s="4" t="s">
+        <v>96</v>
+      </c>
+      <c r="O15" s="4" t="s">
+        <v>97</v>
+      </c>
+      <c r="P15" s="4">
+        <v>40.01</v>
+      </c>
+      <c r="Q15" s="4">
+        <v>0</v>
+      </c>
+      <c r="R15" s="4">
+        <v>0</v>
+      </c>
+      <c r="S15" s="4">
+        <v>70</v>
+      </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
+    <row r="16" spans="1:23">
+      <c r="A16" s="7" t="s">
+        <v>98</v>
+      </c>
+      <c r="B16" s="7"/>
+      <c r="C16" s="7"/>
+      <c r="D16" s="7"/>
+      <c r="E16" s="11"/>
+      <c r="F16" s="7"/>
+      <c r="G16" s="7"/>
+      <c r="H16" s="14"/>
+      <c r="I16" s="14"/>
+      <c r="J16" s="14"/>
+      <c r="K16" s="8"/>
+      <c r="L16" s="8"/>
+      <c r="M16" s="8"/>
+      <c r="N16" s="8"/>
+      <c r="O16" s="8">
+        <v>701.74</v>
+      </c>
+      <c r="P16" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q16" s="8">
+        <v>0</v>
+      </c>
+      <c r="R16" s="8"/>
+      <c r="S16" s="8"/>
+      <c r="T16" s="1"/>
+      <c r="U16" s="1"/>
+      <c r="V16" s="1"/>
+      <c r="W16" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A15:N15"/>
+    <mergeCell ref="A16:N16"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>