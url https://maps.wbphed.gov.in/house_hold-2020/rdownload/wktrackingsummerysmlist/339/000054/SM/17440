--- v2 (2026-04-05)
+++ v3 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="99">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="105">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -306,50 +306,68 @@
     <t>328\KSD</t>
   </si>
   <si>
     <t>24/06/2025</t>
   </si>
   <si>
     <t>10/09/2025</t>
   </si>
   <si>
     <t>SEKH MUJTABA ALI</t>
   </si>
   <si>
     <t>Acceptance cum Formal work order for the work of Providing and installation of Gaseous Chlorination System for Augmentation of Dubrajpur Zone-A water supply scheme under Dubrajpur water supply scheme (BRGF Ph-I) under Jal Jeevan Mission progremme under Bankura Mechanical Division PHE Dte, Dist :Bankura.</t>
   </si>
   <si>
     <t>ORD/001093/2023-2024</t>
   </si>
   <si>
     <t>3068/BMD</t>
   </si>
   <si>
     <t>05/07/2025</t>
   </si>
   <si>
     <t>JAL PRAVAHIKA PVT LTD</t>
+  </si>
+  <si>
+    <t>Work Order for Installation of scheme information board for 6 nos. site of Augmentation of Water Supply Scheme for Dubrajpur, Zone-A and its adjoining Mouzas under Simlapal Water Supply Scheme (BRGF Ph-I) [SM/17440] within Simlapal Block under Jal Jeevan Mission Programme under Khatra Sub-Division of Bankura Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001924/2024-2025</t>
+  </si>
+  <si>
+    <t>168\KSD</t>
+  </si>
+  <si>
+    <t>07/03/2025</t>
+  </si>
+  <si>
+    <t>17/03/2025</t>
+  </si>
+  <si>
+    <t>SUBHADIP KOLE</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -738,51 +756,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W16"/>
+  <dimension ref="A1:W17"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="65.983887" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -901,54 +919,54 @@
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
         <v>66.3</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>41.31</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>62.31</v>
       </c>
       <c r="S3" s="4">
         <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -1017,54 +1035,54 @@
       <c r="I5" s="13" t="s">
         <v>38</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>39</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>40</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="P5" s="4">
         <v>70.19</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>48.69</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>69.37</v>
       </c>
       <c r="S5" s="4">
         <v>65</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
@@ -1078,54 +1096,54 @@
       <c r="I6" s="13" t="s">
         <v>45</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>46</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>47</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>48</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>49</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>43</v>
       </c>
       <c r="P6" s="4">
         <v>26.71</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>22.72</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>85.04</v>
       </c>
       <c r="S6" s="4">
         <v>35</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
@@ -1137,54 +1155,54 @@
         <v>50</v>
       </c>
       <c r="I7" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
         <v>51</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>52</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>53</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>54</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>55</v>
       </c>
       <c r="P7" s="4">
         <v>3.9</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>3.86</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>98.88</v>
       </c>
       <c r="S7" s="4">
         <v>95</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
@@ -1312,54 +1330,54 @@
       <c r="I10" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J10" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K10" s="4" t="s">
         <v>65</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>66</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>67</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>68</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>69</v>
       </c>
       <c r="P10" s="4">
         <v>279.75</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>83.43</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>29.82</v>
       </c>
       <c r="S10" s="4">
         <v>82</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
@@ -1615,101 +1633,162 @@
       <c r="I15" s="13" t="s">
         <v>45</v>
       </c>
       <c r="J15" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K15" s="4" t="s">
         <v>94</v>
       </c>
       <c r="L15" s="4" t="s">
         <v>95</v>
       </c>
       <c r="M15" s="4" t="s">
         <v>48</v>
       </c>
       <c r="N15" s="4" t="s">
         <v>96</v>
       </c>
       <c r="O15" s="4" t="s">
         <v>97</v>
       </c>
       <c r="P15" s="4">
         <v>40.01</v>
       </c>
       <c r="Q15" s="4">
-        <v>0</v>
+        <v>34.66</v>
       </c>
       <c r="R15" s="4">
-        <v>0</v>
+        <v>86.63</v>
       </c>
       <c r="S15" s="4">
         <v>70</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
-      <c r="A16" s="7" t="s">
+      <c r="A16" s="3">
+        <v>14</v>
+      </c>
+      <c r="B16" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C16" s="3"/>
+      <c r="D16" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E16" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F16" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G16" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H16" s="13" t="s">
         <v>98</v>
       </c>
-      <c r="B16" s="7"/>
-[...22 lines deleted...]
-      <c r="S16" s="8"/>
+      <c r="I16" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J16" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K16" s="4" t="s">
+        <v>99</v>
+      </c>
+      <c r="L16" s="4" t="s">
+        <v>100</v>
+      </c>
+      <c r="M16" s="4" t="s">
+        <v>101</v>
+      </c>
+      <c r="N16" s="4" t="s">
+        <v>102</v>
+      </c>
+      <c r="O16" s="4" t="s">
+        <v>103</v>
+      </c>
+      <c r="P16" s="4">
+        <v>0.9</v>
+      </c>
+      <c r="Q16" s="4">
+        <v>0</v>
+      </c>
+      <c r="R16" s="4">
+        <v>0</v>
+      </c>
+      <c r="S16" s="4">
+        <v>90</v>
+      </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
+    <row r="17" spans="1:23">
+      <c r="A17" s="7" t="s">
+        <v>104</v>
+      </c>
+      <c r="B17" s="7"/>
+      <c r="C17" s="7"/>
+      <c r="D17" s="7"/>
+      <c r="E17" s="11"/>
+      <c r="F17" s="7"/>
+      <c r="G17" s="7"/>
+      <c r="H17" s="14"/>
+      <c r="I17" s="14"/>
+      <c r="J17" s="14"/>
+      <c r="K17" s="8"/>
+      <c r="L17" s="8"/>
+      <c r="M17" s="8"/>
+      <c r="N17" s="8"/>
+      <c r="O17" s="8">
+        <v>702.65</v>
+      </c>
+      <c r="P17" s="8">
+        <v>234.67</v>
+      </c>
+      <c r="Q17" s="8">
+        <v>33.4</v>
+      </c>
+      <c r="R17" s="8"/>
+      <c r="S17" s="8"/>
+      <c r="T17" s="1"/>
+      <c r="U17" s="1"/>
+      <c r="V17" s="1"/>
+      <c r="W17" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A16:N16"/>
+    <mergeCell ref="A17:N17"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>