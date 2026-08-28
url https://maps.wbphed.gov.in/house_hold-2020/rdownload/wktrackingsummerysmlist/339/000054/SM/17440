--- v3 (2026-05-24)
+++ v4 (2026-08-28)
@@ -89,185 +89,200 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>BANKURA</t>
   </si>
   <si>
     <t>Bankura Division</t>
   </si>
   <si>
     <t>Augmentation of Water Supply Scheme for Dubrajpur, Zone-A and its adjoining Mouzas under Simlapal Water Supply Scheme (BRGF Ph-I) under Jal Jeevan Mission Programme</t>
   </si>
   <si>
     <t>SM/17440</t>
   </si>
   <si>
     <t>Augmentation</t>
   </si>
   <si>
+    <t>Sinking of 3 Nos. 300 mm X 200 mm X 300 m deep Tubewell by Rig boring method including interconnection with 100 mm dia. G.I. Pipe and Construction &amp; commissioning of FHTC (Functional House Hold Tap Connection) and Construction of 3 Nos. Pump Houses with ancillary works in different mouzas for Augmentation of Water Supply Scheme for Dubrajpur, Zone-A and its adjoining Mouzas under Simlapal Water Supply Scheme (BRGF Ph-I) under Jal Jeevan Mission Programme under Khatra Sub-Division of Bankura Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000308/2023-2024</t>
+  </si>
+  <si>
+    <t>1921/BQA</t>
+  </si>
+  <si>
+    <t>13/07/2023</t>
+  </si>
+  <si>
+    <t>02/07/2025</t>
+  </si>
+  <si>
+    <t>PRINCE INDUTRIES (INDIA)</t>
+  </si>
+  <si>
+    <t>Bankura Mechanical</t>
+  </si>
+  <si>
+    <t>Acceptance cum Formal work order for the work of Providing, installation of Pumping machineries with other electro-mechanical accessories for Augmentation of water supply scheme Dubrajpur Zone-A and its adjoining mouzas under Simlapal water supply scheme (BRGF Ph-I) under Jal jeevan Mission Programme under Bankura Mechanical Division, PHE Dte, Dist: Bankura.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer,Driller-in-Charge</t>
+  </si>
+  <si>
+    <t>ORD/000563/2023-2024</t>
+  </si>
+  <si>
+    <t>2024/BMD</t>
+  </si>
+  <si>
+    <t>01/09/2023</t>
+  </si>
+  <si>
+    <t>30/12/2023</t>
+  </si>
+  <si>
+    <t>ABHIJIT MUKHERJEE</t>
+  </si>
+  <si>
     <t>Sinking of 3 Nos. 300 mm X 200 mm X 300 m deep Tubewell (Replacement) by Rig boring method including interconnection with 100 mm dia. G.I. Pipe for Augmentation of Water Supply Scheme for Dubrajpur, Zone-A and its adjoining Mouzas under Simlapal Water Supply Scheme (BRGF Ph-I) under Jal Jeevan Mission Programme under Khatra Sub-Division of Bankura Division, P.H.E. Dte.</t>
   </si>
   <si>
-    <t>Assistant Engineer</t>
-[...4 lines deleted...]
-  <si>
     <t>ORD/000613/2022-2023</t>
   </si>
   <si>
     <t>569/BQA</t>
   </si>
   <si>
     <t>17/03/2023</t>
   </si>
   <si>
     <t>16/04/2023</t>
   </si>
   <si>
     <t>M/S D.PALIT &amp; CO.</t>
   </si>
   <si>
-    <t>Bankura Mechanical</t>
+    <t>Support service for detail surveying, cross checking of abailable LOP and taking level at the interval of 50 mtr. by using Survey Instrument like DGPS / Drone and detailed design of pipe line by using Watergems Software on the basis of population density for Augmentation of Water Supply Scheme for Dubrajpur, Zone-A and its adjoining Mouzas under Simlapal Water Supply Scheme (BRGF Ph-I) under Jal Jeevan Mission Programme under Khatra Sub Division of Bankura Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000828/2023-2024</t>
+  </si>
+  <si>
+    <t>2954/BQA</t>
+  </si>
+  <si>
+    <t>31/10/2023</t>
+  </si>
+  <si>
+    <t>30/11/2023</t>
+  </si>
+  <si>
+    <t>MEASURE LAND</t>
   </si>
   <si>
     <t>BILL/00212/2023-2024</t>
   </si>
   <si>
     <t>28/06/2023</t>
   </si>
   <si>
     <t>WEST BENGAL STATE ELECTRICITY DISTRIBUTION COMPANY LTD.</t>
   </si>
   <si>
-    <t>Acceptance cum Formal work order for the work of Providing, installation of Pumping machineries with other electro-mechanical accessories for Augmentation of water supply scheme Dubrajpur Zone-A and its adjoining mouzas under Simlapal water supply scheme (BRGF Ph-I) under Jal jeevan Mission Programme under Bankura Mechanical Division, PHE Dte, Dist: Bankura.</t>
-[...19 lines deleted...]
-  <si>
     <t>Acceptance cum Formal work order for the work of Providing, installation of Pumping machineries with other electro allied electro-mechanical accessories for Augmentation for Dubrajpur Zone-A piped water supply scheme (BRGF Phase-I) under Bankura Mechanical Division, PHE Dte. Block : Simlapal , Dist: Bankura</t>
   </si>
   <si>
     <t>Driller-in-Charge</t>
   </si>
   <si>
     <t>ORD/001091/2023-2024</t>
   </si>
   <si>
     <t>3066/BMD</t>
   </si>
   <si>
     <t>12/03/2024</t>
   </si>
   <si>
     <t>10/07/2024</t>
   </si>
   <si>
-    <t>Support service for detail surveying, cross checking of abailable LOP and taking level at the interval of 50 mtr. by using Survey Instrument like DGPS / Drone and detailed design of pipe line by using Watergems Software on the basis of population density for Augmentation of Water Supply Scheme for Dubrajpur, Zone-A and its adjoining Mouzas under Simlapal Water Supply Scheme (BRGF Ph-I) under Jal Jeevan Mission Programme under Khatra Sub Division of Bankura Division, P.H.E. Dte.</t>
-[...14 lines deleted...]
-    <t>MEASURE LAND</t>
+    <t>Acceptance cum Formal work order for the work of Providing and installation of Gaseous Chlorination System for Augmentation of Dubrajpur Zone-A water supply scheme under Dubrajpur water supply scheme (BRGF Ph-I) under Jal Jeevan Mission progremme under Bankura Mechanical Division PHE Dte, Dist :Bankura.</t>
+  </si>
+  <si>
+    <t>ORD/001093/2023-2024</t>
+  </si>
+  <si>
+    <t>3068/BMD</t>
+  </si>
+  <si>
+    <t>05/07/2025</t>
+  </si>
+  <si>
+    <t>JAL PRAVAHIKA PVT LTD</t>
   </si>
   <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000187/2023-2024</t>
   </si>
   <si>
     <t>116/BQA</t>
   </si>
   <si>
     <t>10/01/2024</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
     <t>BILL/01659/2023-2024</t>
   </si>
   <si>
     <t>BP-2023-24-178</t>
   </si>
   <si>
     <t>22/03/2024</t>
   </si>
   <si>
-    <t>Sinking of 3 Nos. 300 mm X 200 mm X 300 m deep Tubewell by Rig boring method including interconnection with 100 mm dia. G.I. Pipe and Construction &amp; commissioning of FHTC (Functional House Hold Tap Connection) and Construction of 3 Nos. Pump Houses with ancillary works in different mouzas for Augmentation of Water Supply Scheme for Dubrajpur, Zone-A and its adjoining Mouzas under Simlapal Water Supply Scheme (BRGF Ph-I) under Jal Jeevan Mission Programme under Khatra Sub-Division of Bankura Division, P.H.E. Dte.</t>
-[...16 lines deleted...]
-  <si>
     <t>Acceptance cum Formal work order for the work of Providing and installation of Submersible Pump Motor set other allied work at Dubrajpur Zone-A &amp; Dubrajpur Zone-B water supply scheme under Simlapal Block under BMD PHE Dte</t>
   </si>
   <si>
     <t>ORD/000199/2025-2026</t>
   </si>
   <si>
     <t>645/BMD</t>
   </si>
   <si>
     <t>11/07/2025</t>
   </si>
   <si>
     <t>09/10/2025</t>
   </si>
   <si>
     <t>M/S NABIN GOPAL SENGUPTA</t>
   </si>
   <si>
     <t>Repairing and painting of Over Head Reservoir (Capacity 800 Cum., staging height 20 Mtr.), Pump House, Operator Room, Chlorination Room, Guard Room and Boundary Wall with all allied works of Augmentation works for Dubrajpur, Zone-A water Supply Scheme under Simlapal water Supply Scheme (BRGF Ph-I) under Jal Jeevan Mission Programme under Khatra Sub-Division of Bankura Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/001972/2024-2025</t>
   </si>
   <si>
     <t>668/BQA</t>
@@ -291,65 +306,50 @@
     <t>1456/BQA</t>
   </si>
   <si>
     <t>30/09/2025</t>
   </si>
   <si>
     <t>PRINCE INDUSTRIES (INDIA)</t>
   </si>
   <si>
     <t>Continuation Work Order for Supply of 1 (One) No. Diesel/LPG/CNG driven Luxury Taxi/ Bolero/ Scorpio on hire basis for supervision and monitoring of Jal Jeevan Mission work under Khatra Sub-Division of Bankura Division, P.H.E. Dte. for the period from 01/07/2025 to 30/09/2025.</t>
   </si>
   <si>
     <t>ORD/000339/2025-2026</t>
   </si>
   <si>
     <t>328\KSD</t>
   </si>
   <si>
     <t>24/06/2025</t>
   </si>
   <si>
     <t>10/09/2025</t>
   </si>
   <si>
     <t>SEKH MUJTABA ALI</t>
-  </si>
-[...13 lines deleted...]
-    <t>JAL PRAVAHIKA PVT LTD</t>
   </si>
   <si>
     <t>Work Order for Installation of scheme information board for 6 nos. site of Augmentation of Water Supply Scheme for Dubrajpur, Zone-A and its adjoining Mouzas under Simlapal Water Supply Scheme (BRGF Ph-I) [SM/17440] within Simlapal Block under Jal Jeevan Mission Programme under Khatra Sub-Division of Bankura Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/001924/2024-2025</t>
   </si>
   <si>
     <t>168\KSD</t>
   </si>
   <si>
     <t>07/03/2025</t>
   </si>
   <si>
     <t>17/03/2025</t>
   </si>
   <si>
     <t>SUBHADIP KOLE</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
@@ -916,774 +916,774 @@
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
-        <v>66.3</v>
+        <v>279.75</v>
       </c>
       <c r="Q3" s="4">
-        <v>41.31</v>
+        <v>83.43</v>
       </c>
       <c r="R3" s="4">
-        <v>62.31</v>
+        <v>29.82</v>
       </c>
       <c r="S3" s="4">
-        <v>100</v>
+        <v>82</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>22</v>
-[...2 lines deleted...]
-      <c r="J4" s="13"/>
+        <v>34</v>
+      </c>
+      <c r="I4" s="13" t="s">
+        <v>35</v>
+      </c>
+      <c r="J4" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K4" s="4" t="s">
-        <v>34</v>
-[...1 lines deleted...]
-      <c r="L4" s="4"/>
+        <v>36</v>
+      </c>
+      <c r="L4" s="4" t="s">
+        <v>37</v>
+      </c>
       <c r="M4" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>35</v>
+        <v>39</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>36</v>
+        <v>40</v>
       </c>
       <c r="P4" s="4">
-        <v>1.5</v>
+        <v>70.19</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>48.69</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>69.37</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>65</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>37</v>
+        <v>41</v>
       </c>
       <c r="I5" s="13" t="s">
-        <v>38</v>
+        <v>26</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K5" s="4" t="s">
-        <v>39</v>
+        <v>42</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>42</v>
+        <v>45</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>43</v>
+        <v>46</v>
       </c>
       <c r="P5" s="4">
-        <v>70.19</v>
+        <v>66.3</v>
       </c>
       <c r="Q5" s="4">
-        <v>48.69</v>
+        <v>41.31</v>
       </c>
       <c r="R5" s="4">
-        <v>69.37</v>
+        <v>62.31</v>
       </c>
       <c r="S5" s="4">
-        <v>65</v>
+        <v>100</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="I6" s="13" t="s">
-        <v>45</v>
-[...3 lines deleted...]
-      </c>
+        <v>26</v>
+      </c>
+      <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>43</v>
+        <v>52</v>
       </c>
       <c r="P6" s="4">
-        <v>26.71</v>
+        <v>3.9</v>
       </c>
       <c r="Q6" s="4">
-        <v>22.72</v>
+        <v>3.86</v>
       </c>
       <c r="R6" s="4">
-        <v>85.04</v>
+        <v>98.88</v>
       </c>
       <c r="S6" s="4">
-        <v>35</v>
+        <v>95</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>50</v>
-[...3 lines deleted...]
-      </c>
+        <v>22</v>
+      </c>
+      <c r="I7" s="13"/>
       <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
-        <v>51</v>
-[...3 lines deleted...]
-      </c>
+        <v>53</v>
+      </c>
+      <c r="L7" s="4"/>
       <c r="M7" s="4" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>54</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>55</v>
       </c>
       <c r="P7" s="4">
-        <v>3.9</v>
+        <v>1.5</v>
       </c>
       <c r="Q7" s="4">
-        <v>3.86</v>
+        <v>0</v>
       </c>
       <c r="R7" s="4">
-        <v>98.88</v>
+        <v>0</v>
       </c>
       <c r="S7" s="4">
-        <v>95</v>
+        <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
         <v>56</v>
       </c>
-      <c r="I8" s="13"/>
-      <c r="J8" s="13"/>
+      <c r="I8" s="13" t="s">
+        <v>57</v>
+      </c>
+      <c r="J8" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K8" s="4" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>60</v>
+        <v>40</v>
       </c>
       <c r="P8" s="4">
-        <v>5.24</v>
+        <v>26.71</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>22.72</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>85.04</v>
       </c>
       <c r="S8" s="4">
-        <v>0</v>
+        <v>35</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>22</v>
-[...2 lines deleted...]
-      <c r="J9" s="13"/>
+        <v>62</v>
+      </c>
+      <c r="I9" s="13" t="s">
+        <v>57</v>
+      </c>
+      <c r="J9" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K9" s="4" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>63</v>
+        <v>60</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>36</v>
+        <v>66</v>
       </c>
       <c r="P9" s="4">
-        <v>8.83</v>
+        <v>40.01</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>34.66</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>86.63</v>
       </c>
       <c r="S9" s="4">
-        <v>0</v>
+        <v>70</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>64</v>
-[...6 lines deleted...]
-      </c>
+        <v>67</v>
+      </c>
+      <c r="I10" s="13"/>
+      <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
-        <v>65</v>
+        <v>68</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="P10" s="4">
-        <v>279.75</v>
+        <v>5.24</v>
       </c>
       <c r="Q10" s="4">
-        <v>83.43</v>
+        <v>0</v>
       </c>
       <c r="R10" s="4">
-        <v>29.82</v>
+        <v>0</v>
       </c>
       <c r="S10" s="4">
-        <v>82</v>
+        <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>70</v>
-[...6 lines deleted...]
-      </c>
+        <v>22</v>
+      </c>
+      <c r="I11" s="13"/>
+      <c r="J11" s="13"/>
       <c r="K11" s="4" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>74</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>75</v>
+        <v>55</v>
       </c>
       <c r="P11" s="4">
-        <v>27.64</v>
+        <v>8.83</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
         <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="I12" s="13" t="s">
-        <v>26</v>
+        <v>57</v>
       </c>
       <c r="J12" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K12" s="4" t="s">
+        <v>76</v>
+      </c>
+      <c r="L12" s="4" t="s">
         <v>77</v>
       </c>
-      <c r="L12" s="4" t="s">
+      <c r="M12" s="4" t="s">
         <v>78</v>
       </c>
-      <c r="M12" s="4" t="s">
+      <c r="N12" s="4" t="s">
         <v>79</v>
       </c>
-      <c r="N12" s="4" t="s">
+      <c r="O12" s="4" t="s">
         <v>80</v>
       </c>
-      <c r="O12" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P12" s="4">
-        <v>24.01</v>
+        <v>27.64</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
         <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>82</v>
+        <v>81</v>
       </c>
       <c r="I13" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="J13" s="13"/>
+      <c r="J13" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K13" s="4" t="s">
+        <v>82</v>
+      </c>
+      <c r="L13" s="4" t="s">
         <v>83</v>
       </c>
-      <c r="L13" s="4" t="s">
+      <c r="M13" s="4" t="s">
         <v>84</v>
-      </c>
-[...1 lines deleted...]
-        <v>68</v>
       </c>
       <c r="N13" s="4" t="s">
         <v>85</v>
       </c>
       <c r="O13" s="4" t="s">
         <v>86</v>
       </c>
       <c r="P13" s="4">
-        <v>147.3</v>
+        <v>24.01</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
         <v>0</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H14" s="13" t="s">
         <v>87</v>
       </c>
       <c r="I14" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="J14" s="13" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J14" s="13"/>
       <c r="K14" s="4" t="s">
         <v>88</v>
       </c>
       <c r="L14" s="4" t="s">
         <v>89</v>
       </c>
       <c r="M14" s="4" t="s">
+        <v>31</v>
+      </c>
+      <c r="N14" s="4" t="s">
         <v>90</v>
       </c>
-      <c r="N14" s="4" t="s">
+      <c r="O14" s="4" t="s">
         <v>91</v>
       </c>
-      <c r="O14" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P14" s="4">
-        <v>0.37</v>
+        <v>147.3</v>
       </c>
       <c r="Q14" s="4">
         <v>0</v>
       </c>
       <c r="R14" s="4">
         <v>0</v>
       </c>
       <c r="S14" s="4">
         <v>0</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H15" s="13" t="s">
-        <v>93</v>
+        <v>92</v>
       </c>
       <c r="I15" s="13" t="s">
-        <v>45</v>
+        <v>26</v>
       </c>
       <c r="J15" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K15" s="4" t="s">
+        <v>93</v>
+      </c>
+      <c r="L15" s="4" t="s">
         <v>94</v>
       </c>
-      <c r="L15" s="4" t="s">
+      <c r="M15" s="4" t="s">
         <v>95</v>
-      </c>
-[...1 lines deleted...]
-        <v>48</v>
       </c>
       <c r="N15" s="4" t="s">
         <v>96</v>
       </c>
       <c r="O15" s="4" t="s">
         <v>97</v>
       </c>
       <c r="P15" s="4">
-        <v>40.01</v>
+        <v>0.37</v>
       </c>
       <c r="Q15" s="4">
-        <v>34.66</v>
+        <v>0</v>
       </c>
       <c r="R15" s="4">
-        <v>86.63</v>
+        <v>0</v>
       </c>
       <c r="S15" s="4">
-        <v>70</v>
+        <v>0</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3"/>
       <c r="D16" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>24</v>