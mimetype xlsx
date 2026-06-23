--- v2 (2026-03-03)
+++ v3 (2026-06-23)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="93">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="99">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -288,50 +288,68 @@
     <t>12/03/2024</t>
   </si>
   <si>
     <t>05/07/2025</t>
   </si>
   <si>
     <t>DEBJYOTI BASU</t>
   </si>
   <si>
     <t>Sinking of 2 (Two) Nos. 200 mm dia. X 4.50 Mtr. depth horizontal river bed tube well (Replacement Tubewell), using MS "T" and Laying, Fitting &amp; fixing 100 mm G.I. collecting line from river bed tube well to CWR, Repairing and painting of Over Head Reservoir (Capacity 500 Cum., staging height 20 Mtr.), Chlorination Room, Guard Room and Boundary Wall with all allied works of Augmentation works for Gargaria, Zone-B water Supply Scheme under Sarenga water Supply Scheme (BRGF Ph-I) under Jal Jeevan Mission Programme under Khatra Sub-Division of Bankura Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000070/2025-2026</t>
   </si>
   <si>
     <t>1010/BQA</t>
   </si>
   <si>
     <t>25/04/2025</t>
   </si>
   <si>
     <t>01/12/2025</t>
   </si>
   <si>
     <t>GOUTAM GHOSH</t>
+  </si>
+  <si>
+    <t>Acceptance cum Formal work order for the work of Providing and installation of submersible pumping machineries for Augmentation for Gargariya Zone A water supply scheme under Sarenga water supply scheme (BRGF Ph I) under Jal Jeevan Mission progremme under Bankura Mechanical Division PHE Dte, Dist :Bankura</t>
+  </si>
+  <si>
+    <t>ORD/001036/2023-2024</t>
+  </si>
+  <si>
+    <t>2968/BMD</t>
+  </si>
+  <si>
+    <t>29/02/2024</t>
+  </si>
+  <si>
+    <t>28/02/2026</t>
+  </si>
+  <si>
+    <t>M/S S.S. ENTERPRISE(MURSHIDABAD)</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -720,51 +738,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W15"/>
+  <dimension ref="A1:W16"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="65.983887" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -938,54 +956,54 @@
       <c r="I4" s="13" t="s">
         <v>29</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>30</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>31</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>32</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>33</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="P4" s="4">
         <v>61.7</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>17.98</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>29.14</v>
       </c>
       <c r="S4" s="4">
         <v>35</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>36</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
@@ -997,54 +1015,54 @@
         <v>37</v>
       </c>
       <c r="I5" s="13" t="s">
         <v>38</v>
       </c>
       <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
         <v>39</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>40</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="P5" s="4">
         <v>2.95</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>2.91</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>98.68</v>
       </c>
       <c r="S5" s="4">
         <v>98</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
@@ -1058,54 +1076,54 @@
       <c r="I6" s="13" t="s">
         <v>45</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>30</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>46</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>47</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>48</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>49</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>50</v>
       </c>
       <c r="P6" s="4">
         <v>11.13</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>11.12</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>99.92</v>
       </c>
       <c r="S6" s="4">
         <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>36</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
@@ -1347,54 +1365,54 @@
       <c r="I11" s="13" t="s">
         <v>38</v>
       </c>
       <c r="J11" s="13" t="s">
         <v>30</v>
       </c>
       <c r="K11" s="4" t="s">
         <v>69</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>70</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>71</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>72</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>73</v>
       </c>
       <c r="P11" s="4">
         <v>221.68</v>
       </c>
       <c r="Q11" s="4">
-        <v>0</v>
+        <v>66.56</v>
       </c>
       <c r="R11" s="4">
-        <v>0</v>
+        <v>30.03</v>
       </c>
       <c r="S11" s="4">
         <v>82</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>36</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
@@ -1469,54 +1487,54 @@
       <c r="I13" s="13" t="s">
         <v>45</v>
       </c>
       <c r="J13" s="13" t="s">
         <v>30</v>
       </c>
       <c r="K13" s="4" t="s">
         <v>81</v>
       </c>
       <c r="L13" s="4" t="s">
         <v>82</v>
       </c>
       <c r="M13" s="4" t="s">
         <v>83</v>
       </c>
       <c r="N13" s="4" t="s">
         <v>84</v>
       </c>
       <c r="O13" s="4" t="s">
         <v>85</v>
       </c>
       <c r="P13" s="4">
         <v>67.22</v>
       </c>
       <c r="Q13" s="4">
-        <v>0</v>
+        <v>28.47</v>
       </c>
       <c r="R13" s="4">
-        <v>0</v>
+        <v>42.36</v>
       </c>
       <c r="S13" s="4">
         <v>55</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
         <v>36</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
@@ -1544,87 +1562,148 @@
       </c>
       <c r="N14" s="4" t="s">
         <v>90</v>
       </c>
       <c r="O14" s="4" t="s">
         <v>91</v>
       </c>
       <c r="P14" s="4">
         <v>31.47</v>
       </c>
       <c r="Q14" s="4">
         <v>0</v>
       </c>
       <c r="R14" s="4">
         <v>0</v>
       </c>
       <c r="S14" s="4">
         <v>0</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
-      <c r="A15" s="7" t="s">
+      <c r="A15" s="3">
+        <v>13</v>
+      </c>
+      <c r="B15" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C15" s="3"/>
+      <c r="D15" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E15" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F15" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G15" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H15" s="13" t="s">
         <v>92</v>
       </c>
-      <c r="B15" s="7"/>
-[...22 lines deleted...]
-      <c r="S15" s="8"/>
+      <c r="I15" s="13" t="s">
+        <v>29</v>
+      </c>
+      <c r="J15" s="13" t="s">
+        <v>30</v>
+      </c>
+      <c r="K15" s="4" t="s">
+        <v>93</v>
+      </c>
+      <c r="L15" s="4" t="s">
+        <v>94</v>
+      </c>
+      <c r="M15" s="4" t="s">
+        <v>95</v>
+      </c>
+      <c r="N15" s="4" t="s">
+        <v>96</v>
+      </c>
+      <c r="O15" s="4" t="s">
+        <v>97</v>
+      </c>
+      <c r="P15" s="4">
+        <v>37.8</v>
+      </c>
+      <c r="Q15" s="4">
+        <v>18.77</v>
+      </c>
+      <c r="R15" s="4">
+        <v>49.65</v>
+      </c>
+      <c r="S15" s="4">
+        <v>40</v>
+      </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
+    <row r="16" spans="1:23">
+      <c r="A16" s="7" t="s">
+        <v>98</v>
+      </c>
+      <c r="B16" s="7"/>
+      <c r="C16" s="7"/>
+      <c r="D16" s="7"/>
+      <c r="E16" s="11"/>
+      <c r="F16" s="7"/>
+      <c r="G16" s="7"/>
+      <c r="H16" s="14"/>
+      <c r="I16" s="14"/>
+      <c r="J16" s="14"/>
+      <c r="K16" s="8"/>
+      <c r="L16" s="8"/>
+      <c r="M16" s="8"/>
+      <c r="N16" s="8"/>
+      <c r="O16" s="8">
+        <v>511.25</v>
+      </c>
+      <c r="P16" s="8">
+        <v>145.81</v>
+      </c>
+      <c r="Q16" s="8">
+        <v>28.52</v>
+      </c>
+      <c r="R16" s="8"/>
+      <c r="S16" s="8"/>
+      <c r="T16" s="1"/>
+      <c r="U16" s="1"/>
+      <c r="V16" s="1"/>
+      <c r="W16" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A15:N15"/>
+    <mergeCell ref="A16:N16"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>