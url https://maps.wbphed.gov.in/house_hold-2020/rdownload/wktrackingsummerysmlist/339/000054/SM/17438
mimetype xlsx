--- v3 (2026-06-23)
+++ v4 (2026-08-28)
@@ -77,279 +77,279 @@
   <si>
     <t>WO Date</t>
   </si>
   <si>
     <t>WO End Date</t>
   </si>
   <si>
     <t>Agency Name</t>
   </si>
   <si>
     <t>Work Value</t>
   </si>
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>BANKURA</t>
   </si>
   <si>
+    <t>Bankura Division</t>
+  </si>
+  <si>
+    <t>Augmentation works for Gargariya, Zone-B Water Supply Scheme under Sarenga Water Supply Scheme (BRGF Ph-I) under Jal Jeevan Mission Programme</t>
+  </si>
+  <si>
+    <t>SM/17438</t>
+  </si>
+  <si>
+    <t>Augmentation</t>
+  </si>
+  <si>
+    <t>Sinking of 2 Nos. 300 mm X 200 mm X 300 m deep Tubewell by Rig boring method including interconnection with 100 mm dia. G.I. Pipe and Construction &amp; commissioning of ¿FHTC (Functional House Hold Tap Connection)¿ and Construction of 2 Nos.Pump Houses with ancillary works in different mouzas for Augmentation of Water Supply Scheme for Gargaria, Zone-B and its adjoining Mouzas under Sarenga Water Supply Scheme (BRGF Ph-I) under Jal Jeevan Mission under Khatra Sub-Division of Bankura Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000337/2023-2024</t>
+  </si>
+  <si>
+    <t>1961/BQA</t>
+  </si>
+  <si>
+    <t>18/07/2023</t>
+  </si>
+  <si>
+    <t>02/07/2025</t>
+  </si>
+  <si>
+    <t>PRINCE INDUTRIES (INDIA)</t>
+  </si>
+  <si>
     <t>Bankura Mechanical</t>
   </si>
   <si>
-    <t>Augmentation works for Gargariya, Zone-B Water Supply Scheme under Sarenga Water Supply Scheme (BRGF Ph-I) under Jal Jeevan Mission Programme</t>
-[...5 lines deleted...]
-    <t>Augmentation</t>
+    <t>Acceptance cum Formal work order for the work of Providing, installation of Pumping machineries with other electro-mechanical accessories for Augmentation works for Gargariya Zone-B water supply scheme under Sarenga water supply scheme (BRGF Ph-I) under Jal Jeevan Mission Programme under Bankura Mechanical Division, PHE Dte, Dist: Bankura</t>
+  </si>
+  <si>
+    <t>Assistant Engineer,Driller-in-Charge</t>
+  </si>
+  <si>
+    <t>ORD/000575/2023-2024</t>
+  </si>
+  <si>
+    <t>2030/BMD</t>
+  </si>
+  <si>
+    <t>01/09/2023</t>
+  </si>
+  <si>
+    <t>30/12/2023</t>
+  </si>
+  <si>
+    <t>TAPAN KUMAR DEY</t>
+  </si>
+  <si>
+    <t>Support service for detail surveying, cross checking of abailable LOP and taking level at the interval of 50 mtr. by using Survey Instrument like DGPS / Drone and detailed design of pipe line by using Watergems Software on the basis of population density for Augmentation works for Gargariya, Zone-B Water Supply Scheme under Sarenga Water Supply Scheme (BRGF Ph-I) under Jal Jeevan Mission Programme under Khatra Sub Division of Bankura Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000833/2023-2024</t>
+  </si>
+  <si>
+    <t>2959/BQA</t>
+  </si>
+  <si>
+    <t>31/10/2023</t>
+  </si>
+  <si>
+    <t>30/11/2023</t>
+  </si>
+  <si>
+    <t>MEASURE LAND</t>
   </si>
   <si>
     <t>BILL/00214/2023-2024</t>
   </si>
   <si>
     <t>28/06/2023</t>
   </si>
   <si>
     <t>WEST BENGAL STATE ELECTRICITY DISTRIBUTION COMPANY LTD.</t>
   </si>
   <si>
-    <t>Acceptance cum Formal work order for the work of Providing, installation of Pumping machineries with other electro-mechanical accessories for Augmentation works for Gargariya Zone-B water supply scheme under Sarenga water supply scheme (BRGF Ph-I) under Jal Jeevan Mission Programme under Bankura Mechanical Division, PHE Dte, Dist: Bankura</t>
-[...44 lines deleted...]
-    <t>MEASURE LAND</t>
+    <t>Work order for Laying of HDPE pipeline, Construction of Valve Chamber, Construction of Boundary wall at Tubewell site for Augmentation of Water Supply Scheme for Gargaria, Zone-B and its adjoining Mouzas under Sarenga Water Supply Scheme (BRGF Ph-I) under Jal Jeevan Mission under Khatra Sub-Division of Bankura Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000165/2024-2025</t>
+  </si>
+  <si>
+    <t>1829/BQA</t>
+  </si>
+  <si>
+    <t>12/07/2024</t>
+  </si>
+  <si>
+    <t>02/01/2026</t>
+  </si>
+  <si>
+    <t>SWAPAN KUMAR CHANDRA</t>
+  </si>
+  <si>
+    <t>Acceptance cum Formal work order for the work of Providing and installation of HL Pumping machineries &amp; MCC panel with other electromechanical accessories for Augmentation for Gargariya Zone-B and adjoining mouzas under Sarenga water supply scheme (BRGF Ph-I) under Jal Jeevan Mission progremme under Bankura Mechanical Division PHE Dte, Dist :Bankura.</t>
+  </si>
+  <si>
+    <t>Driller-in-Charge</t>
+  </si>
+  <si>
+    <t>ORD/001095/2023-2024</t>
+  </si>
+  <si>
+    <t>3070/BMD</t>
+  </si>
+  <si>
+    <t>12/03/2024</t>
+  </si>
+  <si>
+    <t>05/07/2025</t>
+  </si>
+  <si>
+    <t>DEBJYOTI BASU</t>
+  </si>
+  <si>
+    <t>Acceptance cum Formal work order for the work of Providing and installation of submersible pumping machineries for Augmentation for Gargariya Zone A water supply scheme under Sarenga water supply scheme (BRGF Ph I) under Jal Jeevan Mission progremme under Bankura Mechanical Division PHE Dte, Dist :Bankura</t>
+  </si>
+  <si>
+    <t>ORD/001036/2023-2024</t>
+  </si>
+  <si>
+    <t>2968/BMD</t>
+  </si>
+  <si>
+    <t>29/02/2024</t>
+  </si>
+  <si>
+    <t>28/02/2026</t>
+  </si>
+  <si>
+    <t>M/S S.S. ENTERPRISE(MURSHIDABAD)</t>
   </si>
   <si>
     <t>Acceptance cum Formal work order for the work of Construction of Guard Piller for cable laying of river bed T/W with allied works for Gargaria Zone-A and Adjoining mouza for Augmentation works for Gargariya zone A water supply scheme under sarenga water supply scheme (BRGF ph 1) under jal jeevan mission programme under Bankura Mechanical Division, P.H.E. Dte</t>
   </si>
   <si>
-    <t>Driller-in-Charge</t>
-[...1 lines deleted...]
-  <si>
     <t>ORD/000320/2024-2025</t>
   </si>
   <si>
     <t>861/BMD</t>
   </si>
   <si>
     <t>29/08/2024</t>
   </si>
   <si>
     <t>27/12/2024</t>
   </si>
   <si>
     <t>PRADIP KUMAR DHABAL</t>
   </si>
   <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000183/2023-2024</t>
   </si>
   <si>
     <t>116/BQA</t>
   </si>
   <si>
     <t>10/01/2024</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
+    <t>New 3 Phase Service Connection for Gargaria Zone B</t>
+  </si>
+  <si>
+    <t>BILL/00700/2024-2025</t>
+  </si>
+  <si>
+    <t>1BP-2024-25-167</t>
+  </si>
+  <si>
+    <t>06/08/2024</t>
+  </si>
+  <si>
+    <t>New connection for 3 Gargaria Zone-B, Bikrampur Hatibari , JL-216 Plot-139</t>
+  </si>
+  <si>
+    <t>BILL/01152/2024-2025</t>
+  </si>
+  <si>
+    <t>BP-2024-25-270</t>
+  </si>
+  <si>
+    <t>19/11/2024</t>
+  </si>
+  <si>
     <t>New Service Connection for Gargaria water supply scheme under Bankura Mechanical Division PHE Dte.</t>
   </si>
   <si>
     <t>BILL/00382/2024-2025</t>
   </si>
   <si>
     <t>BP-2024-25-86</t>
   </si>
   <si>
     <t>11/06/2024</t>
   </si>
   <si>
-    <t>New 3 Phase Service Connection for Gargaria Zone B</t>
-[...76 lines deleted...]
-  <si>
     <t>Sinking of 2 (Two) Nos. 200 mm dia. X 4.50 Mtr. depth horizontal river bed tube well (Replacement Tubewell), using MS "T" and Laying, Fitting &amp; fixing 100 mm G.I. collecting line from river bed tube well to CWR, Repairing and painting of Over Head Reservoir (Capacity 500 Cum., staging height 20 Mtr.), Chlorination Room, Guard Room and Boundary Wall with all allied works of Augmentation works for Gargaria, Zone-B water Supply Scheme under Sarenga water Supply Scheme (BRGF Ph-I) under Jal Jeevan Mission Programme under Khatra Sub-Division of Bankura Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000070/2025-2026</t>
   </si>
   <si>
     <t>1010/BQA</t>
   </si>
   <si>
     <t>25/04/2025</t>
   </si>
   <si>
     <t>01/12/2025</t>
   </si>
   <si>
     <t>GOUTAM GHOSH</t>
-  </si>
-[...16 lines deleted...]
-    <t>M/S S.S. ENTERPRISE(MURSHIDABAD)</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -874,792 +874,792 @@
       <c r="U2" s="1"/>
       <c r="V2" s="1"/>
       <c r="W2" s="1"/>
     </row>
     <row r="3" spans="1:23">
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3"/>
       <c r="D3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H3" s="13" t="s">
-        <v>22</v>
-[...2 lines deleted...]
-      <c r="J3" s="13"/>
+        <v>25</v>
+      </c>
+      <c r="I3" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J3" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K3" s="4" t="s">
-        <v>25</v>
-[...1 lines deleted...]
-      <c r="L3" s="4"/>
+        <v>28</v>
+      </c>
+      <c r="L3" s="4" t="s">
+        <v>29</v>
+      </c>
       <c r="M3" s="4" t="s">
-        <v>26</v>
+        <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>26</v>
+        <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>27</v>
+        <v>32</v>
       </c>
       <c r="P3" s="4">
-        <v>1.5</v>
+        <v>221.68</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>66.56</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>30.03</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>82</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>28</v>
+        <v>34</v>
       </c>
       <c r="I4" s="13" t="s">
-        <v>29</v>
+        <v>35</v>
       </c>
       <c r="J4" s="13" t="s">
-        <v>30</v>
+        <v>27</v>
       </c>
       <c r="K4" s="4" t="s">
-        <v>31</v>
+        <v>36</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>32</v>
+        <v>37</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>34</v>
+        <v>39</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>35</v>
+        <v>40</v>
       </c>
       <c r="P4" s="4">
         <v>61.7</v>
       </c>
       <c r="Q4" s="4">
         <v>17.98</v>
       </c>
       <c r="R4" s="4">
         <v>29.14</v>
       </c>
       <c r="S4" s="4">
         <v>35</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
-        <v>36</v>
+        <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>37</v>
+        <v>41</v>
       </c>
       <c r="I5" s="13" t="s">
-        <v>38</v>
+        <v>26</v>
       </c>
       <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
-        <v>39</v>
+        <v>42</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>42</v>
+        <v>45</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>43</v>
+        <v>46</v>
       </c>
       <c r="P5" s="4">
         <v>2.95</v>
       </c>
       <c r="Q5" s="4">
         <v>2.91</v>
       </c>
       <c r="R5" s="4">
         <v>98.68</v>
       </c>
       <c r="S5" s="4">
         <v>98</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>44</v>
-[...6 lines deleted...]
-      </c>
+        <v>22</v>
+      </c>
+      <c r="I6" s="13"/>
+      <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
-        <v>46</v>
-[...1 lines deleted...]
-      <c r="L6" s="4" t="s">
         <v>47</v>
       </c>
+      <c r="L6" s="4"/>
       <c r="M6" s="4" t="s">
         <v>48</v>
       </c>
       <c r="N6" s="4" t="s">
+        <v>48</v>
+      </c>
+      <c r="O6" s="4" t="s">
         <v>49</v>
       </c>
-      <c r="O6" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P6" s="4">
-        <v>11.13</v>
+        <v>1.5</v>
       </c>
       <c r="Q6" s="4">
-        <v>11.12</v>
+        <v>0</v>
       </c>
       <c r="R6" s="4">
-        <v>99.92</v>
+        <v>0</v>
       </c>
       <c r="S6" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
-        <v>36</v>
+        <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
+        <v>50</v>
+      </c>
+      <c r="I7" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J7" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K7" s="4" t="s">
         <v>51</v>
       </c>
-      <c r="I7" s="13"/>
-[...1 lines deleted...]
-      <c r="K7" s="4" t="s">
+      <c r="L7" s="4" t="s">
         <v>52</v>
       </c>
-      <c r="L7" s="4" t="s">
+      <c r="M7" s="4" t="s">
         <v>53</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>54</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>55</v>
       </c>
       <c r="P7" s="4">
-        <v>2.77</v>
+        <v>62.38</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
-        <v>0</v>
+        <v>83</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
         <v>56</v>
       </c>
-      <c r="I8" s="13"/>
-      <c r="J8" s="13"/>
+      <c r="I8" s="13" t="s">
+        <v>57</v>
+      </c>
+      <c r="J8" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K8" s="4" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>27</v>
+        <v>62</v>
       </c>
       <c r="P8" s="4">
-        <v>3.18</v>
+        <v>67.22</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>28.47</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>42.36</v>
       </c>
       <c r="S8" s="4">
-        <v>0</v>
+        <v>55</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>60</v>
-[...2 lines deleted...]
-      <c r="J9" s="13"/>
+        <v>63</v>
+      </c>
+      <c r="I9" s="13" t="s">
+        <v>35</v>
+      </c>
+      <c r="J9" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K9" s="4" t="s">
-        <v>61</v>
+        <v>64</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>62</v>
+        <v>65</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>63</v>
+        <v>66</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>63</v>
+        <v>67</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>27</v>
+        <v>68</v>
       </c>
       <c r="P9" s="4">
-        <v>3.18</v>
+        <v>37.8</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>18.77</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>49.65</v>
       </c>
       <c r="S9" s="4">
-        <v>0</v>
+        <v>40</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>64</v>
-[...2 lines deleted...]
-      <c r="J10" s="13"/>
+        <v>69</v>
+      </c>
+      <c r="I10" s="13" t="s">
+        <v>57</v>
+      </c>
+      <c r="J10" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K10" s="4" t="s">
-        <v>65</v>
+        <v>70</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>66</v>
+        <v>71</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>67</v>
+        <v>72</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>67</v>
+        <v>73</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>27</v>
+        <v>74</v>
       </c>
       <c r="P10" s="4">
-        <v>4.31</v>
+        <v>11.13</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>11.12</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>99.92</v>
       </c>
       <c r="S10" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
-        <v>36</v>
+        <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>68</v>
-[...6 lines deleted...]
-      </c>
+        <v>75</v>
+      </c>
+      <c r="I11" s="13"/>
+      <c r="J11" s="13"/>
       <c r="K11" s="4" t="s">
-        <v>69</v>
+        <v>76</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>70</v>
+        <v>77</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>71</v>
+        <v>78</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>72</v>
+        <v>78</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>73</v>
+        <v>79</v>
       </c>
       <c r="P11" s="4">
-        <v>221.68</v>
+        <v>2.77</v>
       </c>
       <c r="Q11" s="4">
-        <v>66.56</v>
+        <v>0</v>
       </c>
       <c r="R11" s="4">
-        <v>30.03</v>
+        <v>0</v>
       </c>
       <c r="S11" s="4">
-        <v>82</v>
+        <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>74</v>
-[...6 lines deleted...]
-      </c>
+        <v>80</v>
+      </c>
+      <c r="I12" s="13"/>
+      <c r="J12" s="13"/>
       <c r="K12" s="4" t="s">
-        <v>75</v>
+        <v>81</v>
       </c>
       <c r="L12" s="4" t="s">
-        <v>76</v>
+        <v>82</v>
       </c>
       <c r="M12" s="4" t="s">
-        <v>77</v>
+        <v>83</v>
       </c>
       <c r="N12" s="4" t="s">
-        <v>78</v>
+        <v>83</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>79</v>
+        <v>49</v>
       </c>
       <c r="P12" s="4">
-        <v>62.38</v>
+        <v>3.18</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
-        <v>83</v>
+        <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>80</v>
-[...6 lines deleted...]
-      </c>
+        <v>84</v>
+      </c>
+      <c r="I13" s="13"/>
+      <c r="J13" s="13"/>
       <c r="K13" s="4" t="s">
-        <v>81</v>
+        <v>85</v>
       </c>
       <c r="L13" s="4" t="s">
-        <v>82</v>
+        <v>86</v>
       </c>
       <c r="M13" s="4" t="s">
-        <v>83</v>
+        <v>87</v>
       </c>
       <c r="N13" s="4" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="O13" s="4" t="s">
-        <v>85</v>
+        <v>49</v>
       </c>
       <c r="P13" s="4">
-        <v>67.22</v>
+        <v>4.31</v>
       </c>
       <c r="Q13" s="4">
-        <v>28.47</v>
+        <v>0</v>
       </c>
       <c r="R13" s="4">
-        <v>42.36</v>
+        <v>0</v>
       </c>
       <c r="S13" s="4">
-        <v>55</v>
+        <v>0</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H14" s="13" t="s">
-        <v>86</v>
-[...6 lines deleted...]
-      </c>
+        <v>88</v>
+      </c>
+      <c r="I14" s="13"/>
+      <c r="J14" s="13"/>
       <c r="K14" s="4" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="L14" s="4" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="M14" s="4" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="N14" s="4" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="O14" s="4" t="s">
-        <v>91</v>
+        <v>49</v>
       </c>
       <c r="P14" s="4">
-        <v>31.47</v>
+        <v>3.18</v>
       </c>
       <c r="Q14" s="4">
         <v>0</v>
       </c>
       <c r="R14" s="4">
         <v>0</v>
       </c>
       <c r="S14" s="4">
         <v>0</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H15" s="13" t="s">
         <v>92</v>
       </c>
       <c r="I15" s="13" t="s">
-        <v>29</v>
+        <v>26</v>
       </c>
       <c r="J15" s="13" t="s">
-        <v>30</v>
+        <v>27</v>
       </c>
       <c r="K15" s="4" t="s">
         <v>93</v>
       </c>
       <c r="L15" s="4" t="s">
         <v>94</v>
       </c>
       <c r="M15" s="4" t="s">
         <v>95</v>
       </c>
       <c r="N15" s="4" t="s">
         <v>96</v>
       </c>
       <c r="O15" s="4" t="s">
         <v>97</v>
       </c>
       <c r="P15" s="4">
-        <v>37.8</v>
+        <v>31.47</v>
       </c>
       <c r="Q15" s="4">
-        <v>18.77</v>
+        <v>0</v>
       </c>
       <c r="R15" s="4">
-        <v>49.65</v>
+        <v>0</v>
       </c>
       <c r="S15" s="4">
-        <v>40</v>
+        <v>0</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="7" t="s">
         <v>98</v>
       </c>
       <c r="B16" s="7"/>
       <c r="C16" s="7"/>
       <c r="D16" s="7"/>
       <c r="E16" s="11"/>
       <c r="F16" s="7"/>
       <c r="G16" s="7"/>
       <c r="H16" s="14"/>
       <c r="I16" s="14"/>
       <c r="J16" s="14"/>
       <c r="K16" s="8"/>
       <c r="L16" s="8"/>
       <c r="M16" s="8"/>
       <c r="N16" s="8"/>
       <c r="O16" s="8">
         <v>511.25</v>