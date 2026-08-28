--- v1 (2026-03-03)
+++ v2 (2026-08-28)
@@ -113,96 +113,96 @@
   <si>
     <t>Acceptance cum Formal work order for the work of Internal &amp; external Illumination and allied works for Zone-3B of Augmentation of Mukutmonipur, Khatra Ranibandh piped water supply scheme under Bankura Mechanical Division, PHE Dte. Dist: Bankura.</t>
   </si>
   <si>
     <t>Assistant Engineer</t>
   </si>
   <si>
     <t>Junior Engineer</t>
   </si>
   <si>
     <t>ORD/000238/2023-2024</t>
   </si>
   <si>
     <t>1123/BMD</t>
   </si>
   <si>
     <t>24/05/2023</t>
   </si>
   <si>
     <t>23/06/2023</t>
   </si>
   <si>
     <t>UNICON</t>
   </si>
   <si>
+    <t>Bankura Division</t>
+  </si>
+  <si>
+    <t>Construction &amp; commissioning of FHTC (Functional House Hold Tap Connection)¿ in different mouzas for Augmentation of Water Supply Scheme for Mandalkuli, Zone-IIIB and its adjoining Mouzas under Raipur Water Supply Scheme (BRGF Ph-I) under Jal Jeevan Mission under Khatra Sub-Division of Bankura Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000312/2023-2024</t>
+  </si>
+  <si>
+    <t>1957/BQA</t>
+  </si>
+  <si>
+    <t>18/07/2023</t>
+  </si>
+  <si>
+    <t>13/04/2024</t>
+  </si>
+  <si>
+    <t>GOPAL CHANDRA CHOWDHURY</t>
+  </si>
+  <si>
     <t>BILL/00216/2023-2024</t>
   </si>
   <si>
     <t>28/06/2023</t>
   </si>
   <si>
     <t>WEST BENGAL STATE ELECTRICITY DISTRIBUTION COMPANY LTD.</t>
   </si>
   <si>
-    <t>Bankura Division</t>
-[...1 lines deleted...]
-  <si>
     <t>Route survey, preparation of DPR for Augmentation of Intake ,WTP &amp; Rising main for Surface water based Piped water Supply Scheme for Mukutmanipur , Khatra &amp; Ranibandh Under Jal Jeevan Mission of Khatra Sub-Division under Bankura Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/001212/2023-2024</t>
   </si>
   <si>
     <t>486/BQA</t>
   </si>
   <si>
     <t>09/02/2024</t>
   </si>
   <si>
     <t>10/03/2024</t>
   </si>
   <si>
     <t>SRIJAN ECOLOGICAL UPLIFTMENT PVT. LTD.</t>
-  </si>
-[...16 lines deleted...]
-    <t>GOPAL CHANDRA CHOWDHURY</t>
   </si>
   <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000190/2023-2024</t>
   </si>
   <si>
     <t>116/BQA</t>
   </si>
   <si>
     <t>10/01/2024</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
     <t>Acceptance cum Formal work order for the work of Providing and installation of Boosting pumping machineries and other electromechanical accessories at Tail End for Augmentation work for Mandalkuli (IIIB) under Raipur Block Water Supply Scheme under Bankura Mechanical Division, P.H.E. Dte</t>
   </si>
   <si>
     <t>Driller-in-Charge</t>
   </si>
   <si>
     <t>ORD/000014/2025-2026</t>
   </si>
@@ -866,226 +866,226 @@
         <v>2.38</v>
       </c>
       <c r="Q3" s="4">
         <v>0</v>
       </c>
       <c r="R3" s="4">
         <v>0</v>
       </c>
       <c r="S3" s="4">
         <v>0</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>22</v>
-[...2 lines deleted...]
-      <c r="J4" s="13"/>
+        <v>34</v>
+      </c>
+      <c r="I4" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J4" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K4" s="4" t="s">
-        <v>33</v>
-[...1 lines deleted...]
-      <c r="L4" s="4"/>
+        <v>35</v>
+      </c>
+      <c r="L4" s="4" t="s">
+        <v>36</v>
+      </c>
       <c r="M4" s="4" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>35</v>
+        <v>39</v>
       </c>
       <c r="P4" s="4">
-        <v>1.5</v>
+        <v>147.48</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>142.61</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>96.69</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
-        <v>36</v>
+        <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>37</v>
-[...3 lines deleted...]
-      </c>
+        <v>22</v>
+      </c>
+      <c r="I5" s="13"/>
       <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
-        <v>38</v>
-[...3 lines deleted...]
-      </c>
+        <v>40</v>
+      </c>
+      <c r="L5" s="4"/>
       <c r="M5" s="4" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="P5" s="4">
-        <v>3.42</v>
+        <v>1.5</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
         <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
         <v>43</v>
       </c>
       <c r="I6" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="J6" s="13" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
         <v>44</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>45</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>46</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>47</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>48</v>
       </c>
       <c r="P6" s="4">
-        <v>147.48</v>
+        <v>3.42</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
         <v>49</v>
       </c>
       <c r="I7" s="13"/>
       <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
         <v>50</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>51</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>52</v>
       </c>
       <c r="N7" s="4" t="s">
@@ -1220,51 +1220,51 @@
         <v>84.8</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
         <v>67</v>
       </c>
       <c r="I10" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J10" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K10" s="4" t="s">
         <v>68</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>69</v>
       </c>
@@ -1281,51 +1281,51 @@
         <v>67.34</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
         <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
         <v>73</v>
       </c>
       <c r="I11" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J11" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K11" s="4" t="s">
         <v>74</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>75</v>
       </c>
@@ -1354,54 +1354,54 @@
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="7" t="s">
         <v>79</v>
       </c>
       <c r="B12" s="7"/>
       <c r="C12" s="7"/>
       <c r="D12" s="7"/>
       <c r="E12" s="11"/>
       <c r="F12" s="7"/>
       <c r="G12" s="7"/>
       <c r="H12" s="14"/>
       <c r="I12" s="14"/>
       <c r="J12" s="14"/>
       <c r="K12" s="8"/>
       <c r="L12" s="8"/>
       <c r="M12" s="8"/>
       <c r="N12" s="8"/>
       <c r="O12" s="8">
         <v>343.88</v>
       </c>
       <c r="P12" s="8">
-        <v>0</v>
+        <v>142.61</v>
       </c>
       <c r="Q12" s="8">
-        <v>0</v>
+        <v>41.47</v>
       </c>
       <c r="R12" s="8"/>
       <c r="S12" s="8"/>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A12:N12"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>