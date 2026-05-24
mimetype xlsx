--- v2 (2026-03-03)
+++ v3 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="62">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="74">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -179,66 +179,102 @@
   <si>
     <t>UNIVERSAL CONSTRUCTION</t>
   </si>
   <si>
     <t>Formal work order for the work of Providing and Installation of High lift &amp; Low lift pumping machineries and other electromehanical accessories for Augmentation of Simlapal piped water supply scheme for providing FHTC, Block - Simlapal Dist - Bankura under Bankura Mechanical Division, PHE Dte.</t>
   </si>
   <si>
     <t>Assistant Engineer,Driller-in-Charge</t>
   </si>
   <si>
     <t>ORD/000451/2023-2024</t>
   </si>
   <si>
     <t>1792/BMD</t>
   </si>
   <si>
     <t>01/08/2023</t>
   </si>
   <si>
     <t>17/01/2026</t>
   </si>
   <si>
     <t>A.K.INDUSTRIES</t>
   </si>
   <si>
-    <t>Acceptance cum Formal work order for the work of Providing and installation of pumping machineries and other electromechanical accessories for Augmentation for Baricha Zone-B and its adjoining mouzas under Simlapal water supply scheme (BRGF Ph-I) under Jal Jeevan Mission progremme under Bankura Mechanical Division PHE Dte, Dist :Bankura.</t>
-[...14 lines deleted...]
-    <t>S.P. CONSTRUCTION</t>
+    <t>Work Order for Laying of HDPE pipeline, Construction of Valve Chamber for Augmentation of Water Supply Scheme for Baricha, Zone-B and its adjoining Mouzas under Simlapal Water Supply Scheme (BRGF Ph-I) under Jal Jeevan Mission under Khatra Sub-Division of Bankura Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000161/2024-2025</t>
+  </si>
+  <si>
+    <t>1826/BQA</t>
+  </si>
+  <si>
+    <t>12/07/2024</t>
+  </si>
+  <si>
+    <t>02/11/2025</t>
+  </si>
+  <si>
+    <t>SUBHADIP KOLE</t>
+  </si>
+  <si>
+    <t>Support service for detail surveying, cross checking of abailable LOP and taking level at the interval of 50 mtr. by using Survey Instrument like DGPS / Drone and detailed design of pipe line by using Watergems Software on the basis of population density for Augmentation of Water Supply Scheme for Baricha Zone - B and its adjoining Mouzas under Simlapal Water Supply Scheme (BRGF Ph-I) under Jal Jeevan Mission Programme under Khatra Sub Division of Bankura Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000385/2024-2025</t>
+  </si>
+  <si>
+    <t>2433/BQA</t>
+  </si>
+  <si>
+    <t>25/09/2024</t>
+  </si>
+  <si>
+    <t>25/10/2024</t>
+  </si>
+  <si>
+    <t>CARTO</t>
+  </si>
+  <si>
+    <t>Repairing and painting of Over Head Reservoir (Capacity 350 Cum., staging height 20 Mtr.), Chlorination Room, Guard Room and Boundary Wall with all allied works of Augmentation works for Baricha, Zone-B water Supply Scheme under Simlapal Water Supply Scheme (BRGF Ph-I) under Jal Jeevan Mission Programme under Khatra Sub-Division of Bankura Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001969/2024-2025</t>
+  </si>
+  <si>
+    <t>665/BQA</t>
+  </si>
+  <si>
+    <t>12/03/2025</t>
+  </si>
+  <si>
+    <t>01/08/2025</t>
+  </si>
+  <si>
+    <t>DAUD ALI KHAN</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -627,51 +663,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W9"/>
+  <dimension ref="A1:W11"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="65.983887" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -845,54 +881,54 @@
       <c r="I4" s="13" t="s">
         <v>30</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>31</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>32</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>33</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="P4" s="4">
         <v>0.86</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>2.02</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>234.22</v>
       </c>
       <c r="S4" s="4">
         <v>90</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>28</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
@@ -963,54 +999,54 @@
       <c r="I6" s="13" t="s">
         <v>30</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>31</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>43</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>44</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>45</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>46</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>47</v>
       </c>
       <c r="P6" s="4">
         <v>160.24</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>37.9</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>23.65</v>
       </c>
       <c r="S6" s="4">
         <v>35</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
@@ -1046,140 +1082,260 @@
         <v>127.79</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>85</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
-        <v>21</v>
+        <v>28</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
         <v>55</v>
       </c>
       <c r="I8" s="13" t="s">
-        <v>49</v>
+        <v>30</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>31</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>56</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>57</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>58</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>59</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>60</v>
       </c>
       <c r="P8" s="4">
-        <v>83.04</v>
+        <v>69.99</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
-        <v>39</v>
+        <v>70</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
-      <c r="A9" s="7" t="s">
+      <c r="A9" s="3">
+        <v>7</v>
+      </c>
+      <c r="B9" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C9" s="3"/>
+      <c r="D9" s="3" t="s">
+        <v>28</v>
+      </c>
+      <c r="E9" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F9" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G9" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H9" s="13" t="s">
         <v>61</v>
       </c>
-      <c r="B9" s="7"/>
-[...22 lines deleted...]
-      <c r="S9" s="8"/>
+      <c r="I9" s="13" t="s">
+        <v>30</v>
+      </c>
+      <c r="J9" s="13" t="s">
+        <v>31</v>
+      </c>
+      <c r="K9" s="4" t="s">
+        <v>62</v>
+      </c>
+      <c r="L9" s="4" t="s">
+        <v>63</v>
+      </c>
+      <c r="M9" s="4" t="s">
+        <v>64</v>
+      </c>
+      <c r="N9" s="4" t="s">
+        <v>65</v>
+      </c>
+      <c r="O9" s="4" t="s">
+        <v>66</v>
+      </c>
+      <c r="P9" s="4">
+        <v>1.89</v>
+      </c>
+      <c r="Q9" s="4">
+        <v>1.84</v>
+      </c>
+      <c r="R9" s="4">
+        <v>97.13</v>
+      </c>
+      <c r="S9" s="4">
+        <v>90</v>
+      </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
+    <row r="10" spans="1:23">
+      <c r="A10" s="3">
+        <v>8</v>
+      </c>
+      <c r="B10" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C10" s="3"/>
+      <c r="D10" s="3" t="s">
+        <v>28</v>
+      </c>
+      <c r="E10" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F10" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G10" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H10" s="13" t="s">
+        <v>67</v>
+      </c>
+      <c r="I10" s="13" t="s">
+        <v>30</v>
+      </c>
+      <c r="J10" s="13"/>
+      <c r="K10" s="4" t="s">
+        <v>68</v>
+      </c>
+      <c r="L10" s="4" t="s">
+        <v>69</v>
+      </c>
+      <c r="M10" s="4" t="s">
+        <v>70</v>
+      </c>
+      <c r="N10" s="4" t="s">
+        <v>71</v>
+      </c>
+      <c r="O10" s="4" t="s">
+        <v>72</v>
+      </c>
+      <c r="P10" s="4">
+        <v>13.59</v>
+      </c>
+      <c r="Q10" s="4">
+        <v>0</v>
+      </c>
+      <c r="R10" s="4">
+        <v>0</v>
+      </c>
+      <c r="S10" s="4">
+        <v>90</v>
+      </c>
+      <c r="T10" s="1"/>
+      <c r="U10" s="1"/>
+      <c r="V10" s="1"/>
+      <c r="W10" s="1"/>
+    </row>
+    <row r="11" spans="1:23">
+      <c r="A11" s="7" t="s">
+        <v>73</v>
+      </c>
+      <c r="B11" s="7"/>
+      <c r="C11" s="7"/>
+      <c r="D11" s="7"/>
+      <c r="E11" s="11"/>
+      <c r="F11" s="7"/>
+      <c r="G11" s="7"/>
+      <c r="H11" s="14"/>
+      <c r="I11" s="14"/>
+      <c r="J11" s="14"/>
+      <c r="K11" s="8"/>
+      <c r="L11" s="8"/>
+      <c r="M11" s="8"/>
+      <c r="N11" s="8"/>
+      <c r="O11" s="8">
+        <v>378.21</v>
+      </c>
+      <c r="P11" s="8">
+        <v>41.76</v>
+      </c>
+      <c r="Q11" s="8">
+        <v>11.04</v>
+      </c>
+      <c r="R11" s="8"/>
+      <c r="S11" s="8"/>
+      <c r="T11" s="1"/>
+      <c r="U11" s="1"/>
+      <c r="V11" s="1"/>
+      <c r="W11" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A9:N9"/>
+    <mergeCell ref="A11:N11"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>