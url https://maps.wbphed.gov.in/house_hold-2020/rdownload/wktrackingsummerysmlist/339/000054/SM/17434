--- v3 (2026-05-24)
+++ v4 (2026-06-23)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="74">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="88">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -231,50 +231,92 @@
     <t>25/09/2024</t>
   </si>
   <si>
     <t>25/10/2024</t>
   </si>
   <si>
     <t>CARTO</t>
   </si>
   <si>
     <t>Repairing and painting of Over Head Reservoir (Capacity 350 Cum., staging height 20 Mtr.), Chlorination Room, Guard Room and Boundary Wall with all allied works of Augmentation works for Baricha, Zone-B water Supply Scheme under Simlapal Water Supply Scheme (BRGF Ph-I) under Jal Jeevan Mission Programme under Khatra Sub-Division of Bankura Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/001969/2024-2025</t>
   </si>
   <si>
     <t>665/BQA</t>
   </si>
   <si>
     <t>12/03/2025</t>
   </si>
   <si>
     <t>01/08/2025</t>
   </si>
   <si>
     <t>DAUD ALI KHAN</t>
+  </si>
+  <si>
+    <t>Repair and Maintenance work of the Road from Bhutsahar Nadighat to Parasole village under Simlapal Block in the District of Bankura ,Vide Package No- Road Length-4.5 Km. ( Augmentation of water supply scheme for Baricha (Zone-B) under Simlapal water supply scheme (BRGF Ph-I).</t>
+  </si>
+  <si>
+    <t>BILL/01439/2024-2025</t>
+  </si>
+  <si>
+    <t>BP/569/2024-25</t>
+  </si>
+  <si>
+    <t>28/03/2025</t>
+  </si>
+  <si>
+    <t>EXECUTIVE ENGINEER &amp; HPIU WBSRDA BISHNUPUR DIVISION</t>
+  </si>
+  <si>
+    <t>BILL/02120/2024-2025</t>
+  </si>
+  <si>
+    <t>BP-536/2024-25</t>
+  </si>
+  <si>
+    <t>23/03/2025</t>
+  </si>
+  <si>
+    <t>Acceptance cum Formal work order for the work of Providing and installation of pumping machineries and other electromechanical accessories for Augmentation for Baricha Zone-B and its adjoining mouzas under Simlapal water supply scheme (BRGF Ph-I) under Jal Jeevan Mission progremme under Bankura Mechanical Division PHE Dte, Dist :Bankura.</t>
+  </si>
+  <si>
+    <t>ORD/000576/2023-2024</t>
+  </si>
+  <si>
+    <t>2037/BMD</t>
+  </si>
+  <si>
+    <t>01/09/2023</t>
+  </si>
+  <si>
+    <t>15/10/2026</t>
+  </si>
+  <si>
+    <t>S.P. CONSTRUCTION</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -663,70 +705,70 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W11"/>
+  <dimension ref="A1:W14"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
-    <col min="12" max="12" width="11.711426" bestFit="true" customWidth="true" style="0"/>
+    <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="65.983887" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="23.422852" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
@@ -1255,87 +1297,262 @@
       </c>
       <c r="N10" s="4" t="s">
         <v>71</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>72</v>
       </c>
       <c r="P10" s="4">
         <v>13.59</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
         <v>90</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
-      <c r="A11" s="7" t="s">
+      <c r="A11" s="3">
+        <v>9</v>
+      </c>
+      <c r="B11" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C11" s="3"/>
+      <c r="D11" s="3" t="s">
+        <v>28</v>
+      </c>
+      <c r="E11" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F11" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G11" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H11" s="13" t="s">
         <v>73</v>
       </c>
-      <c r="B11" s="7"/>
-[...22 lines deleted...]
-      <c r="S11" s="8"/>
+      <c r="I11" s="13"/>
+      <c r="J11" s="13"/>
+      <c r="K11" s="4" t="s">
+        <v>74</v>
+      </c>
+      <c r="L11" s="4" t="s">
+        <v>75</v>
+      </c>
+      <c r="M11" s="4" t="s">
+        <v>76</v>
+      </c>
+      <c r="N11" s="4" t="s">
+        <v>76</v>
+      </c>
+      <c r="O11" s="4" t="s">
+        <v>77</v>
+      </c>
+      <c r="P11" s="4">
+        <v>0.53</v>
+      </c>
+      <c r="Q11" s="4">
+        <v>0</v>
+      </c>
+      <c r="R11" s="4">
+        <v>0</v>
+      </c>
+      <c r="S11" s="4">
+        <v>0</v>
+      </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
+    <row r="12" spans="1:23">
+      <c r="A12" s="3">
+        <v>10</v>
+      </c>
+      <c r="B12" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C12" s="3"/>
+      <c r="D12" s="3" t="s">
+        <v>28</v>
+      </c>
+      <c r="E12" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F12" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G12" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H12" s="13" t="s">
+        <v>73</v>
+      </c>
+      <c r="I12" s="13"/>
+      <c r="J12" s="13"/>
+      <c r="K12" s="4" t="s">
+        <v>78</v>
+      </c>
+      <c r="L12" s="4" t="s">
+        <v>79</v>
+      </c>
+      <c r="M12" s="4" t="s">
+        <v>80</v>
+      </c>
+      <c r="N12" s="4" t="s">
+        <v>80</v>
+      </c>
+      <c r="O12" s="4" t="s">
+        <v>77</v>
+      </c>
+      <c r="P12" s="4">
+        <v>1.04</v>
+      </c>
+      <c r="Q12" s="4">
+        <v>0</v>
+      </c>
+      <c r="R12" s="4">
+        <v>0</v>
+      </c>
+      <c r="S12" s="4">
+        <v>0</v>
+      </c>
+      <c r="T12" s="1"/>
+      <c r="U12" s="1"/>
+      <c r="V12" s="1"/>
+      <c r="W12" s="1"/>
+    </row>
+    <row r="13" spans="1:23">
+      <c r="A13" s="3">
+        <v>11</v>
+      </c>
+      <c r="B13" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C13" s="3"/>
+      <c r="D13" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E13" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F13" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G13" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H13" s="13" t="s">
+        <v>81</v>
+      </c>
+      <c r="I13" s="13" t="s">
+        <v>49</v>
+      </c>
+      <c r="J13" s="13" t="s">
+        <v>31</v>
+      </c>
+      <c r="K13" s="4" t="s">
+        <v>82</v>
+      </c>
+      <c r="L13" s="4" t="s">
+        <v>83</v>
+      </c>
+      <c r="M13" s="4" t="s">
+        <v>84</v>
+      </c>
+      <c r="N13" s="4" t="s">
+        <v>85</v>
+      </c>
+      <c r="O13" s="4" t="s">
+        <v>86</v>
+      </c>
+      <c r="P13" s="4">
+        <v>83.04</v>
+      </c>
+      <c r="Q13" s="4">
+        <v>43.68</v>
+      </c>
+      <c r="R13" s="4">
+        <v>52.6</v>
+      </c>
+      <c r="S13" s="4">
+        <v>39</v>
+      </c>
+      <c r="T13" s="1"/>
+      <c r="U13" s="1"/>
+      <c r="V13" s="1"/>
+      <c r="W13" s="1"/>
+    </row>
+    <row r="14" spans="1:23">
+      <c r="A14" s="7" t="s">
+        <v>87</v>
+      </c>
+      <c r="B14" s="7"/>
+      <c r="C14" s="7"/>
+      <c r="D14" s="7"/>
+      <c r="E14" s="11"/>
+      <c r="F14" s="7"/>
+      <c r="G14" s="7"/>
+      <c r="H14" s="14"/>
+      <c r="I14" s="14"/>
+      <c r="J14" s="14"/>
+      <c r="K14" s="8"/>
+      <c r="L14" s="8"/>
+      <c r="M14" s="8"/>
+      <c r="N14" s="8"/>
+      <c r="O14" s="8">
+        <v>462.83</v>
+      </c>
+      <c r="P14" s="8">
+        <v>85.44</v>
+      </c>
+      <c r="Q14" s="8">
+        <v>18.46</v>
+      </c>
+      <c r="R14" s="8"/>
+      <c r="S14" s="8"/>
+      <c r="T14" s="1"/>
+      <c r="U14" s="1"/>
+      <c r="V14" s="1"/>
+      <c r="W14" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A11:N11"/>
+    <mergeCell ref="A14:N14"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>