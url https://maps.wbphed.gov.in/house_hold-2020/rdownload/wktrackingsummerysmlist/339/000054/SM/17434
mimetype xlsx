--- v4 (2026-06-23)
+++ v5 (2026-08-28)
@@ -77,246 +77,246 @@
   <si>
     <t>WO Date</t>
   </si>
   <si>
     <t>WO End Date</t>
   </si>
   <si>
     <t>Agency Name</t>
   </si>
   <si>
     <t>Work Value</t>
   </si>
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>BANKURA</t>
   </si>
   <si>
+    <t>Bankura Division</t>
+  </si>
+  <si>
+    <t>Augmentation of Water Supply Scheme for Baricha, Zone-B and its adjoining Mouzas under Simlapal Water Supply Scheme (BRGF Ph-I) under Jal Jeevan Mission Programme.</t>
+  </si>
+  <si>
+    <t>SM/17434</t>
+  </si>
+  <si>
+    <t>Augmentation</t>
+  </si>
+  <si>
+    <t>Sinking of 2 (Two) Nos. 200 mm dia. X 4.50 Mtr. depth horizontal river bed tube well, using MS "T" and Laying, Fitting &amp; fixing 100 mm G.I. collecting line from river bed tube well to CWR with allied works and Construction &amp; commissioning of ¿FHTC (Functional House Hold Tap Connection)¿ in different mouzas for Augmentation of Water Supply Scheme for Baricha, Zone-B and its adjoining Mouzas under Simlapal Water Supply Scheme (BRGF Ph-I) under Jal Jeevan Mission under Khatra Sub-Division of Bankura Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000397/2023-2024</t>
+  </si>
+  <si>
+    <t>2082/BQA</t>
+  </si>
+  <si>
+    <t>27/07/2023</t>
+  </si>
+  <si>
+    <t>22/04/2024</t>
+  </si>
+  <si>
+    <t>UNIVERSAL CONSTRUCTION</t>
+  </si>
+  <si>
     <t>Bankura Mechanical</t>
   </si>
   <si>
-    <t>Augmentation of Water Supply Scheme for Baricha, Zone-B and its adjoining Mouzas under Simlapal Water Supply Scheme (BRGF Ph-I) under Jal Jeevan Mission Programme.</t>
-[...5 lines deleted...]
-    <t>Augmentation</t>
+    <t>Formal work order for the work of Providing and Installation of High lift &amp; Low lift pumping machineries and other electromehanical accessories for Augmentation of Simlapal piped water supply scheme for providing FHTC, Block - Simlapal Dist - Bankura under Bankura Mechanical Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer,Driller-in-Charge</t>
+  </si>
+  <si>
+    <t>ORD/000451/2023-2024</t>
+  </si>
+  <si>
+    <t>1792/BMD</t>
+  </si>
+  <si>
+    <t>01/08/2023</t>
+  </si>
+  <si>
+    <t>17/01/2026</t>
+  </si>
+  <si>
+    <t>A.K.INDUSTRIES</t>
+  </si>
+  <si>
+    <t>Acceptance cum Formal work order for the work of Providing and installation of pumping machineries and other electromechanical accessories for Augmentation for Baricha Zone-B and its adjoining mouzas under Simlapal water supply scheme (BRGF Ph-I) under Jal Jeevan Mission progremme under Bankura Mechanical Division PHE Dte, Dist :Bankura.</t>
+  </si>
+  <si>
+    <t>ORD/000576/2023-2024</t>
+  </si>
+  <si>
+    <t>2037/BMD</t>
+  </si>
+  <si>
+    <t>01/09/2023</t>
+  </si>
+  <si>
+    <t>15/10/2026</t>
+  </si>
+  <si>
+    <t>S.P. CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Continuation Work order for Supply of 1 (One) No. Diesel/LPG/CNG driven Motor Cab (Luxury Taxi) on hire basis for Office of the Assistant Engineer, Khatra Sub-Division, P.H.E. Dte. under Bankura Division, P.H.E. Dte. for the period from 01/01/2024 to 30/06/2024.</t>
+  </si>
+  <si>
+    <t>ORD/001171/2023-2024</t>
+  </si>
+  <si>
+    <t>370/KSD</t>
+  </si>
+  <si>
+    <t>29/12/2023</t>
+  </si>
+  <si>
+    <t>28/06/2024</t>
+  </si>
+  <si>
+    <t>BISWAJIT LAI</t>
   </si>
   <si>
     <t>BILL/00217/2023-2024</t>
   </si>
   <si>
     <t>28/06/2023</t>
   </si>
   <si>
     <t>WEST BENGAL STATE ELECTRICITY DISTRIBUTION COMPANY LTD.</t>
   </si>
   <si>
-    <t>Bankura Division</t>
-[...23 lines deleted...]
-    <t>BISWAJIT LAI</t>
+    <t>Work Order for Laying of HDPE pipeline, Construction of Valve Chamber for Augmentation of Water Supply Scheme for Baricha, Zone-B and its adjoining Mouzas under Simlapal Water Supply Scheme (BRGF Ph-I) under Jal Jeevan Mission under Khatra Sub-Division of Bankura Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000161/2024-2025</t>
+  </si>
+  <si>
+    <t>1826/BQA</t>
+  </si>
+  <si>
+    <t>12/07/2024</t>
+  </si>
+  <si>
+    <t>02/11/2025</t>
+  </si>
+  <si>
+    <t>SUBHADIP KOLE</t>
+  </si>
+  <si>
+    <t>Support service for detail surveying, cross checking of abailable LOP and taking level at the interval of 50 mtr. by using Survey Instrument like DGPS / Drone and detailed design of pipe line by using Watergems Software on the basis of population density for Augmentation of Water Supply Scheme for Baricha Zone - B and its adjoining Mouzas under Simlapal Water Supply Scheme (BRGF Ph-I) under Jal Jeevan Mission Programme under Khatra Sub Division of Bankura Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000385/2024-2025</t>
+  </si>
+  <si>
+    <t>2433/BQA</t>
+  </si>
+  <si>
+    <t>25/09/2024</t>
+  </si>
+  <si>
+    <t>25/10/2024</t>
+  </si>
+  <si>
+    <t>CARTO</t>
   </si>
   <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000186/2023-2024</t>
   </si>
   <si>
     <t>116/BQA</t>
   </si>
   <si>
     <t>10/01/2024</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
-    <t>Sinking of 2 (Two) Nos. 200 mm dia. X 4.50 Mtr. depth horizontal river bed tube well, using MS "T" and Laying, Fitting &amp; fixing 100 mm G.I. collecting line from river bed tube well to CWR with allied works and Construction &amp; commissioning of ¿FHTC (Functional House Hold Tap Connection)¿ in different mouzas for Augmentation of Water Supply Scheme for Baricha, Zone-B and its adjoining Mouzas under Simlapal Water Supply Scheme (BRGF Ph-I) under Jal Jeevan Mission under Khatra Sub-Division of Bankura Division, P.H.E. Dte.</t>
-[...73 lines deleted...]
-  <si>
     <t>Repairing and painting of Over Head Reservoir (Capacity 350 Cum., staging height 20 Mtr.), Chlorination Room, Guard Room and Boundary Wall with all allied works of Augmentation works for Baricha, Zone-B water Supply Scheme under Simlapal Water Supply Scheme (BRGF Ph-I) under Jal Jeevan Mission Programme under Khatra Sub-Division of Bankura Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/001969/2024-2025</t>
   </si>
   <si>
     <t>665/BQA</t>
   </si>
   <si>
     <t>12/03/2025</t>
   </si>
   <si>
     <t>01/08/2025</t>
   </si>
   <si>
     <t>DAUD ALI KHAN</t>
   </si>
   <si>
     <t>Repair and Maintenance work of the Road from Bhutsahar Nadighat to Parasole village under Simlapal Block in the District of Bankura ,Vide Package No- Road Length-4.5 Km. ( Augmentation of water supply scheme for Baricha (Zone-B) under Simlapal water supply scheme (BRGF Ph-I).</t>
   </si>
   <si>
     <t>BILL/01439/2024-2025</t>
   </si>
   <si>
     <t>BP/569/2024-25</t>
   </si>
   <si>
     <t>28/03/2025</t>
   </si>
   <si>
     <t>EXECUTIVE ENGINEER &amp; HPIU WBSRDA BISHNUPUR DIVISION</t>
   </si>
   <si>
     <t>BILL/02120/2024-2025</t>
   </si>
   <si>
     <t>BP-536/2024-25</t>
   </si>
   <si>
     <t>23/03/2025</t>
-  </si>
-[...16 lines deleted...]
-    <t>S.P. CONSTRUCTION</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -841,674 +841,674 @@
       <c r="U2" s="1"/>
       <c r="V2" s="1"/>
       <c r="W2" s="1"/>
     </row>
     <row r="3" spans="1:23">
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3"/>
       <c r="D3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H3" s="13" t="s">
-        <v>22</v>
-[...2 lines deleted...]
-      <c r="J3" s="13"/>
+        <v>25</v>
+      </c>
+      <c r="I3" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J3" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K3" s="4" t="s">
-        <v>25</v>
-[...1 lines deleted...]
-      <c r="L3" s="4"/>
+        <v>28</v>
+      </c>
+      <c r="L3" s="4" t="s">
+        <v>29</v>
+      </c>
       <c r="M3" s="4" t="s">
-        <v>26</v>
+        <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>26</v>
+        <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>27</v>
+        <v>32</v>
       </c>
       <c r="P3" s="4">
-        <v>1.5</v>
+        <v>160.24</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>37.9</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>23.65</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>35</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
-        <v>28</v>
+        <v>33</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>29</v>
+        <v>34</v>
       </c>
       <c r="I4" s="13" t="s">
-        <v>30</v>
+        <v>35</v>
       </c>
       <c r="J4" s="13" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="K4" s="4" t="s">
-        <v>32</v>
+        <v>36</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>33</v>
+        <v>37</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>35</v>
+        <v>39</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>36</v>
+        <v>40</v>
       </c>
       <c r="P4" s="4">
-        <v>0.86</v>
+        <v>127.79</v>
       </c>
       <c r="Q4" s="4">
-        <v>2.02</v>
+        <v>0</v>
       </c>
       <c r="R4" s="4">
-        <v>234.22</v>
+        <v>0</v>
       </c>
       <c r="S4" s="4">
-        <v>90</v>
+        <v>85</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
-        <v>28</v>
+        <v>33</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>37</v>
-[...2 lines deleted...]
-      <c r="J5" s="13"/>
+        <v>41</v>
+      </c>
+      <c r="I5" s="13" t="s">
+        <v>35</v>
+      </c>
+      <c r="J5" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K5" s="4" t="s">
-        <v>38</v>
+        <v>42</v>
       </c>
       <c r="L5" s="4" t="s">
+        <v>43</v>
+      </c>
+      <c r="M5" s="4" t="s">
+        <v>44</v>
+      </c>
+      <c r="N5" s="4" t="s">
+        <v>45</v>
+      </c>
+      <c r="O5" s="4" t="s">
+        <v>46</v>
+      </c>
+      <c r="P5" s="4">
+        <v>83.04</v>
+      </c>
+      <c r="Q5" s="4">
+        <v>43.68</v>
+      </c>
+      <c r="R5" s="4">
+        <v>52.6</v>
+      </c>
+      <c r="S5" s="4">
         <v>39</v>
-      </c>
-[...19 lines deleted...]
-        <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
-        <v>28</v>
+        <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>42</v>
+        <v>47</v>
       </c>
       <c r="I6" s="13" t="s">
-        <v>30</v>
+        <v>26</v>
       </c>
       <c r="J6" s="13" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="K6" s="4" t="s">
-        <v>43</v>
+        <v>48</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>44</v>
+        <v>49</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>45</v>
+        <v>50</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>46</v>
+        <v>51</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>47</v>
+        <v>52</v>
       </c>
       <c r="P6" s="4">
-        <v>160.24</v>
+        <v>0.86</v>
       </c>
       <c r="Q6" s="4">
-        <v>37.9</v>
+        <v>2.02</v>
       </c>
       <c r="R6" s="4">
-        <v>23.65</v>
+        <v>234.22</v>
       </c>
       <c r="S6" s="4">
-        <v>35</v>
+        <v>90</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>48</v>
-[...6 lines deleted...]
-      </c>
+        <v>22</v>
+      </c>
+      <c r="I7" s="13"/>
+      <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
-        <v>50</v>
-[...3 lines deleted...]
-      </c>
+        <v>53</v>
+      </c>
+      <c r="L7" s="4"/>
       <c r="M7" s="4" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="P7" s="4">
-        <v>127.79</v>
+        <v>1.5</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
-        <v>85</v>
+        <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
-        <v>28</v>
+        <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="I8" s="13" t="s">
-        <v>30</v>
+        <v>26</v>
       </c>
       <c r="J8" s="13" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="K8" s="4" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="P8" s="4">
         <v>69.99</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>70</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
-        <v>28</v>
+        <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="I9" s="13" t="s">
-        <v>30</v>
+        <v>26</v>
       </c>
       <c r="J9" s="13" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="K9" s="4" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="P9" s="4">
         <v>1.89</v>
       </c>
       <c r="Q9" s="4">
         <v>1.84</v>
       </c>
       <c r="R9" s="4">
         <v>97.13</v>
       </c>
       <c r="S9" s="4">
         <v>90</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
-        <v>28</v>
+        <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>67</v>
-[...3 lines deleted...]
-      </c>
+        <v>68</v>
+      </c>
+      <c r="I10" s="13"/>
       <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>71</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>72</v>
       </c>
       <c r="P10" s="4">
-        <v>13.59</v>
+        <v>2.34</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
-        <v>90</v>
+        <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
-        <v>28</v>
+        <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
         <v>73</v>
       </c>
-      <c r="I11" s="13"/>
+      <c r="I11" s="13" t="s">
+        <v>26</v>
+      </c>
       <c r="J11" s="13"/>
       <c r="K11" s="4" t="s">
         <v>74</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>75</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>76</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="P11" s="4">
-        <v>0.53</v>
+        <v>13.59</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
-        <v>0</v>
+        <v>90</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
-        <v>28</v>
+        <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>73</v>
+        <v>79</v>
       </c>
       <c r="I12" s="13"/>
       <c r="J12" s="13"/>
       <c r="K12" s="4" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="L12" s="4" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="M12" s="4" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
       <c r="N12" s="4" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>77</v>
+        <v>83</v>
       </c>
       <c r="P12" s="4">
-        <v>1.04</v>
+        <v>0.53</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
         <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>81</v>
-[...6 lines deleted...]
-      </c>
+        <v>79</v>
+      </c>
+      <c r="I13" s="13"/>
+      <c r="J13" s="13"/>
       <c r="K13" s="4" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="L13" s="4" t="s">
+        <v>85</v>
+      </c>
+      <c r="M13" s="4" t="s">
+        <v>86</v>
+      </c>
+      <c r="N13" s="4" t="s">
+        <v>86</v>
+      </c>
+      <c r="O13" s="4" t="s">
         <v>83</v>
       </c>
-      <c r="M13" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P13" s="4">
-        <v>83.04</v>
+        <v>1.04</v>
       </c>
       <c r="Q13" s="4">
-        <v>43.68</v>
+        <v>0</v>
       </c>
       <c r="R13" s="4">
-        <v>52.6</v>
+        <v>0</v>
       </c>
       <c r="S13" s="4">
-        <v>39</v>
+        <v>0</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="7" t="s">
         <v>87</v>
       </c>
       <c r="B14" s="7"/>
       <c r="C14" s="7"/>
       <c r="D14" s="7"/>
       <c r="E14" s="11"/>
       <c r="F14" s="7"/>
       <c r="G14" s="7"/>
       <c r="H14" s="14"/>
       <c r="I14" s="14"/>
       <c r="J14" s="14"/>
       <c r="K14" s="8"/>
       <c r="L14" s="8"/>
       <c r="M14" s="8"/>
       <c r="N14" s="8"/>
       <c r="O14" s="8">
         <v>462.83</v>