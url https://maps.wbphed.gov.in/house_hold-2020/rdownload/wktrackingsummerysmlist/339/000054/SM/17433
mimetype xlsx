--- v1 (2026-03-03)
+++ v2 (2026-04-05)
@@ -179,51 +179,51 @@
   <si>
     <t>01/11/2025</t>
   </si>
   <si>
     <t>TAPAN KUMAR MANDAL</t>
   </si>
   <si>
     <t>Bankura Mechanical</t>
   </si>
   <si>
     <t>Acceptance cum Formal work order for the work of Providing, installation of Pumping machineries with other electro-mechanical accessories for Augmentation works for Kadra (Zone- G) ( Boosting at Tail end) under Khatra-Hirbandh-Ranibandh Water Supply Scheme piped water supply scheme under Bankura Mechanical Division, PHE Dte. Block : Khatra , Dist: Bankura</t>
   </si>
   <si>
     <t>Driller-in-Charge</t>
   </si>
   <si>
     <t>ORD/000168/2024-2025</t>
   </si>
   <si>
     <t>510/BMD</t>
   </si>
   <si>
     <t>09/07/2024</t>
   </si>
   <si>
-    <t>31/10/2025</t>
+    <t>28/06/2026</t>
   </si>
   <si>
     <t>RAJIB COMPANY</t>
   </si>
   <si>
     <t>Acceptance cum Formal work order for the work of Providing and installation of Neutralization System, Flowmeter, Motorized Sulice valve with related allied works at Kadra (Zone G) under Khatra Hirbandh Ranibandh Water Supply Scheme under BMD PHE Dte. Dist Bankura.</t>
   </si>
   <si>
     <t>ORD/000042/2025-2026</t>
   </si>
   <si>
     <t>246/BMD</t>
   </si>
   <si>
     <t>14/05/2025</t>
   </si>
   <si>
     <t>12/08/2025</t>
   </si>
   <si>
     <t>WEST BENGAL ENGINEERING CO.</t>
   </si>
   <si>
     <t>Total</t>
   </si>