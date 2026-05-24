--- v2 (2026-04-05)
+++ v3 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="64">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="70">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -143,108 +143,126 @@
   <si>
     <t>Sinking of 1 No. 200mm X 165 mm dia.X 240 mtr. deep Rig Bore Tube Well (by DTH Rig machine) and Construction &amp; Commissioning of ¿FHTC (Functional House Hold Tap Connection)¿ in different mouzas of Zone-G (Kadra) in connection with Augmentation of Khatra-Hirbandh-Ranibandh Water Supply Scheme (BRGF Ph-I) under Jal Jeevan Mission Programme under Khatra Sub-Division of Bankura Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>Assistant Engineer</t>
   </si>
   <si>
     <t>Junior Engineer</t>
   </si>
   <si>
     <t>ORD/000802/2022-2023</t>
   </si>
   <si>
     <t>721/BQA</t>
   </si>
   <si>
     <t>30/03/2023</t>
   </si>
   <si>
     <t>02/12/2025</t>
   </si>
   <si>
     <t>MUNMUN UPADHYAY</t>
   </si>
   <si>
-    <t>Laying HDPE pipeline with all allied works of Zone-G (Kadra) in connection with Augmentation of Khatra-Hirbandh-Ranibandh Water Supply Scheme (BRGF Ph-I) under Jal Jeevan Mission Programme under Khatra Sub-Division of Bankura Division, P.H.E. Dte.</t>
-[...16 lines deleted...]
-  <si>
     <t>Bankura Mechanical</t>
   </si>
   <si>
     <t>Acceptance cum Formal work order for the work of Providing, installation of Pumping machineries with other electro-mechanical accessories for Augmentation works for Kadra (Zone- G) ( Boosting at Tail end) under Khatra-Hirbandh-Ranibandh Water Supply Scheme piped water supply scheme under Bankura Mechanical Division, PHE Dte. Block : Khatra , Dist: Bankura</t>
   </si>
   <si>
     <t>Driller-in-Charge</t>
   </si>
   <si>
     <t>ORD/000168/2024-2025</t>
   </si>
   <si>
     <t>510/BMD</t>
   </si>
   <si>
     <t>09/07/2024</t>
   </si>
   <si>
     <t>28/06/2026</t>
   </si>
   <si>
     <t>RAJIB COMPANY</t>
   </si>
   <si>
     <t>Acceptance cum Formal work order for the work of Providing and installation of Neutralization System, Flowmeter, Motorized Sulice valve with related allied works at Kadra (Zone G) under Khatra Hirbandh Ranibandh Water Supply Scheme under BMD PHE Dte. Dist Bankura.</t>
   </si>
   <si>
     <t>ORD/000042/2025-2026</t>
   </si>
   <si>
     <t>246/BMD</t>
   </si>
   <si>
     <t>14/05/2025</t>
   </si>
   <si>
     <t>12/08/2025</t>
   </si>
   <si>
     <t>WEST BENGAL ENGINEERING CO.</t>
+  </si>
+  <si>
+    <t>Construction of Pump House with ancillary works for newly constructed Tubewell site (Location- Kesia High School) of Zone-G (Kadra) in connection with Augmentation of Khatra-Hirbandh-Ranibandh Water Supply Scheme (BRGF Ph-I) under Jal Jeevan Mission Programme under Khatra Sub-Division of Bankura Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000284/2024-2025</t>
+  </si>
+  <si>
+    <t>2177/BQA</t>
+  </si>
+  <si>
+    <t>12/08/2024</t>
+  </si>
+  <si>
+    <t>31/01/2025</t>
+  </si>
+  <si>
+    <t>SAIMUDDIN MOLLAH</t>
+  </si>
+  <si>
+    <t>Work Order for Installation of scheme information board for 1 no. site of Augmentation of Zone-G (Kadra) Water Supply Scheme (SM/17433), 1 no. site of Augmentation of Zone-H (Arkama) Water Supply Scheme ( SM/17254), 1 no. site of Augmentation of Baragari (Zone- IIA) Water Supply Scheme (SM/17711), 1 no. site of Augmentation of Zone-IIB (Hetiasol) Water Supply Scheme (SM/17430), 1 no. site of Augmentation of (Mukutmanipur, Khatra &amp; Ranibundh) Zone- I/A Water supply scheme (SM/15007), 1 no. site of Augmentation of (Mukutmanipur, Khatra &amp; Ranibundh) Zone- I/B Water supply scheme (SM/15001) within Khatra Block under Jal Jeevan Mission Programme under Khatra Sub-Division of Bankura Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001908/2024-2025</t>
+  </si>
+  <si>
+    <t>152\KSD</t>
+  </si>
+  <si>
+    <t>07/03/2025</t>
+  </si>
+  <si>
+    <t>17/03/2025</t>
+  </si>
+  <si>
+    <t>BIKASH MANDAL</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -633,51 +651,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W9"/>
+  <dimension ref="A1:W10"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="16.424561" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="32.991943" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -910,284 +928,345 @@
       <c r="I5" s="13" t="s">
         <v>36</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>37</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>38</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>39</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>40</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="P5" s="4">
         <v>80.93</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>63.77</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>78.8</v>
       </c>
       <c r="S5" s="4">
         <v>80</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
-        <v>21</v>
+        <v>43</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="I6" s="13" t="s">
-        <v>36</v>
+        <v>45</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>37</v>
       </c>
       <c r="K6" s="4" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="P6" s="4">
-        <v>26.97</v>
+        <v>13.22</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
-        <v>90</v>
+        <v>75</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
-        <v>49</v>
+        <v>43</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="I7" s="13" t="s">
-        <v>51</v>
+        <v>45</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>37</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>52</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>53</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>54</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>55</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>56</v>
       </c>
       <c r="P7" s="4">
-        <v>13.22</v>
+        <v>28.18</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
-        <v>75</v>
+        <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
-        <v>49</v>
+        <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
         <v>57</v>
       </c>
       <c r="I8" s="13" t="s">
-        <v>51</v>
+        <v>36</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>37</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>58</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>59</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>60</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>61</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>62</v>
       </c>
       <c r="P8" s="4">
-        <v>28.18</v>
+        <v>6.22</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>2.76</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>44.4</v>
       </c>
       <c r="S8" s="4">
-        <v>0</v>
+        <v>70</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
-      <c r="A9" s="7" t="s">
+      <c r="A9" s="3">
+        <v>7</v>
+      </c>
+      <c r="B9" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C9" s="3"/>
+      <c r="D9" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E9" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F9" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G9" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H9" s="13" t="s">
         <v>63</v>
       </c>
-      <c r="B9" s="7"/>
-[...15 lines deleted...]
-      <c r="P9" s="8">
+      <c r="I9" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="J9" s="13" t="s">
+        <v>37</v>
+      </c>
+      <c r="K9" s="4" t="s">
+        <v>64</v>
+      </c>
+      <c r="L9" s="4" t="s">
+        <v>65</v>
+      </c>
+      <c r="M9" s="4" t="s">
+        <v>66</v>
+      </c>
+      <c r="N9" s="4" t="s">
+        <v>67</v>
+      </c>
+      <c r="O9" s="4" t="s">
+        <v>68</v>
+      </c>
+      <c r="P9" s="4">
+        <v>0.9</v>
+      </c>
+      <c r="Q9" s="4">
         <v>0</v>
       </c>
-      <c r="Q9" s="8">
+      <c r="R9" s="4">
         <v>0</v>
       </c>
-      <c r="R9" s="8"/>
-      <c r="S9" s="8"/>
+      <c r="S9" s="4">
+        <v>90</v>
+      </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
+    <row r="10" spans="1:23">
+      <c r="A10" s="7" t="s">
+        <v>69</v>
+      </c>
+      <c r="B10" s="7"/>
+      <c r="C10" s="7"/>
+      <c r="D10" s="7"/>
+      <c r="E10" s="11"/>
+      <c r="F10" s="7"/>
+      <c r="G10" s="7"/>
+      <c r="H10" s="14"/>
+      <c r="I10" s="14"/>
+      <c r="J10" s="14"/>
+      <c r="K10" s="8"/>
+      <c r="L10" s="8"/>
+      <c r="M10" s="8"/>
+      <c r="N10" s="8"/>
+      <c r="O10" s="8">
+        <v>132.12</v>
+      </c>
+      <c r="P10" s="8">
+        <v>66.53</v>
+      </c>
+      <c r="Q10" s="8">
+        <v>50.36</v>
+      </c>
+      <c r="R10" s="8"/>
+      <c r="S10" s="8"/>
+      <c r="T10" s="1"/>
+      <c r="U10" s="1"/>
+      <c r="V10" s="1"/>
+      <c r="W10" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A9:N9"/>
+    <mergeCell ref="A10:N10"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>