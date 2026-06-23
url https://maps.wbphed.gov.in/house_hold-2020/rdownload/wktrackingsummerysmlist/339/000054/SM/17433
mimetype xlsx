--- v3 (2026-05-24)
+++ v4 (2026-06-23)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="70">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="76">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -219,50 +219,68 @@
     <t>12/08/2024</t>
   </si>
   <si>
     <t>31/01/2025</t>
   </si>
   <si>
     <t>SAIMUDDIN MOLLAH</t>
   </si>
   <si>
     <t>Work Order for Installation of scheme information board for 1 no. site of Augmentation of Zone-G (Kadra) Water Supply Scheme (SM/17433), 1 no. site of Augmentation of Zone-H (Arkama) Water Supply Scheme ( SM/17254), 1 no. site of Augmentation of Baragari (Zone- IIA) Water Supply Scheme (SM/17711), 1 no. site of Augmentation of Zone-IIB (Hetiasol) Water Supply Scheme (SM/17430), 1 no. site of Augmentation of (Mukutmanipur, Khatra &amp; Ranibundh) Zone- I/A Water supply scheme (SM/15007), 1 no. site of Augmentation of (Mukutmanipur, Khatra &amp; Ranibundh) Zone- I/B Water supply scheme (SM/15001) within Khatra Block under Jal Jeevan Mission Programme under Khatra Sub-Division of Bankura Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/001908/2024-2025</t>
   </si>
   <si>
     <t>152\KSD</t>
   </si>
   <si>
     <t>07/03/2025</t>
   </si>
   <si>
     <t>17/03/2025</t>
   </si>
   <si>
     <t>BIKASH MANDAL</t>
+  </si>
+  <si>
+    <t>Laying HDPE pipeline with all allied works of Zone-G (Kadra) in connection with Augmentation of Khatra-Hirbandh-Ranibandh Water Supply Scheme (BRGF Ph-I) under Jal Jeevan Mission Programme under Khatra Sub-Division of Bankura Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000193/2024-2025</t>
+  </si>
+  <si>
+    <t>2134/BQA</t>
+  </si>
+  <si>
+    <t>07/08/2024</t>
+  </si>
+  <si>
+    <t>01/11/2025</t>
+  </si>
+  <si>
+    <t>TAPAN KUMAR MANDAL</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -651,51 +669,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W10"/>
+  <dimension ref="A1:W11"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="16.424561" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="32.991943" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1186,87 +1204,148 @@
       </c>
       <c r="N9" s="4" t="s">
         <v>67</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>68</v>
       </c>
       <c r="P9" s="4">
         <v>0.9</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>90</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
-      <c r="A10" s="7" t="s">
+      <c r="A10" s="3">
+        <v>8</v>
+      </c>
+      <c r="B10" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C10" s="3"/>
+      <c r="D10" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E10" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F10" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G10" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H10" s="13" t="s">
         <v>69</v>
       </c>
-      <c r="B10" s="7"/>
-[...22 lines deleted...]
-      <c r="S10" s="8"/>
+      <c r="I10" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="J10" s="13" t="s">
+        <v>37</v>
+      </c>
+      <c r="K10" s="4" t="s">
+        <v>70</v>
+      </c>
+      <c r="L10" s="4" t="s">
+        <v>71</v>
+      </c>
+      <c r="M10" s="4" t="s">
+        <v>72</v>
+      </c>
+      <c r="N10" s="4" t="s">
+        <v>73</v>
+      </c>
+      <c r="O10" s="4" t="s">
+        <v>74</v>
+      </c>
+      <c r="P10" s="4">
+        <v>26.97</v>
+      </c>
+      <c r="Q10" s="4">
+        <v>0</v>
+      </c>
+      <c r="R10" s="4">
+        <v>0</v>
+      </c>
+      <c r="S10" s="4">
+        <v>90</v>
+      </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
+    <row r="11" spans="1:23">
+      <c r="A11" s="7" t="s">
+        <v>75</v>
+      </c>
+      <c r="B11" s="7"/>
+      <c r="C11" s="7"/>
+      <c r="D11" s="7"/>
+      <c r="E11" s="11"/>
+      <c r="F11" s="7"/>
+      <c r="G11" s="7"/>
+      <c r="H11" s="14"/>
+      <c r="I11" s="14"/>
+      <c r="J11" s="14"/>
+      <c r="K11" s="8"/>
+      <c r="L11" s="8"/>
+      <c r="M11" s="8"/>
+      <c r="N11" s="8"/>
+      <c r="O11" s="8">
+        <v>159.09</v>
+      </c>
+      <c r="P11" s="8">
+        <v>66.53</v>
+      </c>
+      <c r="Q11" s="8">
+        <v>41.82</v>
+      </c>
+      <c r="R11" s="8"/>
+      <c r="S11" s="8"/>
+      <c r="T11" s="1"/>
+      <c r="U11" s="1"/>
+      <c r="V11" s="1"/>
+      <c r="W11" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A10:N10"/>
+    <mergeCell ref="A11:N11"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>