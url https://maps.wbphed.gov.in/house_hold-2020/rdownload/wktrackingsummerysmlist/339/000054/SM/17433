--- v4 (2026-06-23)
+++ v5 (2026-08-28)
@@ -89,198 +89,198 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>BANKURA</t>
   </si>
   <si>
     <t>Bankura Division</t>
   </si>
   <si>
     <t>Augmentation works for Kadra (Zone- G) under Khatra-Hirbandh-Ranibandh Water Supply Scheme (BRGF Ph - I)</t>
   </si>
   <si>
     <t>SM/17433</t>
   </si>
   <si>
     <t>Augmentation</t>
   </si>
   <si>
+    <t>Sinking of 1 No. 200mm X 165 mm dia.X 240 mtr. deep Rig Bore Tube Well (by DTH Rig machine) and Construction &amp; Commissioning of ¿FHTC (Functional House Hold Tap Connection)¿ in different mouzas of Zone-G (Kadra) in connection with Augmentation of Khatra-Hirbandh-Ranibandh Water Supply Scheme (BRGF Ph-I) under Jal Jeevan Mission Programme under Khatra Sub-Division of Bankura Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000802/2022-2023</t>
+  </si>
+  <si>
+    <t>721/BQA</t>
+  </si>
+  <si>
+    <t>30/03/2023</t>
+  </si>
+  <si>
+    <t>02/12/2025</t>
+  </si>
+  <si>
+    <t>MUNMUN UPADHYAY</t>
+  </si>
+  <si>
+    <t>Laying HDPE pipeline with all allied works of Zone-G (Kadra) in connection with Augmentation of Khatra-Hirbandh-Ranibandh Water Supply Scheme (BRGF Ph-I) under Jal Jeevan Mission Programme under Khatra Sub-Division of Bankura Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000193/2024-2025</t>
+  </si>
+  <si>
+    <t>2134/BQA</t>
+  </si>
+  <si>
+    <t>07/08/2024</t>
+  </si>
+  <si>
+    <t>01/11/2025</t>
+  </si>
+  <si>
+    <t>TAPAN KUMAR MANDAL</t>
+  </si>
+  <si>
+    <t>Bankura Mechanical</t>
+  </si>
+  <si>
+    <t>Acceptance cum Formal work order for the work of Providing, installation of Pumping machineries with other electro-mechanical accessories for Augmentation works for Kadra (Zone- G) ( Boosting at Tail end) under Khatra-Hirbandh-Ranibandh Water Supply Scheme piped water supply scheme under Bankura Mechanical Division, PHE Dte. Block : Khatra , Dist: Bankura</t>
+  </si>
+  <si>
+    <t>Driller-in-Charge</t>
+  </si>
+  <si>
+    <t>ORD/000168/2024-2025</t>
+  </si>
+  <si>
+    <t>510/BMD</t>
+  </si>
+  <si>
+    <t>09/07/2024</t>
+  </si>
+  <si>
+    <t>28/06/2026</t>
+  </si>
+  <si>
+    <t>RAJIB COMPANY</t>
+  </si>
+  <si>
+    <t>Construction of Pump House with ancillary works for newly constructed Tubewell site (Location- Kesia High School) of Zone-G (Kadra) in connection with Augmentation of Khatra-Hirbandh-Ranibandh Water Supply Scheme (BRGF Ph-I) under Jal Jeevan Mission Programme under Khatra Sub-Division of Bankura Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000284/2024-2025</t>
+  </si>
+  <si>
+    <t>2177/BQA</t>
+  </si>
+  <si>
+    <t>12/08/2024</t>
+  </si>
+  <si>
+    <t>31/01/2025</t>
+  </si>
+  <si>
+    <t>SAIMUDDIN MOLLAH</t>
+  </si>
+  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000168/2023-2024</t>
   </si>
   <si>
     <t>116/BQA</t>
   </si>
   <si>
     <t>10/01/2024</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
     <t>New service connection for Keshia, Jl-241,plot-72,Kadra (Zone-G) Mini water supply scheme under Bankura Division PHE DTE.</t>
   </si>
   <si>
     <t>BILL/00129/2024-2025</t>
   </si>
   <si>
     <t>BP-77/2024-25</t>
   </si>
   <si>
     <t>22/05/2024</t>
   </si>
   <si>
     <t>KHATRA CCC</t>
   </si>
   <si>
-    <t>Sinking of 1 No. 200mm X 165 mm dia.X 240 mtr. deep Rig Bore Tube Well (by DTH Rig machine) and Construction &amp; Commissioning of ¿FHTC (Functional House Hold Tap Connection)¿ in different mouzas of Zone-G (Kadra) in connection with Augmentation of Khatra-Hirbandh-Ranibandh Water Supply Scheme (BRGF Ph-I) under Jal Jeevan Mission Programme under Khatra Sub-Division of Bankura Division, P.H.E. Dte.</t>
-[...46 lines deleted...]
-  <si>
     <t>Acceptance cum Formal work order for the work of Providing and installation of Neutralization System, Flowmeter, Motorized Sulice valve with related allied works at Kadra (Zone G) under Khatra Hirbandh Ranibandh Water Supply Scheme under BMD PHE Dte. Dist Bankura.</t>
   </si>
   <si>
     <t>ORD/000042/2025-2026</t>
   </si>
   <si>
     <t>246/BMD</t>
   </si>
   <si>
     <t>14/05/2025</t>
   </si>
   <si>
     <t>12/08/2025</t>
   </si>
   <si>
     <t>WEST BENGAL ENGINEERING CO.</t>
   </si>
   <si>
-    <t>Construction of Pump House with ancillary works for newly constructed Tubewell site (Location- Kesia High School) of Zone-G (Kadra) in connection with Augmentation of Khatra-Hirbandh-Ranibandh Water Supply Scheme (BRGF Ph-I) under Jal Jeevan Mission Programme under Khatra Sub-Division of Bankura Division, P.H.E. Dte.</t>
-[...16 lines deleted...]
-  <si>
     <t>Work Order for Installation of scheme information board for 1 no. site of Augmentation of Zone-G (Kadra) Water Supply Scheme (SM/17433), 1 no. site of Augmentation of Zone-H (Arkama) Water Supply Scheme ( SM/17254), 1 no. site of Augmentation of Baragari (Zone- IIA) Water Supply Scheme (SM/17711), 1 no. site of Augmentation of Zone-IIB (Hetiasol) Water Supply Scheme (SM/17430), 1 no. site of Augmentation of (Mukutmanipur, Khatra &amp; Ranibundh) Zone- I/A Water supply scheme (SM/15007), 1 no. site of Augmentation of (Mukutmanipur, Khatra &amp; Ranibundh) Zone- I/B Water supply scheme (SM/15001) within Khatra Block under Jal Jeevan Mission Programme under Khatra Sub-Division of Bankura Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/001908/2024-2025</t>
   </si>
   <si>
     <t>152\KSD</t>
   </si>
   <si>
     <t>07/03/2025</t>
   </si>
   <si>
     <t>17/03/2025</t>
   </si>
   <si>
     <t>BIKASH MANDAL</t>
-  </si>
-[...16 lines deleted...]
-    <t>TAPAN KUMAR MANDAL</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -807,492 +807,492 @@
       <c r="W2" s="1"/>
     </row>
     <row r="3" spans="1:23">
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3"/>
       <c r="D3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
-      <c r="I3" s="13"/>
-      <c r="J3" s="13"/>
+      <c r="I3" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J3" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K3" s="4" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="P3" s="4">
-        <v>2.22</v>
+        <v>80.93</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>63.77</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>78.8</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>80</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>30</v>
-[...2 lines deleted...]
-      <c r="J4" s="13"/>
+        <v>33</v>
+      </c>
+      <c r="I4" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J4" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K4" s="4" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>32</v>
+        <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>33</v>
+        <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="P4" s="4">
-        <v>0.46</v>
+        <v>26.97</v>
       </c>
       <c r="Q4" s="4">
         <v>0</v>
       </c>
       <c r="R4" s="4">
         <v>0</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>90</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
-        <v>21</v>
+        <v>39</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>35</v>
+        <v>40</v>
       </c>
       <c r="I5" s="13" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="J5" s="13" t="s">
-        <v>37</v>
+        <v>27</v>
       </c>
       <c r="K5" s="4" t="s">
-        <v>38</v>
+        <v>42</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>39</v>
+        <v>43</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>40</v>
+        <v>44</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>41</v>
+        <v>45</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>42</v>
+        <v>46</v>
       </c>
       <c r="P5" s="4">
-        <v>80.93</v>
+        <v>13.22</v>
       </c>
       <c r="Q5" s="4">
-        <v>63.77</v>
+        <v>0</v>
       </c>
       <c r="R5" s="4">
-        <v>78.8</v>
+        <v>0</v>
       </c>
       <c r="S5" s="4">
-        <v>80</v>
+        <v>75</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
-        <v>43</v>
+        <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="I6" s="13" t="s">
-        <v>45</v>
+        <v>26</v>
       </c>
       <c r="J6" s="13" t="s">
-        <v>37</v>
+        <v>27</v>
       </c>
       <c r="K6" s="4" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="P6" s="4">
-        <v>13.22</v>
+        <v>6.22</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>2.76</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>44.4</v>
       </c>
       <c r="S6" s="4">
-        <v>75</v>
+        <v>70</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
-        <v>43</v>
+        <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>51</v>
-[...6 lines deleted...]
-      </c>
+        <v>53</v>
+      </c>
+      <c r="I7" s="13"/>
+      <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="P7" s="4">
-        <v>28.18</v>
+        <v>2.22</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>57</v>
-[...6 lines deleted...]
-      </c>
+        <v>58</v>
+      </c>
+      <c r="I8" s="13"/>
+      <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>61</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>62</v>
       </c>
       <c r="P8" s="4">
-        <v>6.22</v>
+        <v>0.46</v>
       </c>
       <c r="Q8" s="4">
-        <v>2.76</v>
+        <v>0</v>
       </c>
       <c r="R8" s="4">
-        <v>44.4</v>
+        <v>0</v>
       </c>
       <c r="S8" s="4">
-        <v>70</v>
+        <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
-        <v>21</v>
+        <v>39</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
         <v>63</v>
       </c>
       <c r="I9" s="13" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="J9" s="13" t="s">
-        <v>37</v>
+        <v>27</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>64</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>65</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>66</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>67</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>68</v>
       </c>
       <c r="P9" s="4">
-        <v>0.9</v>
+        <v>28.18</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
-        <v>90</v>
+        <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
         <v>69</v>
       </c>
       <c r="I10" s="13" t="s">
-        <v>36</v>
+        <v>26</v>
       </c>
       <c r="J10" s="13" t="s">
-        <v>37</v>
+        <v>27</v>
       </c>
       <c r="K10" s="4" t="s">
         <v>70</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>71</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>72</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>73</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>74</v>
       </c>
       <c r="P10" s="4">
-        <v>26.97</v>
+        <v>0.9</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
         <v>90</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="7" t="s">
         <v>75</v>
       </c>
       <c r="B11" s="7"/>
       <c r="C11" s="7"/>
       <c r="D11" s="7"/>
       <c r="E11" s="11"/>
       <c r="F11" s="7"/>
       <c r="G11" s="7"/>