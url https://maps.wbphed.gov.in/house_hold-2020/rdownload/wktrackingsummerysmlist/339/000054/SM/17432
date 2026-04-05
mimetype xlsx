--- v1 (2026-03-03)
+++ v2 (2026-04-05)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="47">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="53">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -150,50 +150,68 @@
     <t>Resource Division</t>
   </si>
   <si>
     <t>Bankura Mechanical</t>
   </si>
   <si>
     <t>Acceptance cum Formal work order for the work of Providing and installation of Neutralization System, Flowmeter, Motorized Sulice valve with related allied works at Jambedia (Zone Q) under Khatra Hirbandh Ranibandh Water Supply Scheme under BMD PHE Dte. Dist Bankura.</t>
   </si>
   <si>
     <t>Driller-in-Charge</t>
   </si>
   <si>
     <t>ORD/000051/2025-2026</t>
   </si>
   <si>
     <t>250/BMD</t>
   </si>
   <si>
     <t>14/05/2025</t>
   </si>
   <si>
     <t>12/08/2025</t>
   </si>
   <si>
     <t>JAL PRAVAHIKA PVT LTD</t>
+  </si>
+  <si>
+    <t>Laying HDPE pipeline from Hatirampur Canal Bridge to Baharamuri village with all allied works of Zone-Q (Jambedia) in connection with Augmentation of Khatra-Hirbandh-Ranibandh Water Supply Scheme (BRGF Ph-I) under Jal Jeevan Mission Programme under Khatra Sub-Division of Bankura Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000343/2024-2025</t>
+  </si>
+  <si>
+    <t>2326/BQA</t>
+  </si>
+  <si>
+    <t>06/09/2024</t>
+  </si>
+  <si>
+    <t>23/07/2025</t>
+  </si>
+  <si>
+    <t>AKRAM BHANGI</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -582,51 +600,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W6"/>
+  <dimension ref="A1:W7"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="25.85083" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -877,87 +895,148 @@
       </c>
       <c r="N5" s="4" t="s">
         <v>44</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>45</v>
       </c>
       <c r="P5" s="4">
         <v>25.68</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
         <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
-      <c r="A6" s="7" t="s">
+      <c r="A6" s="3">
+        <v>4</v>
+      </c>
+      <c r="B6" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C6" s="3"/>
+      <c r="D6" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E6" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F6" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G6" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H6" s="13" t="s">
         <v>46</v>
       </c>
-      <c r="B6" s="7"/>
-[...22 lines deleted...]
-      <c r="S6" s="8"/>
+      <c r="I6" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J6" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K6" s="4" t="s">
+        <v>47</v>
+      </c>
+      <c r="L6" s="4" t="s">
+        <v>48</v>
+      </c>
+      <c r="M6" s="4" t="s">
+        <v>49</v>
+      </c>
+      <c r="N6" s="4" t="s">
+        <v>50</v>
+      </c>
+      <c r="O6" s="4" t="s">
+        <v>51</v>
+      </c>
+      <c r="P6" s="4">
+        <v>3.34</v>
+      </c>
+      <c r="Q6" s="4">
+        <v>0</v>
+      </c>
+      <c r="R6" s="4">
+        <v>0</v>
+      </c>
+      <c r="S6" s="4">
+        <v>90</v>
+      </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
+    <row r="7" spans="1:23">
+      <c r="A7" s="7" t="s">
+        <v>52</v>
+      </c>
+      <c r="B7" s="7"/>
+      <c r="C7" s="7"/>
+      <c r="D7" s="7"/>
+      <c r="E7" s="11"/>
+      <c r="F7" s="7"/>
+      <c r="G7" s="7"/>
+      <c r="H7" s="14"/>
+      <c r="I7" s="14"/>
+      <c r="J7" s="14"/>
+      <c r="K7" s="8"/>
+      <c r="L7" s="8"/>
+      <c r="M7" s="8"/>
+      <c r="N7" s="8"/>
+      <c r="O7" s="8">
+        <v>69.28</v>
+      </c>
+      <c r="P7" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q7" s="8">
+        <v>0</v>
+      </c>
+      <c r="R7" s="8"/>
+      <c r="S7" s="8"/>
+      <c r="T7" s="1"/>
+      <c r="U7" s="1"/>
+      <c r="V7" s="1"/>
+      <c r="W7" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A6:N6"/>
+    <mergeCell ref="A7:N7"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>