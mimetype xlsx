--- v2 (2026-04-05)
+++ v3 (2026-05-24)
@@ -763,54 +763,54 @@
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
         <v>38.54</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>33.88</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>87.9</v>
       </c>
       <c r="S3" s="4">
         <v>80</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -976,54 +976,54 @@
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="7" t="s">
         <v>52</v>
       </c>
       <c r="B7" s="7"/>
       <c r="C7" s="7"/>
       <c r="D7" s="7"/>
       <c r="E7" s="11"/>
       <c r="F7" s="7"/>
       <c r="G7" s="7"/>
       <c r="H7" s="14"/>
       <c r="I7" s="14"/>
       <c r="J7" s="14"/>
       <c r="K7" s="8"/>
       <c r="L7" s="8"/>
       <c r="M7" s="8"/>
       <c r="N7" s="8"/>
       <c r="O7" s="8">
         <v>69.28</v>
       </c>
       <c r="P7" s="8">
-        <v>0</v>
+        <v>33.88</v>
       </c>
       <c r="Q7" s="8">
-        <v>0</v>
+        <v>48.9</v>
       </c>
       <c r="R7" s="8"/>
       <c r="S7" s="8"/>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A7:N7"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>