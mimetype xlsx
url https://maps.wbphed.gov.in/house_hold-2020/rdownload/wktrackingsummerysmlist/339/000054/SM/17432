--- v3 (2026-05-24)
+++ v4 (2026-08-28)
@@ -113,105 +113,105 @@
   <si>
     <t>Sinking of 1 No. 200mm X 165 mm dia.X 240 mtr. deep Rig Bore Tube Well (by DTH Rig machine) and Construction &amp; Commissioning of ¿FHTC (Functional House Hold Tap Connection)¿ in different mouzas of Zone-Q (Jambedia) in connection with Augmentation of Khatra-Hirbandh-Ranibandh Water Supply Scheme (BRGF Ph-I) under Jal Jeevan Mission Programme under Khatra Sub-Division of Bankura Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>Assistant Engineer</t>
   </si>
   <si>
     <t>Junior Engineer</t>
   </si>
   <si>
     <t>ORD/000817/2022-2023</t>
   </si>
   <si>
     <t>722/BQA</t>
   </si>
   <si>
     <t>30/03/2023</t>
   </si>
   <si>
     <t>28/06/2023</t>
   </si>
   <si>
     <t>SHYAMAL KUMAR DAS</t>
   </si>
   <si>
+    <t>Laying HDPE pipeline from Hatirampur Canal Bridge to Baharamuri village with all allied works of Zone-Q (Jambedia) in connection with Augmentation of Khatra-Hirbandh-Ranibandh Water Supply Scheme (BRGF Ph-I) under Jal Jeevan Mission Programme under Khatra Sub-Division of Bankura Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000343/2024-2025</t>
+  </si>
+  <si>
+    <t>2326/BQA</t>
+  </si>
+  <si>
+    <t>06/09/2024</t>
+  </si>
+  <si>
+    <t>23/07/2025</t>
+  </si>
+  <si>
+    <t>AKRAM BHANGI</t>
+  </si>
+  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000174/2023-2024</t>
   </si>
   <si>
     <t>116/BQA</t>
   </si>
   <si>
     <t>10/01/2024</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
     <t>Bankura Mechanical</t>
   </si>
   <si>
     <t>Acceptance cum Formal work order for the work of Providing and installation of Neutralization System, Flowmeter, Motorized Sulice valve with related allied works at Jambedia (Zone Q) under Khatra Hirbandh Ranibandh Water Supply Scheme under BMD PHE Dte. Dist Bankura.</t>
   </si>
   <si>
     <t>Driller-in-Charge</t>
   </si>
   <si>
     <t>ORD/000051/2025-2026</t>
   </si>
   <si>
     <t>250/BMD</t>
   </si>
   <si>
     <t>14/05/2025</t>
   </si>
   <si>
     <t>12/08/2025</t>
   </si>
   <si>
     <t>JAL PRAVAHIKA PVT LTD</t>
-  </si>
-[...16 lines deleted...]
-    <t>AKRAM BHANGI</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -799,200 +799,200 @@
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
         <v>33</v>
       </c>
-      <c r="I4" s="13"/>
-      <c r="J4" s="13"/>
+      <c r="I4" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J4" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="P4" s="4">
-        <v>1.72</v>
+        <v>3.34</v>
       </c>
       <c r="Q4" s="4">
         <v>0</v>
       </c>
       <c r="R4" s="4">
         <v>0</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>90</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
-        <v>38</v>
+        <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
         <v>39</v>
       </c>
-      <c r="I5" s="13" t="s">
+      <c r="I5" s="13"/>
+      <c r="J5" s="13"/>
+      <c r="K5" s="4" t="s">
         <v>40</v>
       </c>
-      <c r="J5" s="13" t="s">
-[...2 lines deleted...]
-      <c r="K5" s="4" t="s">
+      <c r="L5" s="4" t="s">
         <v>41</v>
       </c>
-      <c r="L5" s="4" t="s">
+      <c r="M5" s="4" t="s">
         <v>42</v>
       </c>
-      <c r="M5" s="4" t="s">
+      <c r="N5" s="4" t="s">
+        <v>42</v>
+      </c>
+      <c r="O5" s="4" t="s">
         <v>43</v>
       </c>
-      <c r="N5" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P5" s="4">
-        <v>25.68</v>
+        <v>1.72</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
         <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
-        <v>21</v>
+        <v>44</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
+        <v>45</v>
+      </c>
+      <c r="I6" s="13" t="s">
         <v>46</v>
-      </c>
-[...1 lines deleted...]
-        <v>26</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>47</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>48</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>49</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>50</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>51</v>
       </c>
       <c r="P6" s="4">
-        <v>3.34</v>
+        <v>25.68</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
-        <v>90</v>
+        <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="7" t="s">
         <v>52</v>
       </c>
       <c r="B7" s="7"/>
       <c r="C7" s="7"/>
       <c r="D7" s="7"/>
       <c r="E7" s="11"/>
       <c r="F7" s="7"/>
       <c r="G7" s="7"/>
       <c r="H7" s="14"/>
       <c r="I7" s="14"/>
       <c r="J7" s="14"/>
       <c r="K7" s="8"/>
       <c r="L7" s="8"/>
       <c r="M7" s="8"/>
       <c r="N7" s="8"/>
       <c r="O7" s="8">
         <v>69.28</v>