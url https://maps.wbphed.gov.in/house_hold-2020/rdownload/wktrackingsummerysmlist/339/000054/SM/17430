--- v1 (2026-03-03)
+++ v2 (2026-04-05)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="59">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="65">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -186,50 +186,68 @@
     <t>09/07/2024</t>
   </si>
   <si>
     <t>02/06/2025</t>
   </si>
   <si>
     <t>ABHIJIT MUKHERJEE</t>
   </si>
   <si>
     <t>Acceptance cum Formal work order for the work of Providing and installation of Neutralization System, Flowmeter, Motorized Sulice valve with related allied works at Hetiasol (Zone IIB) under Khatra Hirbandh Ranibandh Water Supply Scheme under BMD PHE Dte. Dist Bankura.</t>
   </si>
   <si>
     <t>ORD/000041/2025-2026</t>
   </si>
   <si>
     <t>245/BMD</t>
   </si>
   <si>
     <t>14/05/2025</t>
   </si>
   <si>
     <t>12/08/2025</t>
   </si>
   <si>
     <t>TAPAN KUMAR DEY</t>
+  </si>
+  <si>
+    <t>Laying HDPE pipeline from Dakai to Madhabpur village to increase pressure at Madhabpur Village in connection with Augmentation of Hetiasole (Zone-IIB) Water Supply Scheme (BRGF Ph-I) under Jal Jeevan Mission Programme under Khatra Sub-Division of Bankura Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000338/2024-2025</t>
+  </si>
+  <si>
+    <t>2303/BQA</t>
+  </si>
+  <si>
+    <t>04/09/2024</t>
+  </si>
+  <si>
+    <t>02/02/2025</t>
+  </si>
+  <si>
+    <t>JAGABANDHU MONDAL</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -618,51 +636,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W8"/>
+  <dimension ref="A1:W9"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="31.706543" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1035,87 +1053,148 @@
       </c>
       <c r="N7" s="4" t="s">
         <v>56</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>57</v>
       </c>
       <c r="P7" s="4">
         <v>28.18</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
-      <c r="A8" s="7" t="s">
+      <c r="A8" s="3">
+        <v>6</v>
+      </c>
+      <c r="B8" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C8" s="3"/>
+      <c r="D8" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E8" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F8" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G8" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H8" s="13" t="s">
         <v>58</v>
       </c>
-      <c r="B8" s="7"/>
-[...22 lines deleted...]
-      <c r="S8" s="8"/>
+      <c r="I8" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J8" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K8" s="4" t="s">
+        <v>59</v>
+      </c>
+      <c r="L8" s="4" t="s">
+        <v>60</v>
+      </c>
+      <c r="M8" s="4" t="s">
+        <v>61</v>
+      </c>
+      <c r="N8" s="4" t="s">
+        <v>62</v>
+      </c>
+      <c r="O8" s="4" t="s">
+        <v>63</v>
+      </c>
+      <c r="P8" s="4">
+        <v>2.78</v>
+      </c>
+      <c r="Q8" s="4">
+        <v>0</v>
+      </c>
+      <c r="R8" s="4">
+        <v>0</v>
+      </c>
+      <c r="S8" s="4">
+        <v>70</v>
+      </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
+    <row r="9" spans="1:23">
+      <c r="A9" s="7" t="s">
+        <v>64</v>
+      </c>
+      <c r="B9" s="7"/>
+      <c r="C9" s="7"/>
+      <c r="D9" s="7"/>
+      <c r="E9" s="11"/>
+      <c r="F9" s="7"/>
+      <c r="G9" s="7"/>
+      <c r="H9" s="14"/>
+      <c r="I9" s="14"/>
+      <c r="J9" s="14"/>
+      <c r="K9" s="8"/>
+      <c r="L9" s="8"/>
+      <c r="M9" s="8"/>
+      <c r="N9" s="8"/>
+      <c r="O9" s="8">
+        <v>152.66</v>
+      </c>
+      <c r="P9" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q9" s="8">
+        <v>0</v>
+      </c>
+      <c r="R9" s="8"/>
+      <c r="S9" s="8"/>
+      <c r="T9" s="1"/>
+      <c r="U9" s="1"/>
+      <c r="V9" s="1"/>
+      <c r="W9" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A8:N8"/>
+    <mergeCell ref="A9:N9"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>