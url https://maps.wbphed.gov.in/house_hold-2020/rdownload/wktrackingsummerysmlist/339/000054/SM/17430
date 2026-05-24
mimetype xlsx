--- v2 (2026-04-05)
+++ v3 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="65">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="59">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -149,72 +149,54 @@
   <si>
     <t>08/04/2024</t>
   </si>
   <si>
     <t>UTTAM KUMAR SINHAMAHAPATRA</t>
   </si>
   <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000171/2023-2024</t>
   </si>
   <si>
     <t>116/BQA</t>
   </si>
   <si>
     <t>10/01/2024</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
     <t>Bankura Mechanical</t>
   </si>
   <si>
-    <t>Acceptance cum Formal work order for the work of Providing and installation of High lift and Low lift pumping machineries and other electromechanical accessories for Dahala W.S Scheme under Augmentation Works for Hetiasol (Zone-IIB) under Khatra-Hirbandh-Ranibandh Water Supply-Scheme (BRGF Ph-I) under Bankura Mechanical Division PHE Dte, Dist :Bankura.</t>
+    <t>Acceptance cum Formal work order for the work of Providing and installation of Neutralization System, Flowmeter, Motorized Sulice valve with related allied works at Hetiasol (Zone IIB) under Khatra Hirbandh Ranibandh Water Supply Scheme under BMD PHE Dte. Dist Bankura.</t>
   </si>
   <si>
     <t>Driller-in-Charge</t>
-  </si>
-[...16 lines deleted...]
-    <t>Acceptance cum Formal work order for the work of Providing and installation of Neutralization System, Flowmeter, Motorized Sulice valve with related allied works at Hetiasol (Zone IIB) under Khatra Hirbandh Ranibandh Water Supply Scheme under BMD PHE Dte. Dist Bankura.</t>
   </si>
   <si>
     <t>ORD/000041/2025-2026</t>
   </si>
   <si>
     <t>245/BMD</t>
   </si>
   <si>
     <t>14/05/2025</t>
   </si>
   <si>
     <t>12/08/2025</t>
   </si>
   <si>
     <t>TAPAN KUMAR DEY</t>
   </si>
   <si>
     <t>Laying HDPE pipeline from Dakai to Madhabpur village to increase pressure at Madhabpur Village in connection with Augmentation of Hetiasole (Zone-IIB) Water Supply Scheme (BRGF Ph-I) under Jal Jeevan Mission Programme under Khatra Sub-Division of Bankura Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000338/2024-2025</t>
   </si>
   <si>
     <t>2303/BQA</t>
   </si>
@@ -636,51 +618,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W9"/>
+  <dimension ref="A1:W8"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="31.706543" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -799,54 +781,54 @@
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
         <v>32.01</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>28.37</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>88.65</v>
       </c>
       <c r="S3" s="4">
         <v>50</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -860,54 +842,54 @@
       <c r="I4" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="P4" s="4">
         <v>22.34</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>20.94</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>93.7</v>
       </c>
       <c r="S4" s="4">
         <v>90</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
@@ -975,226 +957,165 @@
       <c r="H6" s="13" t="s">
         <v>45</v>
       </c>
       <c r="I6" s="13" t="s">
         <v>46</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>47</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>48</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>49</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>50</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>51</v>
       </c>
       <c r="P6" s="4">
-        <v>65.43</v>
+        <v>28.18</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
-        <v>63</v>
+        <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
-        <v>44</v>
+        <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
         <v>52</v>
       </c>
       <c r="I7" s="13" t="s">
-        <v>46</v>
+        <v>26</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>53</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>54</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>55</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>56</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>57</v>
       </c>
       <c r="P7" s="4">
-        <v>28.18</v>
+        <v>2.78</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>2.65</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>95.18</v>
       </c>
       <c r="S7" s="4">
-        <v>0</v>
+        <v>70</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
-      <c r="A8" s="3">
-[...18 lines deleted...]
-      <c r="H8" s="13" t="s">
+      <c r="A8" s="7" t="s">
         <v>58</v>
       </c>
-      <c r="I8" s="13" t="s">
-[...31 lines deleted...]
-      </c>
+      <c r="B8" s="7"/>
+      <c r="C8" s="7"/>
+      <c r="D8" s="7"/>
+      <c r="E8" s="11"/>
+      <c r="F8" s="7"/>
+      <c r="G8" s="7"/>
+      <c r="H8" s="14"/>
+      <c r="I8" s="14"/>
+      <c r="J8" s="14"/>
+      <c r="K8" s="8"/>
+      <c r="L8" s="8"/>
+      <c r="M8" s="8"/>
+      <c r="N8" s="8"/>
+      <c r="O8" s="8">
+        <v>87.23</v>
+      </c>
+      <c r="P8" s="8">
+        <v>51.96</v>
+      </c>
+      <c r="Q8" s="8">
+        <v>59.57</v>
+      </c>
+      <c r="R8" s="8"/>
+      <c r="S8" s="8"/>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
-    <row r="9" spans="1:23">
-[...31 lines deleted...]
-    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A9:N9"/>
+    <mergeCell ref="A8:N8"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>