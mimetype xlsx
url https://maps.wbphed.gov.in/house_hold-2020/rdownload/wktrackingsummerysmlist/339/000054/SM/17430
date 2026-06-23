--- v3 (2026-05-24)
+++ v4 (2026-06-23)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="59">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="65">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -186,50 +186,68 @@
     <t>14/05/2025</t>
   </si>
   <si>
     <t>12/08/2025</t>
   </si>
   <si>
     <t>TAPAN KUMAR DEY</t>
   </si>
   <si>
     <t>Laying HDPE pipeline from Dakai to Madhabpur village to increase pressure at Madhabpur Village in connection with Augmentation of Hetiasole (Zone-IIB) Water Supply Scheme (BRGF Ph-I) under Jal Jeevan Mission Programme under Khatra Sub-Division of Bankura Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000338/2024-2025</t>
   </si>
   <si>
     <t>2303/BQA</t>
   </si>
   <si>
     <t>04/09/2024</t>
   </si>
   <si>
     <t>02/02/2025</t>
   </si>
   <si>
     <t>JAGABANDHU MONDAL</t>
+  </si>
+  <si>
+    <t>Acceptance cum Formal work order for the work of Providing and installation of High lift and Low lift pumping machineries and other electromechanical accessories for Dahala W.S Scheme under Augmentation Works for Hetiasol (Zone-IIB) under Khatra-Hirbandh-Ranibandh Water Supply-Scheme (BRGF Ph-I) under Bankura Mechanical Division PHE Dte, Dist :Bankura.</t>
+  </si>
+  <si>
+    <t>ORD/000151/2024-2025</t>
+  </si>
+  <si>
+    <t>494/BMD</t>
+  </si>
+  <si>
+    <t>09/07/2024</t>
+  </si>
+  <si>
+    <t>02/06/2025</t>
+  </si>
+  <si>
+    <t>ABHIJIT MUKHERJEE</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -618,51 +636,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W8"/>
+  <dimension ref="A1:W9"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="31.706543" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1035,87 +1053,148 @@
       </c>
       <c r="N7" s="4" t="s">
         <v>56</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>57</v>
       </c>
       <c r="P7" s="4">
         <v>2.78</v>
       </c>
       <c r="Q7" s="4">
         <v>2.65</v>
       </c>
       <c r="R7" s="4">
         <v>95.18</v>
       </c>
       <c r="S7" s="4">
         <v>70</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
-      <c r="A8" s="7" t="s">
+      <c r="A8" s="3">
+        <v>6</v>
+      </c>
+      <c r="B8" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C8" s="3"/>
+      <c r="D8" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="E8" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F8" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G8" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H8" s="13" t="s">
         <v>58</v>
       </c>
-      <c r="B8" s="7"/>
-[...22 lines deleted...]
-      <c r="S8" s="8"/>
+      <c r="I8" s="13" t="s">
+        <v>46</v>
+      </c>
+      <c r="J8" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K8" s="4" t="s">
+        <v>59</v>
+      </c>
+      <c r="L8" s="4" t="s">
+        <v>60</v>
+      </c>
+      <c r="M8" s="4" t="s">
+        <v>61</v>
+      </c>
+      <c r="N8" s="4" t="s">
+        <v>62</v>
+      </c>
+      <c r="O8" s="4" t="s">
+        <v>63</v>
+      </c>
+      <c r="P8" s="4">
+        <v>65.43</v>
+      </c>
+      <c r="Q8" s="4">
+        <v>0</v>
+      </c>
+      <c r="R8" s="4">
+        <v>0</v>
+      </c>
+      <c r="S8" s="4">
+        <v>63</v>
+      </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
+    <row r="9" spans="1:23">
+      <c r="A9" s="7" t="s">
+        <v>64</v>
+      </c>
+      <c r="B9" s="7"/>
+      <c r="C9" s="7"/>
+      <c r="D9" s="7"/>
+      <c r="E9" s="11"/>
+      <c r="F9" s="7"/>
+      <c r="G9" s="7"/>
+      <c r="H9" s="14"/>
+      <c r="I9" s="14"/>
+      <c r="J9" s="14"/>
+      <c r="K9" s="8"/>
+      <c r="L9" s="8"/>
+      <c r="M9" s="8"/>
+      <c r="N9" s="8"/>
+      <c r="O9" s="8">
+        <v>152.66</v>
+      </c>
+      <c r="P9" s="8">
+        <v>51.96</v>
+      </c>
+      <c r="Q9" s="8">
+        <v>34.04</v>
+      </c>
+      <c r="R9" s="8"/>
+      <c r="S9" s="8"/>
+      <c r="T9" s="1"/>
+      <c r="U9" s="1"/>
+      <c r="V9" s="1"/>
+      <c r="W9" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A8:N8"/>
+    <mergeCell ref="A9:N9"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>