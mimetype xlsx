--- v4 (2026-06-23)
+++ v5 (2026-08-28)
@@ -113,141 +113,141 @@
   <si>
     <t>Construction and commissioning of ¿FHTC (Functional House Hold Tap Connection)¿ in different mouzas of Zone-IIB (Hetiasol) in connection with Augmentation of Khatra-Hirbandh-Ranibandh Water Supply Scheme (BRGF Ph-I) under Jal Jeevan Mission Programme under Khatra Sub-Division of Bankura Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>Assistant Engineer</t>
   </si>
   <si>
     <t>Junior Engineer</t>
   </si>
   <si>
     <t>ORD/000606/2022-2023</t>
   </si>
   <si>
     <t>559/BQA</t>
   </si>
   <si>
     <t>17/03/2023</t>
   </si>
   <si>
     <t>01/05/2023</t>
   </si>
   <si>
     <t>SK. SAHAJAHAN</t>
   </si>
   <si>
+    <t>Bankura Mechanical</t>
+  </si>
+  <si>
+    <t>Acceptance cum Formal work order for the work of Providing and installation of High lift and Low lift pumping machineries and other electromechanical accessories for Dahala W.S Scheme under Augmentation Works for Hetiasol (Zone-IIB) under Khatra-Hirbandh-Ranibandh Water Supply-Scheme (BRGF Ph-I) under Bankura Mechanical Division PHE Dte, Dist :Bankura.</t>
+  </si>
+  <si>
+    <t>Driller-in-Charge</t>
+  </si>
+  <si>
+    <t>ORD/000151/2024-2025</t>
+  </si>
+  <si>
+    <t>494/BMD</t>
+  </si>
+  <si>
+    <t>09/07/2024</t>
+  </si>
+  <si>
+    <t>02/06/2025</t>
+  </si>
+  <si>
+    <t>ABHIJIT MUKHERJEE</t>
+  </si>
+  <si>
     <t>Sinking of 3 (Three) Nos. 200 mm dia. X 4.50 Mtr. depth horizontal river bed tube well, using MS "T" and Laying, fitting &amp; fixing 100 mm G.I. collecting line from river bed tube well to CWR with allied works for Zone-IIB (Hetiasol) in connection with Augmentation of Khatra-Hirbandh-Ranibandh Water Supply Scheme (BRGF Ph-I) under Jal Jeevan Mission Programme under Khatra Sub-Division of Bankura Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/001130/2023-2024</t>
   </si>
   <si>
     <t>202/BQA</t>
   </si>
   <si>
     <t>24/01/2024</t>
   </si>
   <si>
     <t>08/04/2024</t>
   </si>
   <si>
     <t>UTTAM KUMAR SINHAMAHAPATRA</t>
   </si>
   <si>
+    <t>Laying HDPE pipeline from Dakai to Madhabpur village to increase pressure at Madhabpur Village in connection with Augmentation of Hetiasole (Zone-IIB) Water Supply Scheme (BRGF Ph-I) under Jal Jeevan Mission Programme under Khatra Sub-Division of Bankura Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000338/2024-2025</t>
+  </si>
+  <si>
+    <t>2303/BQA</t>
+  </si>
+  <si>
+    <t>04/09/2024</t>
+  </si>
+  <si>
+    <t>02/02/2025</t>
+  </si>
+  <si>
+    <t>JAGABANDHU MONDAL</t>
+  </si>
+  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000171/2023-2024</t>
   </si>
   <si>
     <t>116/BQA</t>
   </si>
   <si>
     <t>10/01/2024</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
-    <t>Bankura Mechanical</t>
-[...1 lines deleted...]
-  <si>
     <t>Acceptance cum Formal work order for the work of Providing and installation of Neutralization System, Flowmeter, Motorized Sulice valve with related allied works at Hetiasol (Zone IIB) under Khatra Hirbandh Ranibandh Water Supply Scheme under BMD PHE Dte. Dist Bankura.</t>
   </si>
   <si>
-    <t>Driller-in-Charge</t>
-[...1 lines deleted...]
-  <si>
     <t>ORD/000041/2025-2026</t>
   </si>
   <si>
     <t>245/BMD</t>
   </si>
   <si>
     <t>14/05/2025</t>
   </si>
   <si>
     <t>12/08/2025</t>
   </si>
   <si>
     <t>TAPAN KUMAR DEY</t>
-  </si>
-[...34 lines deleted...]
-    <t>ABHIJIT MUKHERJEE</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -821,336 +821,336 @@
         <v>32.01</v>
       </c>
       <c r="Q3" s="4">
         <v>28.37</v>
       </c>
       <c r="R3" s="4">
         <v>88.65</v>
       </c>
       <c r="S3" s="4">
         <v>50</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="I4" s="13" t="s">
-        <v>26</v>
+        <v>35</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K4" s="4" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="P4" s="4">
-        <v>22.34</v>
+        <v>65.43</v>
       </c>
       <c r="Q4" s="4">
-        <v>20.94</v>
+        <v>0</v>
       </c>
       <c r="R4" s="4">
-        <v>93.7</v>
+        <v>0</v>
       </c>
       <c r="S4" s="4">
-        <v>90</v>
+        <v>63</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>39</v>
-[...2 lines deleted...]
-      <c r="J5" s="13"/>
+        <v>41</v>
+      </c>
+      <c r="I5" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J5" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K5" s="4" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>42</v>
+        <v>45</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>43</v>
+        <v>46</v>
       </c>
       <c r="P5" s="4">
-        <v>1.91</v>
+        <v>22.34</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>20.94</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>93.7</v>
       </c>
       <c r="S5" s="4">
-        <v>0</v>
+        <v>90</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
-        <v>44</v>
+        <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="I6" s="13" t="s">
-        <v>46</v>
+        <v>26</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K6" s="4" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="P6" s="4">
-        <v>28.18</v>
+        <v>2.78</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>2.65</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>95.18</v>
       </c>
       <c r="S6" s="4">
-        <v>0</v>
+        <v>70</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>52</v>
-[...6 lines deleted...]
-      </c>
+        <v>53</v>
+      </c>
+      <c r="I7" s="13"/>
+      <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>56</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>57</v>
       </c>
       <c r="P7" s="4">
-        <v>2.78</v>
+        <v>1.91</v>
       </c>
       <c r="Q7" s="4">
-        <v>2.65</v>
+        <v>0</v>
       </c>
       <c r="R7" s="4">
-        <v>95.18</v>
+        <v>0</v>
       </c>
       <c r="S7" s="4">
-        <v>70</v>
+        <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
-        <v>44</v>
+        <v>33</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
         <v>58</v>
       </c>
       <c r="I8" s="13" t="s">
-        <v>46</v>
+        <v>35</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>59</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>60</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>61</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>62</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>63</v>
       </c>
       <c r="P8" s="4">
-        <v>65.43</v>
+        <v>28.18</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
-        <v>63</v>
+        <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="7" t="s">
         <v>64</v>
       </c>
       <c r="B9" s="7"/>
       <c r="C9" s="7"/>
       <c r="D9" s="7"/>
       <c r="E9" s="11"/>
       <c r="F9" s="7"/>
       <c r="G9" s="7"/>
       <c r="H9" s="14"/>
       <c r="I9" s="14"/>
       <c r="J9" s="14"/>
       <c r="K9" s="8"/>
       <c r="L9" s="8"/>
       <c r="M9" s="8"/>
       <c r="N9" s="8"/>
       <c r="O9" s="8">
         <v>152.66</v>