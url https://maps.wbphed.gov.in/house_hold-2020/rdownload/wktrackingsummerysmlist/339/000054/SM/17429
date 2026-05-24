--- v1 (2026-03-03)
+++ v2 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="98">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="93">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -233,120 +233,105 @@
   <si>
     <t>BP-2024-25-281</t>
   </si>
   <si>
     <t>21/11/2024</t>
   </si>
   <si>
     <t>Sinking of 3 Nos. 200mm X 165 mm dia.X 240 mtr. deep Rig Bore Tube Well (by DTH Rig machine) and Construction &amp; commissioning of ¿FHTC (Functional House Hold Tap Connection)¿ in different mouzas of Zone-N (Khejuria) in connection with Augmentation of Khatra-Hirbandh-Ranibandh Water Supply Scheme (BRGF Ph-I) under Jal Jeevan Mission Programme under Khatra Sub-Division of Bankura Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000784/2022-2023</t>
   </si>
   <si>
     <t>674/BQA</t>
   </si>
   <si>
     <t>28/03/2023</t>
   </si>
   <si>
     <t>17/02/2027</t>
   </si>
   <si>
     <t>SWAPAN KUMAR CHANDRA</t>
   </si>
   <si>
-    <t>Sinking of 4 (Four) Nos. 200mm X 165 mm dia.X 240 mtr. deep Rig Bore Tube Well (by DTH Rig machine) and Construction of 6 (Six) Nos. Pump Houses with ancillary works in different mouzas of Zone-N (Khejuria) in connection with Augmentation of Khatra-Hirbandh-Ranibandh Water Supply Scheme (BRGF Ph-I) under Jal Jeevan Mission Programme under Khatra Sub-Division of Bankura Division, P.H.E. Dte.</t>
-[...13 lines deleted...]
-  <si>
     <t>Construction of CWR (100 Cum.) along with all allied works for Augmentation works for Zone-N (Khejuria) in connection with Augmentation of Khatra-Hirbandh-Ranibandh Water Supply Scheme (BRGF Ph-I) under Jal Jeevan Mission Programme under Khatra Sub-Division of Bankura Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000067/2024-2025</t>
   </si>
   <si>
     <t>1522/BQA</t>
   </si>
   <si>
     <t>19/06/2024</t>
   </si>
   <si>
     <t>02/04/2025</t>
   </si>
   <si>
     <t>PRADIP CHAKRABORTY</t>
   </si>
   <si>
-    <t>Acceptance cum Formal work order for the work of Providing, installation of High lift and Low lift Pumping machineries with other electro-mechanical accessories at tail end and CWR site for Augmentation works for Khejuria (Zone- N) ( Boosting at OHR Site) under Improvement of Khatra-Hirbandh-Ranibandh Water Supply Scheme (BRGF Ph - I) under Bankura Mechanical Division, PHE Dte. Block : Ranibandh , Dist: Bankura</t>
+    <t>Acceptance cum Formal work order for the work of Providing and installation of Neutralization System, Flowmeter, Motorized Sulice valve with related allied works at Khejura (Zone N) under Khatra Hirbandh Ranibandh Water Supply Scheme under BMD PHE Dte. Dist Bankura.</t>
   </si>
   <si>
     <t>Driller-in-Charge</t>
   </si>
   <si>
-    <t>ORD/000170/2024-2025</t>
-[...16 lines deleted...]
-  <si>
     <t>ORD/000044/2025-2026</t>
   </si>
   <si>
     <t>248/BMD</t>
   </si>
   <si>
     <t>14/05/2025</t>
   </si>
   <si>
     <t>12/08/2025</t>
   </si>
   <si>
     <t>M.S. ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Work Order for Installation of scheme information board for 4 nos. site of Augmentation works for Khejuria (Zone- N) under Improvement of Khatra-Hirbandh-Ranibandh Water Supply Scheme (BRGF Ph - I) (SM/17429) within Ranibandh Block under Jal Jeevan Mission Programme under Khatra Sub-Division of Bankura Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001916/2024-2025</t>
+  </si>
+  <si>
+    <t>160\KSD</t>
+  </si>
+  <si>
+    <t>07/03/2025</t>
+  </si>
+  <si>
+    <t>17/03/2025</t>
+  </si>
+  <si>
+    <t>S. B. CONSTRUCTION</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -735,51 +720,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W17"/>
+  <dimension ref="A1:W16"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="65.983887" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -896,54 +881,54 @@
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13"/>
       <c r="K3" s="4" t="s">
         <v>27</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="P3" s="4">
         <v>0.94</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>0.94</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S3" s="4">
         <v>20</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -957,54 +942,54 @@
       <c r="I4" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>33</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="P4" s="4">
         <v>13.37</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>13.37</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>99.99</v>
       </c>
       <c r="S4" s="4">
         <v>80</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
@@ -1018,54 +1003,54 @@
       <c r="I5" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>33</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>39</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>40</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>36</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>37</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="P5" s="4">
         <v>13.37</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>13.36</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>99.87</v>
       </c>
       <c r="S5" s="4">
         <v>80</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
@@ -1419,345 +1404,282 @@
       <c r="I12" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J12" s="13" t="s">
         <v>33</v>
       </c>
       <c r="K12" s="4" t="s">
         <v>68</v>
       </c>
       <c r="L12" s="4" t="s">
         <v>69</v>
       </c>
       <c r="M12" s="4" t="s">
         <v>70</v>
       </c>
       <c r="N12" s="4" t="s">
         <v>71</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>72</v>
       </c>
       <c r="P12" s="4">
         <v>92.14</v>
       </c>
       <c r="Q12" s="4">
-        <v>0</v>
+        <v>29.91</v>
       </c>
       <c r="R12" s="4">
-        <v>0</v>
+        <v>32.46</v>
       </c>
       <c r="S12" s="4">
         <v>80</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
         <v>73</v>
       </c>
       <c r="I13" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J13" s="13" t="s">
         <v>33</v>
       </c>
       <c r="K13" s="4" t="s">
         <v>74</v>
       </c>
       <c r="L13" s="4" t="s">
         <v>75</v>
       </c>
       <c r="M13" s="4" t="s">
-        <v>36</v>
+        <v>76</v>
       </c>
       <c r="N13" s="4" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="O13" s="4" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="P13" s="4">
-        <v>56.71</v>
+        <v>22.53</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
-        <v>55</v>
+        <v>90</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
-        <v>21</v>
+        <v>47</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H14" s="13" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="I14" s="13" t="s">
-        <v>26</v>
+        <v>80</v>
       </c>
       <c r="J14" s="13" t="s">
         <v>33</v>
       </c>
       <c r="K14" s="4" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="L14" s="4" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
       <c r="M14" s="4" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
       <c r="N14" s="4" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="O14" s="4" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="P14" s="4">
-        <v>22.53</v>
+        <v>29.11</v>
       </c>
       <c r="Q14" s="4">
         <v>0</v>
       </c>
       <c r="R14" s="4">
         <v>0</v>
       </c>
       <c r="S14" s="4">
-        <v>90</v>
+        <v>0</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
-        <v>47</v>
+        <v>21</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H15" s="13" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="I15" s="13" t="s">
-        <v>85</v>
-[...3 lines deleted...]
-      </c>
+        <v>26</v>
+      </c>
+      <c r="J15" s="13"/>
       <c r="K15" s="4" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="L15" s="4" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="M15" s="4" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="N15" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="O15" s="4" t="s">
+        <v>91</v>
+      </c>
+      <c r="P15" s="4">
+        <v>0.6</v>
+      </c>
+      <c r="Q15" s="4">
+        <v>0</v>
+      </c>
+      <c r="R15" s="4">
+        <v>0</v>
+      </c>
+      <c r="S15" s="4">
         <v>90</v>
-      </c>
-[...10 lines deleted...]
-        <v>68</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
-      <c r="A16" s="3">
-[...27 lines deleted...]
-      <c r="K16" s="4" t="s">
+      <c r="A16" s="7" t="s">
         <v>92</v>
       </c>
-      <c r="L16" s="4" t="s">
-[...22 lines deleted...]
-      </c>
+      <c r="B16" s="7"/>
+      <c r="C16" s="7"/>
+      <c r="D16" s="7"/>
+      <c r="E16" s="11"/>
+      <c r="F16" s="7"/>
+      <c r="G16" s="7"/>
+      <c r="H16" s="14"/>
+      <c r="I16" s="14"/>
+      <c r="J16" s="14"/>
+      <c r="K16" s="8"/>
+      <c r="L16" s="8"/>
+      <c r="M16" s="8"/>
+      <c r="N16" s="8"/>
+      <c r="O16" s="8">
+        <v>183.18</v>
+      </c>
+      <c r="P16" s="8">
+        <v>57.58</v>
+      </c>
+      <c r="Q16" s="8">
+        <v>31.43</v>
+      </c>
+      <c r="R16" s="8"/>
+      <c r="S16" s="8"/>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
-    <row r="17" spans="1:23">
-[...31 lines deleted...]
-    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A17:N17"/>
+    <mergeCell ref="A16:N16"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>