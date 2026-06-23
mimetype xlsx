--- v2 (2026-05-24)
+++ v3 (2026-06-23)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="93">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="108">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -288,50 +288,95 @@
     <t>14/05/2025</t>
   </si>
   <si>
     <t>12/08/2025</t>
   </si>
   <si>
     <t>M.S. ENTERPRISE</t>
   </si>
   <si>
     <t>Work Order for Installation of scheme information board for 4 nos. site of Augmentation works for Khejuria (Zone- N) under Improvement of Khatra-Hirbandh-Ranibandh Water Supply Scheme (BRGF Ph - I) (SM/17429) within Ranibandh Block under Jal Jeevan Mission Programme under Khatra Sub-Division of Bankura Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/001916/2024-2025</t>
   </si>
   <si>
     <t>160\KSD</t>
   </si>
   <si>
     <t>07/03/2025</t>
   </si>
   <si>
     <t>17/03/2025</t>
   </si>
   <si>
     <t>S. B. CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>New service Connection at Khejuria T/W-II</t>
+  </si>
+  <si>
+    <t>BILL/01480/2024-2025</t>
+  </si>
+  <si>
+    <t>BP-2024-25-370</t>
+  </si>
+  <si>
+    <t>07/02/2025</t>
+  </si>
+  <si>
+    <t>Sinking of 4 (Four) Nos. 200mm X 165 mm dia.X 240 mtr. deep Rig Bore Tube Well (by DTH Rig machine) and Construction of 6 (Six) Nos. Pump Houses with ancillary works in different mouzas of Zone-N (Khejuria) in connection with Augmentation of Khatra-Hirbandh-Ranibandh Water Supply Scheme (BRGF Ph-I) under Jal Jeevan Mission Programme under Khatra Sub-Division of Bankura Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001153/2023-2024</t>
+  </si>
+  <si>
+    <t>357/BQA</t>
+  </si>
+  <si>
+    <t>03/04/2025</t>
+  </si>
+  <si>
+    <t>TARINI CHARAN UPADHYAY</t>
+  </si>
+  <si>
+    <t>Acceptance cum Formal work order for the work of Providing, installation of High lift and Low lift Pumping machineries with other electro-mechanical accessories at tail end and CWR site for Augmentation works for Khejuria (Zone- N) ( Boosting at OHR Site) under Improvement of Khatra-Hirbandh-Ranibandh Water Supply Scheme (BRGF Ph - I) under Bankura Mechanical Division, PHE Dte. Block : Ranibandh , Dist: Bankura</t>
+  </si>
+  <si>
+    <t>ORD/000170/2024-2025</t>
+  </si>
+  <si>
+    <t>512/BMD</t>
+  </si>
+  <si>
+    <t>09/07/2024</t>
+  </si>
+  <si>
+    <t>29/06/2026</t>
+  </si>
+  <si>
+    <t>DEBJYOTI BASU</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -720,51 +765,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W16"/>
+  <dimension ref="A1:W19"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="65.983887" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1599,87 +1644,266 @@
       </c>
       <c r="N15" s="4" t="s">
         <v>90</v>
       </c>
       <c r="O15" s="4" t="s">
         <v>91</v>
       </c>
       <c r="P15" s="4">
         <v>0.6</v>
       </c>
       <c r="Q15" s="4">
         <v>0</v>
       </c>
       <c r="R15" s="4">
         <v>0</v>
       </c>
       <c r="S15" s="4">
         <v>90</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
-      <c r="A16" s="7" t="s">
+      <c r="A16" s="3">
+        <v>14</v>
+      </c>
+      <c r="B16" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C16" s="3"/>
+      <c r="D16" s="3" t="s">
+        <v>47</v>
+      </c>
+      <c r="E16" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F16" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G16" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H16" s="13" t="s">
         <v>92</v>
       </c>
-      <c r="B16" s="7"/>
-[...22 lines deleted...]
-      <c r="S16" s="8"/>
+      <c r="I16" s="13"/>
+      <c r="J16" s="13"/>
+      <c r="K16" s="4" t="s">
+        <v>93</v>
+      </c>
+      <c r="L16" s="4" t="s">
+        <v>94</v>
+      </c>
+      <c r="M16" s="4" t="s">
+        <v>95</v>
+      </c>
+      <c r="N16" s="4" t="s">
+        <v>95</v>
+      </c>
+      <c r="O16" s="4" t="s">
+        <v>52</v>
+      </c>
+      <c r="P16" s="4">
+        <v>1.88</v>
+      </c>
+      <c r="Q16" s="4">
+        <v>0</v>
+      </c>
+      <c r="R16" s="4">
+        <v>0</v>
+      </c>
+      <c r="S16" s="4">
+        <v>0</v>
+      </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
+    <row r="17" spans="1:23">
+      <c r="A17" s="3">
+        <v>15</v>
+      </c>
+      <c r="B17" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C17" s="3"/>
+      <c r="D17" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E17" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F17" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G17" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H17" s="13" t="s">
+        <v>96</v>
+      </c>
+      <c r="I17" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J17" s="13" t="s">
+        <v>33</v>
+      </c>
+      <c r="K17" s="4" t="s">
+        <v>97</v>
+      </c>
+      <c r="L17" s="4" t="s">
+        <v>98</v>
+      </c>
+      <c r="M17" s="4" t="s">
+        <v>36</v>
+      </c>
+      <c r="N17" s="4" t="s">
+        <v>99</v>
+      </c>
+      <c r="O17" s="4" t="s">
+        <v>100</v>
+      </c>
+      <c r="P17" s="4">
+        <v>56.71</v>
+      </c>
+      <c r="Q17" s="4">
+        <v>6.27</v>
+      </c>
+      <c r="R17" s="4">
+        <v>11.06</v>
+      </c>
+      <c r="S17" s="4">
+        <v>55</v>
+      </c>
+      <c r="T17" s="1"/>
+      <c r="U17" s="1"/>
+      <c r="V17" s="1"/>
+      <c r="W17" s="1"/>
+    </row>
+    <row r="18" spans="1:23">
+      <c r="A18" s="3">
+        <v>16</v>
+      </c>
+      <c r="B18" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C18" s="3"/>
+      <c r="D18" s="3" t="s">
+        <v>47</v>
+      </c>
+      <c r="E18" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F18" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G18" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H18" s="13" t="s">
+        <v>101</v>
+      </c>
+      <c r="I18" s="13" t="s">
+        <v>80</v>
+      </c>
+      <c r="J18" s="13" t="s">
+        <v>33</v>
+      </c>
+      <c r="K18" s="4" t="s">
+        <v>102</v>
+      </c>
+      <c r="L18" s="4" t="s">
+        <v>103</v>
+      </c>
+      <c r="M18" s="4" t="s">
+        <v>104</v>
+      </c>
+      <c r="N18" s="4" t="s">
+        <v>105</v>
+      </c>
+      <c r="O18" s="4" t="s">
+        <v>106</v>
+      </c>
+      <c r="P18" s="4">
+        <v>92.97</v>
+      </c>
+      <c r="Q18" s="4">
+        <v>0</v>
+      </c>
+      <c r="R18" s="4">
+        <v>0</v>
+      </c>
+      <c r="S18" s="4">
+        <v>68</v>
+      </c>
+      <c r="T18" s="1"/>
+      <c r="U18" s="1"/>
+      <c r="V18" s="1"/>
+      <c r="W18" s="1"/>
+    </row>
+    <row r="19" spans="1:23">
+      <c r="A19" s="7" t="s">
+        <v>107</v>
+      </c>
+      <c r="B19" s="7"/>
+      <c r="C19" s="7"/>
+      <c r="D19" s="7"/>
+      <c r="E19" s="11"/>
+      <c r="F19" s="7"/>
+      <c r="G19" s="7"/>
+      <c r="H19" s="14"/>
+      <c r="I19" s="14"/>
+      <c r="J19" s="14"/>
+      <c r="K19" s="8"/>
+      <c r="L19" s="8"/>
+      <c r="M19" s="8"/>
+      <c r="N19" s="8"/>
+      <c r="O19" s="8">
+        <v>334.73</v>
+      </c>
+      <c r="P19" s="8">
+        <v>63.85</v>
+      </c>
+      <c r="Q19" s="8">
+        <v>19.07</v>
+      </c>
+      <c r="R19" s="8"/>
+      <c r="S19" s="8"/>
+      <c r="T19" s="1"/>
+      <c r="U19" s="1"/>
+      <c r="V19" s="1"/>
+      <c r="W19" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A16:N16"/>
+    <mergeCell ref="A19:N19"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>