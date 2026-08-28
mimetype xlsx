--- v3 (2026-06-23)
+++ v4 (2026-08-28)
@@ -89,294 +89,294 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>BANKURA</t>
   </si>
   <si>
     <t>Bankura Division</t>
   </si>
   <si>
     <t>Augmentation works for Khejuria (Zone- N) under Improvement of Khatra-Hirbandh-Ranibandh Water Supply Scheme (BRGF Ph - I)</t>
   </si>
   <si>
     <t>SM/17429</t>
   </si>
   <si>
     <t>Augmentation</t>
   </si>
   <si>
+    <t>Sinking of 3 Nos. 200mm X 165 mm dia.X 240 mtr. deep Rig Bore Tube Well (by DTH Rig machine) and Construction &amp; commissioning of ¿FHTC (Functional House Hold Tap Connection)¿ in different mouzas of Zone-N (Khejuria) in connection with Augmentation of Khatra-Hirbandh-Ranibandh Water Supply Scheme (BRGF Ph-I) under Jal Jeevan Mission Programme under Khatra Sub-Division of Bankura Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000784/2022-2023</t>
+  </si>
+  <si>
+    <t>674/BQA</t>
+  </si>
+  <si>
+    <t>28/03/2023</t>
+  </si>
+  <si>
+    <t>17/02/2027</t>
+  </si>
+  <si>
+    <t>SWAPAN KUMAR CHANDRA</t>
+  </si>
+  <si>
     <t>Work Order for Supply, Delivery and Stacking of Sluice Valve of Augmentation works for Khejuria (Zone- N) under Improvement of Khatra-Hirbandh-Ranibandh Water Supply Scheme (BRGF Ph - I) under Khatra Sub-Division of Bankura Division, P.H.E. Dte.</t>
   </si>
   <si>
-    <t>Assistant Engineer</t>
-[...1 lines deleted...]
-  <si>
     <t>ORD/000125/2023-2024</t>
   </si>
   <si>
     <t>127/KSD</t>
   </si>
   <si>
     <t>25/05/2023</t>
   </si>
   <si>
     <t>09/06/2023</t>
   </si>
   <si>
     <t>SSPR VALVE MANUFACTURING PVT. LTD.</t>
   </si>
   <si>
+    <t>Sinking of 4 (Four) Nos. 200mm X 165 mm dia.X 240 mtr. deep Rig Bore Tube Well (by DTH Rig machine) and Construction of 6 (Six) Nos. Pump Houses with ancillary works in different mouzas of Zone-N (Khejuria) in connection with Augmentation of Khatra-Hirbandh-Ranibandh Water Supply Scheme (BRGF Ph-I) under Jal Jeevan Mission Programme under Khatra Sub-Division of Bankura Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001153/2023-2024</t>
+  </si>
+  <si>
+    <t>357/BQA</t>
+  </si>
+  <si>
+    <t>06/02/2024</t>
+  </si>
+  <si>
+    <t>03/04/2025</t>
+  </si>
+  <si>
+    <t>TARINI CHARAN UPADHYAY</t>
+  </si>
+  <si>
+    <t>Bankura Mechanical</t>
+  </si>
+  <si>
+    <t>Acceptance cum Formal work order for the work of Providing, installation of High lift and Low lift Pumping machineries with other electro-mechanical accessories at tail end and CWR site for Augmentation works for Khejuria (Zone- N) ( Boosting at OHR Site) under Improvement of Khatra-Hirbandh-Ranibandh Water Supply Scheme (BRGF Ph - I) under Bankura Mechanical Division, PHE Dte. Block : Ranibandh , Dist: Bankura</t>
+  </si>
+  <si>
+    <t>Driller-in-Charge</t>
+  </si>
+  <si>
+    <t>ORD/000170/2024-2025</t>
+  </si>
+  <si>
+    <t>512/BMD</t>
+  </si>
+  <si>
+    <t>09/07/2024</t>
+  </si>
+  <si>
+    <t>29/06/2026</t>
+  </si>
+  <si>
+    <t>DEBJYOTI BASU</t>
+  </si>
+  <si>
     <t>Laying HDPE pipeline from Karapara village to Bansdiha village with all allied works of Zone-N (Khejuria) in connection with Augmentation of Khatra-Hirbandh-Ranibandh Water Supply Scheme (BRGF Ph-I) under Jal Jeevan Mission Programme under Khatra Sub-Division of Bankura Division, P.H.E. Dte.</t>
   </si>
   <si>
-    <t>Junior Engineer</t>
-[...1 lines deleted...]
-  <si>
     <t>ORD/001157/2023-2024</t>
   </si>
   <si>
     <t>369/BQA</t>
   </si>
   <si>
-    <t>06/02/2024</t>
-[...1 lines deleted...]
-  <si>
     <t>07/03/2024</t>
   </si>
   <si>
     <t>DAUD ALI KHAN</t>
   </si>
   <si>
     <t>ORD/001156/2023-2024</t>
   </si>
   <si>
     <t>368/BQA</t>
   </si>
   <si>
     <t>MANAS DEY</t>
   </si>
   <si>
+    <t>Construction of CWR (100 Cum.) along with all allied works for Augmentation works for Zone-N (Khejuria) in connection with Augmentation of Khatra-Hirbandh-Ranibandh Water Supply Scheme (BRGF Ph-I) under Jal Jeevan Mission Programme under Khatra Sub-Division of Bankura Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000067/2024-2025</t>
+  </si>
+  <si>
+    <t>1522/BQA</t>
+  </si>
+  <si>
+    <t>19/06/2024</t>
+  </si>
+  <si>
+    <t>02/04/2025</t>
+  </si>
+  <si>
+    <t>PRADIP CHAKRABORTY</t>
+  </si>
+  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000176/2023-2024</t>
   </si>
   <si>
     <t>116/BQA</t>
   </si>
   <si>
     <t>10/01/2024</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
-    <t>Bankura Mechanical</t>
+    <t>New service connection at P/H-I of Khejuria</t>
+  </si>
+  <si>
+    <t>BILL/01149/2024-2025</t>
+  </si>
+  <si>
+    <t>BP-2024-25-281</t>
+  </si>
+  <si>
+    <t>21/11/2024</t>
+  </si>
+  <si>
+    <t>WEST BENGAL STATE ELECTRICITY DISTRIBUTION COMPANY LTD.</t>
   </si>
   <si>
     <t>New service connection at T/W-III of Khejuria</t>
   </si>
   <si>
     <t>BILL/01146/2024-2025</t>
   </si>
   <si>
     <t>BP-2024-25-271</t>
   </si>
   <si>
     <t>19/11/2024</t>
   </si>
   <si>
-    <t>WEST BENGAL STATE ELECTRICITY DISTRIBUTION COMPANY LTD.</t>
-[...1 lines deleted...]
-  <si>
     <t>Ranibandh - Jhilimili Road from Ch.16.048 km to Ch.16.148 km, from Ch.16.810 km to Ch.16.920 km, Restoration work damage by P.H.E Department by laying Pipe line under Bankura Highway Division in the District of Bankura. Augmentation of Khejuria (Zone-N) W/S Scheme (SM/17429)</t>
   </si>
   <si>
     <t>BILL/01246/2024-2025</t>
   </si>
   <si>
     <t>BP-347/2024-25</t>
   </si>
   <si>
     <t>03/10/2024</t>
   </si>
   <si>
     <t>EXECUTIVE ENGINEER BANKURA HIGHWAY DIVISION</t>
   </si>
   <si>
     <t>BILL/01031/2024-2025</t>
   </si>
   <si>
     <t>28/09/2024</t>
   </si>
   <si>
     <t>New service connection at T/W-IV of Khejuria</t>
   </si>
   <si>
     <t>BILL/01147/2024-2025</t>
   </si>
   <si>
     <t>BP-2024-25-272</t>
   </si>
   <si>
-    <t>New service connection at P/H-I of Khejuria</t>
-[...46 lines deleted...]
-  <si>
     <t>Acceptance cum Formal work order for the work of Providing and installation of Neutralization System, Flowmeter, Motorized Sulice valve with related allied works at Khejura (Zone N) under Khatra Hirbandh Ranibandh Water Supply Scheme under BMD PHE Dte. Dist Bankura.</t>
   </si>
   <si>
-    <t>Driller-in-Charge</t>
-[...1 lines deleted...]
-  <si>
     <t>ORD/000044/2025-2026</t>
   </si>
   <si>
     <t>248/BMD</t>
   </si>
   <si>
     <t>14/05/2025</t>
   </si>
   <si>
     <t>12/08/2025</t>
   </si>
   <si>
     <t>M.S. ENTERPRISE</t>
   </si>
   <si>
     <t>Work Order for Installation of scheme information board for 4 nos. site of Augmentation works for Khejuria (Zone- N) under Improvement of Khatra-Hirbandh-Ranibandh Water Supply Scheme (BRGF Ph - I) (SM/17429) within Ranibandh Block under Jal Jeevan Mission Programme under Khatra Sub-Division of Bankura Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/001916/2024-2025</t>
   </si>
   <si>
     <t>160\KSD</t>
   </si>
   <si>
     <t>07/03/2025</t>
   </si>
   <si>
     <t>17/03/2025</t>
   </si>
   <si>
     <t>S. B. CONSTRUCTION</t>
   </si>
   <si>
     <t>New service Connection at Khejuria T/W-II</t>
   </si>
   <si>
     <t>BILL/01480/2024-2025</t>
   </si>
   <si>
     <t>BP-2024-25-370</t>
   </si>
   <si>
     <t>07/02/2025</t>
-  </si>
-[...31 lines deleted...]
-    <t>DEBJYOTI BASU</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -906,960 +906,960 @@
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3"/>
       <c r="D3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="J3" s="13"/>
+      <c r="J3" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K3" s="4" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="P3" s="4">
-        <v>0.94</v>
+        <v>92.14</v>
       </c>
       <c r="Q3" s="4">
-        <v>0.94</v>
+        <v>29.91</v>
       </c>
       <c r="R3" s="4">
-        <v>100</v>
+        <v>32.46</v>
       </c>
       <c r="S3" s="4">
-        <v>20</v>
+        <v>80</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="I4" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="J4" s="13" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J4" s="13"/>
       <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="P4" s="4">
-        <v>13.37</v>
+        <v>0.94</v>
       </c>
       <c r="Q4" s="4">
-        <v>13.37</v>
+        <v>0.94</v>
       </c>
       <c r="R4" s="4">
-        <v>99.99</v>
+        <v>100</v>
       </c>
       <c r="S4" s="4">
-        <v>80</v>
+        <v>20</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>32</v>
+        <v>39</v>
       </c>
       <c r="I5" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J5" s="13" t="s">
-        <v>33</v>
+        <v>27</v>
       </c>
       <c r="K5" s="4" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>36</v>
+        <v>42</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>37</v>
+        <v>43</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="P5" s="4">
-        <v>13.37</v>
+        <v>56.71</v>
       </c>
       <c r="Q5" s="4">
-        <v>13.36</v>
+        <v>6.27</v>
       </c>
       <c r="R5" s="4">
-        <v>99.87</v>
+        <v>11.06</v>
       </c>
       <c r="S5" s="4">
-        <v>80</v>
+        <v>55</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
-        <v>21</v>
+        <v>45</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>42</v>
-[...2 lines deleted...]
-      <c r="J6" s="13"/>
+        <v>46</v>
+      </c>
+      <c r="I6" s="13" t="s">
+        <v>47</v>
+      </c>
+      <c r="J6" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K6" s="4" t="s">
-        <v>43</v>
+        <v>48</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>44</v>
+        <v>49</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>45</v>
+        <v>50</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>45</v>
+        <v>51</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>46</v>
+        <v>52</v>
       </c>
       <c r="P6" s="4">
-        <v>1.39</v>
+        <v>92.97</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
-        <v>0</v>
+        <v>68</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
-        <v>47</v>
+        <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>48</v>
-[...2 lines deleted...]
-      <c r="J7" s="13"/>
+        <v>53</v>
+      </c>
+      <c r="I7" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J7" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K7" s="4" t="s">
-        <v>49</v>
+        <v>54</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>50</v>
+        <v>55</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>51</v>
+        <v>42</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>51</v>
+        <v>56</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>52</v>
+        <v>57</v>
       </c>
       <c r="P7" s="4">
-        <v>0.71</v>
+        <v>13.37</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>13.37</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>99.99</v>
       </c>
       <c r="S7" s="4">
-        <v>0</v>
+        <v>80</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
         <v>53</v>
       </c>
-      <c r="I8" s="13"/>
-      <c r="J8" s="13"/>
+      <c r="I8" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J8" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K8" s="4" t="s">
-        <v>54</v>
+        <v>58</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>56</v>
+        <v>42</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>56</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>57</v>
+        <v>60</v>
       </c>
       <c r="P8" s="4">
-        <v>3.88</v>
+        <v>13.37</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>13.36</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>99.87</v>
       </c>
       <c r="S8" s="4">
-        <v>0</v>
+        <v>80</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>53</v>
-[...2 lines deleted...]
-      <c r="J9" s="13"/>
+        <v>61</v>
+      </c>
+      <c r="I9" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J9" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K9" s="4" t="s">
-        <v>58</v>
-[...1 lines deleted...]
-      <c r="L9" s="4"/>
+        <v>62</v>
+      </c>
+      <c r="L9" s="4" t="s">
+        <v>63</v>
+      </c>
       <c r="M9" s="4" t="s">
-        <v>59</v>
+        <v>64</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>59</v>
+        <v>65</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>57</v>
+        <v>66</v>
       </c>
       <c r="P9" s="4">
-        <v>3.88</v>
+        <v>22.53</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
-        <v>0</v>
+        <v>90</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
-        <v>47</v>
+        <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>60</v>
+        <v>67</v>
       </c>
       <c r="I10" s="13"/>
       <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
-        <v>61</v>
+        <v>68</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>62</v>
+        <v>69</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>51</v>
+        <v>70</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>51</v>
+        <v>70</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>52</v>
+        <v>71</v>
       </c>
       <c r="P10" s="4">
-        <v>0.46</v>
+        <v>1.39</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
         <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
-        <v>47</v>
+        <v>45</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>63</v>
+        <v>72</v>
       </c>
       <c r="I11" s="13"/>
       <c r="J11" s="13"/>
       <c r="K11" s="4" t="s">
-        <v>64</v>
+        <v>73</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>65</v>
+        <v>74</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>66</v>
+        <v>75</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>66</v>
+        <v>75</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>52</v>
+        <v>76</v>
       </c>
       <c r="P11" s="4">
         <v>0.8</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
         <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
-        <v>21</v>
+        <v>45</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>67</v>
-[...6 lines deleted...]
-      </c>
+        <v>77</v>
+      </c>
+      <c r="I12" s="13"/>
+      <c r="J12" s="13"/>
       <c r="K12" s="4" t="s">
-        <v>68</v>
+        <v>78</v>
       </c>
       <c r="L12" s="4" t="s">
-        <v>69</v>
+        <v>79</v>
       </c>
       <c r="M12" s="4" t="s">
-        <v>70</v>
+        <v>80</v>
       </c>
       <c r="N12" s="4" t="s">
-        <v>71</v>
+        <v>80</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>72</v>
+        <v>76</v>
       </c>
       <c r="P12" s="4">
-        <v>92.14</v>
+        <v>0.71</v>
       </c>
       <c r="Q12" s="4">
-        <v>29.91</v>
+        <v>0</v>
       </c>
       <c r="R12" s="4">
-        <v>32.46</v>
+        <v>0</v>
       </c>
       <c r="S12" s="4">
-        <v>80</v>
+        <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>73</v>
-[...6 lines deleted...]
-      </c>
+        <v>81</v>
+      </c>
+      <c r="I13" s="13"/>
+      <c r="J13" s="13"/>
       <c r="K13" s="4" t="s">
-        <v>74</v>
+        <v>82</v>
       </c>
       <c r="L13" s="4" t="s">
-        <v>75</v>
+        <v>83</v>
       </c>
       <c r="M13" s="4" t="s">
-        <v>76</v>
+        <v>84</v>
       </c>
       <c r="N13" s="4" t="s">
-        <v>77</v>
+        <v>84</v>
       </c>
       <c r="O13" s="4" t="s">
-        <v>78</v>
+        <v>85</v>
       </c>
       <c r="P13" s="4">
-        <v>22.53</v>
+        <v>3.88</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
-        <v>90</v>
+        <v>0</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
-        <v>47</v>
+        <v>21</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H14" s="13" t="s">
-        <v>79</v>
-[...6 lines deleted...]
-      </c>
+        <v>81</v>
+      </c>
+      <c r="I14" s="13"/>
+      <c r="J14" s="13"/>
       <c r="K14" s="4" t="s">
-        <v>81</v>
-[...3 lines deleted...]
-      </c>
+        <v>86</v>
+      </c>
+      <c r="L14" s="4"/>
       <c r="M14" s="4" t="s">
-        <v>83</v>
+        <v>87</v>
       </c>
       <c r="N14" s="4" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="O14" s="4" t="s">
         <v>85</v>
       </c>
       <c r="P14" s="4">
-        <v>29.11</v>
+        <v>3.88</v>
       </c>
       <c r="Q14" s="4">
         <v>0</v>
       </c>
       <c r="R14" s="4">
         <v>0</v>
       </c>
       <c r="S14" s="4">
         <v>0</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
-        <v>21</v>
+        <v>45</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H15" s="13" t="s">
-        <v>86</v>
-[...3 lines deleted...]
-      </c>
+        <v>88</v>
+      </c>
+      <c r="I15" s="13"/>
       <c r="J15" s="13"/>
       <c r="K15" s="4" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="L15" s="4" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="M15" s="4" t="s">
-        <v>89</v>
+        <v>80</v>
       </c>
       <c r="N15" s="4" t="s">
-        <v>90</v>
+        <v>80</v>
       </c>
       <c r="O15" s="4" t="s">
-        <v>91</v>
+        <v>76</v>
       </c>
       <c r="P15" s="4">
-        <v>0.6</v>
+        <v>0.46</v>
       </c>
       <c r="Q15" s="4">
         <v>0</v>
       </c>
       <c r="R15" s="4">
         <v>0</v>
       </c>
       <c r="S15" s="4">
-        <v>90</v>
+        <v>0</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3"/>
       <c r="D16" s="3" t="s">
-        <v>47</v>
+        <v>45</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H16" s="13" t="s">
+        <v>91</v>
+      </c>
+      <c r="I16" s="13" t="s">
+        <v>47</v>
+      </c>
+      <c r="J16" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K16" s="4" t="s">
         <v>92</v>
       </c>
-      <c r="I16" s="13"/>
-[...1 lines deleted...]
-      <c r="K16" s="4" t="s">
+      <c r="L16" s="4" t="s">
         <v>93</v>
       </c>
-      <c r="L16" s="4" t="s">
+      <c r="M16" s="4" t="s">
         <v>94</v>
-      </c>
-[...1 lines deleted...]
-        <v>95</v>
       </c>
       <c r="N16" s="4" t="s">
         <v>95</v>
       </c>
       <c r="O16" s="4" t="s">
-        <v>52</v>
+        <v>96</v>
       </c>
       <c r="P16" s="4">
-        <v>1.88</v>
+        <v>29.11</v>
       </c>
       <c r="Q16" s="4">
         <v>0</v>
       </c>
       <c r="R16" s="4">
         <v>0</v>
       </c>
       <c r="S16" s="4">
         <v>0</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3"/>
       <c r="D17" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G17" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H17" s="13" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="I17" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="J17" s="13" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J17" s="13"/>
       <c r="K17" s="4" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="L17" s="4" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="M17" s="4" t="s">
-        <v>36</v>
+        <v>100</v>
       </c>
       <c r="N17" s="4" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="O17" s="4" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="P17" s="4">
-        <v>56.71</v>
+        <v>0.6</v>
       </c>
       <c r="Q17" s="4">
-        <v>6.27</v>
+        <v>0</v>
       </c>
       <c r="R17" s="4">
-        <v>11.06</v>
+        <v>0</v>
       </c>
       <c r="S17" s="4">
-        <v>55</v>
+        <v>90</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="3">
         <v>16</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C18" s="3"/>
       <c r="D18" s="3" t="s">
-        <v>47</v>
+        <v>45</v>
       </c>
       <c r="E18" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F18" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G18" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H18" s="13" t="s">
-        <v>101</v>
-[...6 lines deleted...]
-      </c>
+        <v>103</v>
+      </c>
+      <c r="I18" s="13"/>
+      <c r="J18" s="13"/>
       <c r="K18" s="4" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="L18" s="4" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="M18" s="4" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="N18" s="4" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="O18" s="4" t="s">
-        <v>106</v>
+        <v>76</v>
       </c>
       <c r="P18" s="4">
-        <v>92.97</v>
+        <v>1.88</v>
       </c>
       <c r="Q18" s="4">
         <v>0</v>
       </c>
       <c r="R18" s="4">
         <v>0</v>
       </c>
       <c r="S18" s="4">
-        <v>68</v>
+        <v>0</v>
       </c>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
     <row r="19" spans="1:23">
       <c r="A19" s="7" t="s">
         <v>107</v>
       </c>
       <c r="B19" s="7"/>
       <c r="C19" s="7"/>
       <c r="D19" s="7"/>
       <c r="E19" s="11"/>
       <c r="F19" s="7"/>
       <c r="G19" s="7"/>
       <c r="H19" s="14"/>
       <c r="I19" s="14"/>
       <c r="J19" s="14"/>
       <c r="K19" s="8"/>
       <c r="L19" s="8"/>
       <c r="M19" s="8"/>
       <c r="N19" s="8"/>
       <c r="O19" s="8">
         <v>334.73</v>