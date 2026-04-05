--- v1 (2026-03-03)
+++ v2 (2026-04-05)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="73">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="79">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -228,50 +228,68 @@
     <t>RTOR000268/2023-2024</t>
   </si>
   <si>
     <t>193/BQA</t>
   </si>
   <si>
     <t>22/01/2024</t>
   </si>
   <si>
     <t>Construction of High lift Pump House, 450 cum OHR along with soil investigation work, boundary wall and laying of rising main under Augmentation of BARJORA Water Supply Scheme (Left out mouzas of Barjora Block under B.R.G.F Phase -I) (Zone-III)</t>
   </si>
   <si>
     <t>ORD/000535/2025-2026</t>
   </si>
   <si>
     <t>2154/BQA</t>
   </si>
   <si>
     <t>30/10/2025</t>
   </si>
   <si>
     <t>28/01/2026</t>
   </si>
   <si>
     <t>CHAKRABORTTI ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Support service for detail surveying, cross checking of available LOP and taking level at the interval of 50 mtr. by using survey instrument like DGPS / Drone and detailed design of pipeline by using Watergems Software on the basis of population density for Augmentation works for BARJORA Water Supply Scheme (Left out mouzas of Barjora Block under B.R.G.F Phase -I) (Zone-III). under Bankura Sadar Sub Division of Bankura Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001187/2023-2024</t>
+  </si>
+  <si>
+    <t>439/BQA</t>
+  </si>
+  <si>
+    <t>08/02/2024</t>
+  </si>
+  <si>
+    <t>09/03/2024</t>
+  </si>
+  <si>
+    <t>LEMNISCATE</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -660,51 +678,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W12"/>
+  <dimension ref="A1:W13"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="65.983887" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1305,87 +1323,148 @@
       </c>
       <c r="N11" s="4" t="s">
         <v>70</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>71</v>
       </c>
       <c r="P11" s="4">
         <v>166.89</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
         <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
-      <c r="A12" s="7" t="s">
+      <c r="A12" s="3">
+        <v>10</v>
+      </c>
+      <c r="B12" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C12" s="3"/>
+      <c r="D12" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E12" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F12" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G12" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H12" s="13" t="s">
         <v>72</v>
       </c>
-      <c r="B12" s="7"/>
-[...22 lines deleted...]
-      <c r="S12" s="8"/>
+      <c r="I12" s="13" t="s">
+        <v>40</v>
+      </c>
+      <c r="J12" s="13" t="s">
+        <v>41</v>
+      </c>
+      <c r="K12" s="4" t="s">
+        <v>73</v>
+      </c>
+      <c r="L12" s="4" t="s">
+        <v>74</v>
+      </c>
+      <c r="M12" s="4" t="s">
+        <v>75</v>
+      </c>
+      <c r="N12" s="4" t="s">
+        <v>76</v>
+      </c>
+      <c r="O12" s="4" t="s">
+        <v>77</v>
+      </c>
+      <c r="P12" s="4">
+        <v>1.54</v>
+      </c>
+      <c r="Q12" s="4">
+        <v>0</v>
+      </c>
+      <c r="R12" s="4">
+        <v>0</v>
+      </c>
+      <c r="S12" s="4">
+        <v>100</v>
+      </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
+    <row r="13" spans="1:23">
+      <c r="A13" s="7" t="s">
+        <v>78</v>
+      </c>
+      <c r="B13" s="7"/>
+      <c r="C13" s="7"/>
+      <c r="D13" s="7"/>
+      <c r="E13" s="11"/>
+      <c r="F13" s="7"/>
+      <c r="G13" s="7"/>
+      <c r="H13" s="14"/>
+      <c r="I13" s="14"/>
+      <c r="J13" s="14"/>
+      <c r="K13" s="8"/>
+      <c r="L13" s="8"/>
+      <c r="M13" s="8"/>
+      <c r="N13" s="8"/>
+      <c r="O13" s="8">
+        <v>539.52</v>
+      </c>
+      <c r="P13" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q13" s="8">
+        <v>0</v>
+      </c>
+      <c r="R13" s="8"/>
+      <c r="S13" s="8"/>
+      <c r="T13" s="1"/>
+      <c r="U13" s="1"/>
+      <c r="V13" s="1"/>
+      <c r="W13" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A12:N12"/>
+    <mergeCell ref="A13:N13"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>