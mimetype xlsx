--- v2 (2026-04-05)
+++ v3 (2026-05-24)
@@ -1010,54 +1010,54 @@
       <c r="I6" s="13" t="s">
         <v>40</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>41</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>42</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>43</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>44</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>45</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>46</v>
       </c>
       <c r="P6" s="4">
         <v>81.83</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>61.51</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>75.17</v>
       </c>
       <c r="S6" s="4">
         <v>48</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
@@ -1071,54 +1071,54 @@
       <c r="I7" s="13" t="s">
         <v>40</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>41</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>48</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>49</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>50</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>51</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>52</v>
       </c>
       <c r="P7" s="4">
         <v>255.5</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>111.58</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>43.67</v>
       </c>
       <c r="S7" s="4">
         <v>50</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>30</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
@@ -1193,54 +1193,54 @@
       <c r="I9" s="13" t="s">
         <v>40</v>
       </c>
       <c r="J9" s="13" t="s">
         <v>41</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>60</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>61</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>56</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>57</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>62</v>
       </c>
       <c r="P9" s="4">
         <v>13.17</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>5.03</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>38.22</v>
       </c>
       <c r="S9" s="4">
         <v>38</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
@@ -1404,54 +1404,54 @@
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="7" t="s">
         <v>78</v>
       </c>
       <c r="B13" s="7"/>
       <c r="C13" s="7"/>
       <c r="D13" s="7"/>
       <c r="E13" s="11"/>
       <c r="F13" s="7"/>
       <c r="G13" s="7"/>
       <c r="H13" s="14"/>
       <c r="I13" s="14"/>
       <c r="J13" s="14"/>
       <c r="K13" s="8"/>
       <c r="L13" s="8"/>
       <c r="M13" s="8"/>
       <c r="N13" s="8"/>
       <c r="O13" s="8">
         <v>539.52</v>
       </c>
       <c r="P13" s="8">
-        <v>0</v>
+        <v>178.12</v>
       </c>
       <c r="Q13" s="8">
-        <v>0</v>
+        <v>33.01</v>
       </c>
       <c r="R13" s="8"/>
       <c r="S13" s="8"/>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A13:N13"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>