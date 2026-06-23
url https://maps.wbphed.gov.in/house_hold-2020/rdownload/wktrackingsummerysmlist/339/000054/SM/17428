--- v3 (2026-05-24)
+++ v4 (2026-06-23)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="79">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="83">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -246,50 +246,62 @@
     <t>30/10/2025</t>
   </si>
   <si>
     <t>28/01/2026</t>
   </si>
   <si>
     <t>CHAKRABORTTI ENTERPRISE</t>
   </si>
   <si>
     <t>Support service for detail surveying, cross checking of available LOP and taking level at the interval of 50 mtr. by using survey instrument like DGPS / Drone and detailed design of pipeline by using Watergems Software on the basis of population density for Augmentation works for BARJORA Water Supply Scheme (Left out mouzas of Barjora Block under B.R.G.F Phase -I) (Zone-III). under Bankura Sadar Sub Division of Bankura Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/001187/2023-2024</t>
   </si>
   <si>
     <t>439/BQA</t>
   </si>
   <si>
     <t>08/02/2024</t>
   </si>
   <si>
     <t>09/03/2024</t>
   </si>
   <si>
     <t>LEMNISCATE</t>
+  </si>
+  <si>
+    <t>New Service connection charge at Hatasuria OHR site under Barjora (Zone-III) water supply scheme (left out mouza of Barjora) , Barjora block under BMD, PHE Dte. (SM/17428)</t>
+  </si>
+  <si>
+    <t>BILL/01335/2024-2025</t>
+  </si>
+  <si>
+    <t>BP-2024-25-334</t>
+  </si>
+  <si>
+    <t>29/01/2025</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -678,70 +690,70 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W13"/>
+  <dimension ref="A1:W14"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
-    <col min="12" max="12" width="11.711426" bestFit="true" customWidth="true" style="0"/>
+    <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="65.983887" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="23.422852" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
@@ -1384,87 +1396,144 @@
       </c>
       <c r="N12" s="4" t="s">
         <v>76</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>77</v>
       </c>
       <c r="P12" s="4">
         <v>1.54</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
         <v>100</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
-      <c r="A13" s="7" t="s">
+      <c r="A13" s="3">
+        <v>11</v>
+      </c>
+      <c r="B13" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C13" s="3"/>
+      <c r="D13" s="3" t="s">
+        <v>30</v>
+      </c>
+      <c r="E13" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F13" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G13" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H13" s="13" t="s">
         <v>78</v>
       </c>
-      <c r="B13" s="7"/>
-[...22 lines deleted...]
-      <c r="S13" s="8"/>
+      <c r="I13" s="13"/>
+      <c r="J13" s="13"/>
+      <c r="K13" s="4" t="s">
+        <v>79</v>
+      </c>
+      <c r="L13" s="4" t="s">
+        <v>80</v>
+      </c>
+      <c r="M13" s="4" t="s">
+        <v>81</v>
+      </c>
+      <c r="N13" s="4" t="s">
+        <v>81</v>
+      </c>
+      <c r="O13" s="4" t="s">
+        <v>33</v>
+      </c>
+      <c r="P13" s="4">
+        <v>5.75</v>
+      </c>
+      <c r="Q13" s="4">
+        <v>0</v>
+      </c>
+      <c r="R13" s="4">
+        <v>0</v>
+      </c>
+      <c r="S13" s="4">
+        <v>0</v>
+      </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
+    <row r="14" spans="1:23">
+      <c r="A14" s="7" t="s">
+        <v>82</v>
+      </c>
+      <c r="B14" s="7"/>
+      <c r="C14" s="7"/>
+      <c r="D14" s="7"/>
+      <c r="E14" s="11"/>
+      <c r="F14" s="7"/>
+      <c r="G14" s="7"/>
+      <c r="H14" s="14"/>
+      <c r="I14" s="14"/>
+      <c r="J14" s="14"/>
+      <c r="K14" s="8"/>
+      <c r="L14" s="8"/>
+      <c r="M14" s="8"/>
+      <c r="N14" s="8"/>
+      <c r="O14" s="8">
+        <v>545.27</v>
+      </c>
+      <c r="P14" s="8">
+        <v>178.12</v>
+      </c>
+      <c r="Q14" s="8">
+        <v>32.67</v>
+      </c>
+      <c r="R14" s="8"/>
+      <c r="S14" s="8"/>
+      <c r="T14" s="1"/>
+      <c r="U14" s="1"/>
+      <c r="V14" s="1"/>
+      <c r="W14" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A13:N13"/>
+    <mergeCell ref="A14:N14"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>