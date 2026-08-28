--- v4 (2026-06-23)
+++ v5 (2026-08-28)
@@ -77,219 +77,219 @@
   <si>
     <t>WO Date</t>
   </si>
   <si>
     <t>WO End Date</t>
   </si>
   <si>
     <t>Agency Name</t>
   </si>
   <si>
     <t>Work Value</t>
   </si>
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>BANKURA</t>
   </si>
   <si>
+    <t>Bankura Mechanical</t>
+  </si>
+  <si>
+    <t>Augmentation works for BARJORA Water Supply Scheme (Left out mouzas of Barjora Block under B.R.G.F Phase -I) (Zone-III).</t>
+  </si>
+  <si>
+    <t>SM/17428</t>
+  </si>
+  <si>
+    <t>Augmentation</t>
+  </si>
+  <si>
+    <t>Acceptance cum Formal work order for the work of Providing and installation of High lift &amp; Low Lift pumping machineries and other electromechanical accessories for Augmentation work for Barjora water supply scheme (Left out mouzas of Barjora Block under BRGF Phase-I)( Zone-III) under Bankura Mechanical Division, P.H.E. Dte</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000298/2023-2024</t>
+  </si>
+  <si>
+    <t>1401/BMD</t>
+  </si>
+  <si>
+    <t>18/07/2023</t>
+  </si>
+  <si>
+    <t>16/09/2023</t>
+  </si>
+  <si>
+    <t>M.S. ENTERPRISE</t>
+  </si>
+  <si>
     <t>Bankura Division</t>
   </si>
   <si>
-    <t>Augmentation works for BARJORA Water Supply Scheme (Left out mouzas of Barjora Block under B.R.G.F Phase -I) (Zone-III).</t>
-[...5 lines deleted...]
-    <t>Augmentation</t>
+    <t>Augmentation of BARJORA Water Supply Scheme (Left out mouzas of Barjora Block under B.R.G.F Phase -I) within Barjora Block under Bankura Sadar Sub-Division of Bankura Division, PHE Dte. (Zone-III)</t>
+  </si>
+  <si>
+    <t>ORD/000432/2023-2024</t>
+  </si>
+  <si>
+    <t>2266/BQA</t>
+  </si>
+  <si>
+    <t>01/08/2023</t>
+  </si>
+  <si>
+    <t>27/04/2024</t>
+  </si>
+  <si>
+    <t>SIB SANKAR CHOWDHURY</t>
   </si>
   <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000122/2023-2024</t>
   </si>
   <si>
     <t>2732/BQA</t>
   </si>
   <si>
     <t>03/10/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
-    <t>Bankura Mechanical</t>
-[...1 lines deleted...]
-  <si>
     <t>BILL/00157/2023-2024</t>
   </si>
   <si>
     <t>28/06/2023</t>
   </si>
   <si>
     <t>WEST BENGAL STATE ELECTRICITY DISTRIBUTION COMPANY LTD.</t>
   </si>
   <si>
     <t>Regarding permission and revision of estimate of permanent restroration work for the purpose of leakage repairing works on Rangamati-Asuria-Dejuri Road</t>
   </si>
   <si>
     <t>BILL/00620/2023-2024</t>
   </si>
   <si>
     <t>FHTC/11</t>
   </si>
   <si>
     <t>09/11/2023</t>
   </si>
   <si>
     <t>EXECUTIVE ENGINEER BANKURA HIGHWAY DIVISION</t>
   </si>
   <si>
-    <t>Acceptance cum Formal work order for the work of Providing and installation of High lift &amp; Low Lift pumping machineries and other electromechanical accessories for Augmentation work for Barjora water supply scheme (Left out mouzas of Barjora Block under BRGF Phase-I)( Zone-III) under Bankura Mechanical Division, P.H.E. Dte</t>
-[...40 lines deleted...]
-  <si>
     <t>Acceptance cum Formal work order for the work of Providing and installation of Boosting pumping machineries and other electromechanical accessories at Tail End site for Augmentation work for Barjora water supply scheme (Left out mouzas of Barjora Block under BRGF Phase-I) (Zone-IA) under Bankura Mechanical Division, P.H.E. Dte</t>
   </si>
   <si>
     <t>ORD/000337/2024-2025</t>
   </si>
   <si>
     <t>519/BMD</t>
   </si>
   <si>
     <t>09/07/2024</t>
   </si>
   <si>
     <t>06/11/2024</t>
   </si>
   <si>
     <t>SINHA ELECTRICALS</t>
   </si>
   <si>
     <t>Acceptance cum Formal work order for the work of Providing and installation of Boosting pumping machineries and other electro-mechanical accessories at Tail end site for Augmentation work for Barjora water supply scheme (Left out mouzas of Barjora Block under BRGF Phase-I) ( Zone-III) under Bankura Mechanical Division, P.H.E. Dte</t>
   </si>
   <si>
     <t>ORD/000155/2024-2025</t>
   </si>
   <si>
     <t>498/BMD</t>
   </si>
   <si>
     <t>S.DUTTA</t>
   </si>
   <si>
+    <t>Support service for detail surveying, cross checking of available LOP and taking level at the interval of 50 mtr. by using survey instrument like DGPS / Drone and detailed design of pipeline by using Watergems Software on the basis of population density for Augmentation works for BARJORA Water Supply Scheme (Left out mouzas of Barjora Block under B.R.G.F Phase -I) (Zone-III). under Bankura Sadar Sub Division of Bankura Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001187/2023-2024</t>
+  </si>
+  <si>
+    <t>439/BQA</t>
+  </si>
+  <si>
+    <t>08/02/2024</t>
+  </si>
+  <si>
+    <t>09/03/2024</t>
+  </si>
+  <si>
+    <t>LEMNISCATE</t>
+  </si>
+  <si>
     <t>RTOR000268/2023-2024</t>
   </si>
   <si>
     <t>193/BQA</t>
   </si>
   <si>
     <t>22/01/2024</t>
   </si>
   <si>
     <t>Construction of High lift Pump House, 450 cum OHR along with soil investigation work, boundary wall and laying of rising main under Augmentation of BARJORA Water Supply Scheme (Left out mouzas of Barjora Block under B.R.G.F Phase -I) (Zone-III)</t>
   </si>
   <si>
     <t>ORD/000535/2025-2026</t>
   </si>
   <si>
     <t>2154/BQA</t>
   </si>
   <si>
     <t>30/10/2025</t>
   </si>
   <si>
     <t>28/01/2026</t>
   </si>
   <si>
     <t>CHAKRABORTTI ENTERPRISE</t>
-  </si>
-[...16 lines deleted...]
-    <t>LEMNISCATE</t>
   </si>
   <si>
     <t>New Service connection charge at Hatasuria OHR site under Barjora (Zone-III) water supply scheme (left out mouza of Barjora) , Barjora block under BMD, PHE Dte. (SM/17428)</t>
   </si>
   <si>
     <t>BILL/01335/2024-2025</t>
   </si>
   <si>
     <t>BP-2024-25-334</t>
   </si>
   <si>
     <t>29/01/2025</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
@@ -828,656 +828,656 @@
       <c r="W2" s="1"/>
     </row>
     <row r="3" spans="1:23">
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3"/>
       <c r="D3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
-      <c r="I3" s="13"/>
-      <c r="J3" s="13"/>
+      <c r="I3" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J3" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K3" s="4" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="P3" s="4">
-        <v>3.54</v>
+        <v>81.83</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>61.51</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>75.17</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>48</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>22</v>
-[...2 lines deleted...]
-      <c r="J4" s="13"/>
+        <v>34</v>
+      </c>
+      <c r="I4" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J4" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K4" s="4" t="s">
-        <v>31</v>
-[...1 lines deleted...]
-      <c r="L4" s="4"/>
+        <v>35</v>
+      </c>
+      <c r="L4" s="4" t="s">
+        <v>36</v>
+      </c>
       <c r="M4" s="4" t="s">
-        <v>32</v>
+        <v>37</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>32</v>
+        <v>38</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>33</v>
+        <v>39</v>
       </c>
       <c r="P4" s="4">
-        <v>1</v>
+        <v>255.5</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>111.58</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>43.67</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>50</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>34</v>
+        <v>40</v>
       </c>
       <c r="I5" s="13"/>
       <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>36</v>
+        <v>42</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>37</v>
+        <v>43</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>37</v>
+        <v>43</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>38</v>
+        <v>44</v>
       </c>
       <c r="P5" s="4">
-        <v>1.23</v>
+        <v>3.54</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
         <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
-        <v>30</v>
+        <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>39</v>
-[...6 lines deleted...]
-      </c>
+        <v>22</v>
+      </c>
+      <c r="I6" s="13"/>
+      <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
-        <v>42</v>
-[...3 lines deleted...]
-      </c>
+        <v>45</v>
+      </c>
+      <c r="L6" s="4"/>
       <c r="M6" s="4" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="P6" s="4">
-        <v>81.83</v>
+        <v>1</v>
       </c>
       <c r="Q6" s="4">
-        <v>61.51</v>
+        <v>0</v>
       </c>
       <c r="R6" s="4">
-        <v>75.17</v>
+        <v>0</v>
       </c>
       <c r="S6" s="4">
-        <v>48</v>
+        <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>47</v>
-[...6 lines deleted...]
-      </c>
+        <v>48</v>
+      </c>
+      <c r="I7" s="13"/>
+      <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>51</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>52</v>
       </c>
       <c r="P7" s="4">
-        <v>255.5</v>
+        <v>1.23</v>
       </c>
       <c r="Q7" s="4">
-        <v>111.58</v>
+        <v>0</v>
       </c>
       <c r="R7" s="4">
-        <v>43.67</v>
+        <v>0</v>
       </c>
       <c r="S7" s="4">
-        <v>50</v>
+        <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
-        <v>30</v>
+        <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
         <v>53</v>
       </c>
       <c r="I8" s="13" t="s">
-        <v>40</v>
+        <v>26</v>
       </c>
       <c r="J8" s="13" t="s">
-        <v>41</v>
+        <v>27</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>54</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>55</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>56</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>57</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>58</v>
       </c>
       <c r="P8" s="4">
         <v>11.28</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
-        <v>30</v>
+        <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
         <v>59</v>
       </c>
       <c r="I9" s="13" t="s">
-        <v>40</v>
+        <v>26</v>
       </c>
       <c r="J9" s="13" t="s">
-        <v>41</v>
+        <v>27</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>60</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>61</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>56</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>57</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>62</v>
       </c>
       <c r="P9" s="4">
         <v>13.17</v>
       </c>
       <c r="Q9" s="4">
         <v>5.03</v>
       </c>
       <c r="R9" s="4">
         <v>38.22</v>
       </c>
       <c r="S9" s="4">
         <v>38</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>25</v>
-[...2 lines deleted...]
-      <c r="J10" s="13"/>
+        <v>63</v>
+      </c>
+      <c r="I10" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J10" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K10" s="4" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>65</v>
+        <v>67</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>29</v>
+        <v>68</v>
       </c>
       <c r="P10" s="4">
-        <v>3.54</v>
+        <v>1.54</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>66</v>
-[...1 lines deleted...]
-      <c r="I11" s="13" t="s">
         <v>40</v>
       </c>
+      <c r="I11" s="13"/>
       <c r="J11" s="13"/>
       <c r="K11" s="4" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>71</v>
+        <v>44</v>
       </c>
       <c r="P11" s="4">
-        <v>166.89</v>
+        <v>3.54</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
         <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
         <v>72</v>
       </c>
       <c r="I12" s="13" t="s">
-        <v>40</v>
-[...3 lines deleted...]
-      </c>
+        <v>26</v>
+      </c>
+      <c r="J12" s="13"/>
       <c r="K12" s="4" t="s">
         <v>73</v>
       </c>
       <c r="L12" s="4" t="s">
         <v>74</v>
       </c>
       <c r="M12" s="4" t="s">
         <v>75</v>
       </c>
       <c r="N12" s="4" t="s">
         <v>76</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>77</v>
       </c>
       <c r="P12" s="4">
-        <v>1.54</v>
+        <v>166.89</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
-        <v>30</v>
+        <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
         <v>78</v>
       </c>
       <c r="I13" s="13"/>
       <c r="J13" s="13"/>
       <c r="K13" s="4" t="s">
         <v>79</v>
       </c>
       <c r="L13" s="4" t="s">
         <v>80</v>
       </c>
       <c r="M13" s="4" t="s">
         <v>81</v>
       </c>
       <c r="N13" s="4" t="s">
         <v>81</v>
       </c>
       <c r="O13" s="4" t="s">
-        <v>33</v>
+        <v>47</v>
       </c>
       <c r="P13" s="4">
         <v>5.75</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
         <v>0</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="7" t="s">
         <v>82</v>
       </c>
       <c r="B14" s="7"/>
       <c r="C14" s="7"/>
       <c r="D14" s="7"/>