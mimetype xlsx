--- v1 (2026-03-03)
+++ v2 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="56">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="68">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -177,50 +177,86 @@
     <t>28/03/2023</t>
   </si>
   <si>
     <t>01/01/2026</t>
   </si>
   <si>
     <t>GOUTAM GHOSH</t>
   </si>
   <si>
     <t>Acceptance cum Formal work order for the work of Providing, installation of Pumping machineries with other electro-mechanical accessories for Augmentation of Somsar piped water supply scheme under Bankura Mechanical Division, PHE Dte. Block : Indus, Dist: Bankura</t>
   </si>
   <si>
     <t>ORD/000461/2023-2024</t>
   </si>
   <si>
     <t>1787/BMD</t>
   </si>
   <si>
     <t>01/08/2023</t>
   </si>
   <si>
     <t>27/05/2024</t>
   </si>
   <si>
     <t>A.G.ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Construction of boundary wall approx 150 mtr long of Somsar Piped water supply scheme (H/W Site) in Indas Block under Bishnupur Sub Division of Bankura Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000210/2024-2025</t>
+  </si>
+  <si>
+    <t>1857/BQA</t>
+  </si>
+  <si>
+    <t>12/07/2024</t>
+  </si>
+  <si>
+    <t>26/08/2024</t>
+  </si>
+  <si>
+    <t>FAZLUR RAHAMAN BHANGI</t>
+  </si>
+  <si>
+    <t>Instalation of scheme information board for 3 nos. site of Augmentation of Indas Water Supply Scheme (SM/17684 ) &amp; 2 nos. sites of Augmentation of Somsar Water Supply Scheme (SM/17422) within Indas Block under Bishnupur Sub-Division of Bankura Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001822/2024-2025</t>
+  </si>
+  <si>
+    <t>543/VSD</t>
+  </si>
+  <si>
+    <t>27/09/2024</t>
+  </si>
+  <si>
+    <t>12/10/2024</t>
+  </si>
+  <si>
+    <t>PARTHA ROY</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -609,51 +645,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W9"/>
+  <dimension ref="A1:W11"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="65.983887" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -998,54 +1034,54 @@
       <c r="I7" s="13" t="s">
         <v>42</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>43</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>44</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>45</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>46</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>47</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>48</v>
       </c>
       <c r="P7" s="4">
         <v>81.88</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>20.38</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>24.88</v>
       </c>
       <c r="S7" s="4">
         <v>80</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>30</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
@@ -1059,101 +1095,223 @@
       <c r="I8" s="13" t="s">
         <v>42</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>43</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>50</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>51</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>52</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>53</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>54</v>
       </c>
       <c r="P8" s="4">
         <v>53.61</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>24.55</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>45.79</v>
       </c>
       <c r="S8" s="4">
         <v>60</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
-      <c r="A9" s="7" t="s">
+      <c r="A9" s="3">
+        <v>7</v>
+      </c>
+      <c r="B9" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C9" s="3"/>
+      <c r="D9" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E9" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F9" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G9" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H9" s="13" t="s">
         <v>55</v>
       </c>
-      <c r="B9" s="7"/>
-[...22 lines deleted...]
-      <c r="S9" s="8"/>
+      <c r="I9" s="13" t="s">
+        <v>42</v>
+      </c>
+      <c r="J9" s="13" t="s">
+        <v>43</v>
+      </c>
+      <c r="K9" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="L9" s="4" t="s">
+        <v>57</v>
+      </c>
+      <c r="M9" s="4" t="s">
+        <v>58</v>
+      </c>
+      <c r="N9" s="4" t="s">
+        <v>59</v>
+      </c>
+      <c r="O9" s="4" t="s">
+        <v>60</v>
+      </c>
+      <c r="P9" s="4">
+        <v>8.59</v>
+      </c>
+      <c r="Q9" s="4">
+        <v>0</v>
+      </c>
+      <c r="R9" s="4">
+        <v>0</v>
+      </c>
+      <c r="S9" s="4">
+        <v>100</v>
+      </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
+    <row r="10" spans="1:23">
+      <c r="A10" s="3">
+        <v>8</v>
+      </c>
+      <c r="B10" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C10" s="3"/>
+      <c r="D10" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E10" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F10" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G10" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H10" s="13" t="s">
+        <v>61</v>
+      </c>
+      <c r="I10" s="13" t="s">
+        <v>42</v>
+      </c>
+      <c r="J10" s="13" t="s">
+        <v>43</v>
+      </c>
+      <c r="K10" s="4" t="s">
+        <v>62</v>
+      </c>
+      <c r="L10" s="4" t="s">
+        <v>63</v>
+      </c>
+      <c r="M10" s="4" t="s">
+        <v>64</v>
+      </c>
+      <c r="N10" s="4" t="s">
+        <v>65</v>
+      </c>
+      <c r="O10" s="4" t="s">
+        <v>66</v>
+      </c>
+      <c r="P10" s="4">
+        <v>0.75</v>
+      </c>
+      <c r="Q10" s="4">
+        <v>0</v>
+      </c>
+      <c r="R10" s="4">
+        <v>0</v>
+      </c>
+      <c r="S10" s="4">
+        <v>0</v>
+      </c>
+      <c r="T10" s="1"/>
+      <c r="U10" s="1"/>
+      <c r="V10" s="1"/>
+      <c r="W10" s="1"/>
+    </row>
+    <row r="11" spans="1:23">
+      <c r="A11" s="7" t="s">
+        <v>67</v>
+      </c>
+      <c r="B11" s="7"/>
+      <c r="C11" s="7"/>
+      <c r="D11" s="7"/>
+      <c r="E11" s="11"/>
+      <c r="F11" s="7"/>
+      <c r="G11" s="7"/>
+      <c r="H11" s="14"/>
+      <c r="I11" s="14"/>
+      <c r="J11" s="14"/>
+      <c r="K11" s="8"/>
+      <c r="L11" s="8"/>
+      <c r="M11" s="8"/>
+      <c r="N11" s="8"/>
+      <c r="O11" s="8">
+        <v>150.49</v>
+      </c>
+      <c r="P11" s="8">
+        <v>44.92</v>
+      </c>
+      <c r="Q11" s="8">
+        <v>29.85</v>
+      </c>
+      <c r="R11" s="8"/>
+      <c r="S11" s="8"/>
+      <c r="T11" s="1"/>
+      <c r="U11" s="1"/>
+      <c r="V11" s="1"/>
+      <c r="W11" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A9:N9"/>
+    <mergeCell ref="A11:N11"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>