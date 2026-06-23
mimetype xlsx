--- v2 (2026-05-24)
+++ v3 (2026-06-23)
@@ -137,126 +137,126 @@
   <si>
     <t>WEST BENGAL STATE ELECTRICITY DISTRIBUTION COMPANY LTD.</t>
   </si>
   <si>
     <t>Load enhancement charges for SOMSAR PH-I Water supply scheme under Bankura Mechanical Division PHE DTE</t>
   </si>
   <si>
     <t>BILL/00434/2024-2025</t>
   </si>
   <si>
     <t>BP-2024-25-108</t>
   </si>
   <si>
     <t>21/06/2024</t>
   </si>
   <si>
     <t>Load enhancement charges for SOMSAR PH-II water supply scheme under B.M.D P.H.E Dte</t>
   </si>
   <si>
     <t>BILL/00441/2024-2025</t>
   </si>
   <si>
     <t>BP-2024-25-109</t>
   </si>
   <si>
+    <t>Acceptance cum Formal work order for the work of Providing, installation of Pumping machineries with other electro-mechanical accessories for Augmentation of Somsar piped water supply scheme under Bankura Mechanical Division, PHE Dte. Block : Indus, Dist: Bankura</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000461/2023-2024</t>
+  </si>
+  <si>
+    <t>1787/BMD</t>
+  </si>
+  <si>
+    <t>01/08/2023</t>
+  </si>
+  <si>
+    <t>27/05/2024</t>
+  </si>
+  <si>
+    <t>A.G.ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Construction of boundary wall approx 150 mtr long of Somsar Piped water supply scheme (H/W Site) in Indas Block under Bishnupur Sub Division of Bankura Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000210/2024-2025</t>
+  </si>
+  <si>
+    <t>1857/BQA</t>
+  </si>
+  <si>
+    <t>12/07/2024</t>
+  </si>
+  <si>
+    <t>26/08/2024</t>
+  </si>
+  <si>
+    <t>FAZLUR RAHAMAN BHANGI</t>
+  </si>
+  <si>
+    <t>Instalation of scheme information board for 3 nos. site of Augmentation of Indas Water Supply Scheme (SM/17684 ) &amp; 2 nos. sites of Augmentation of Somsar Water Supply Scheme (SM/17422) within Indas Block under Bishnupur Sub-Division of Bankura Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001822/2024-2025</t>
+  </si>
+  <si>
+    <t>543/VSD</t>
+  </si>
+  <si>
+    <t>27/09/2024</t>
+  </si>
+  <si>
+    <t>12/10/2024</t>
+  </si>
+  <si>
+    <t>PARTHA ROY</t>
+  </si>
+  <si>
     <t>Sinking of 2 nos. 300mm X 200mm X 250m deep Tubewell by Rig boring method including interconnection with 100 mm dia. G.I. Pipe, Laying distribution system and platform for FHTC in connection with Jal Jeevan Mission (JJM) of Somsar W/S Scheme under Bishnupur Sub-Division of Bankura Division, PHE Dte. Block Name:- Indas, Location of OHR :-Somsar No. of Mouzas Covered :- 1 nos., Name of Mouzas &amp; JL No.:-Somsar (2) Total No. House Hold</t>
   </si>
   <si>
-    <t>Assistant Engineer</t>
-[...4 lines deleted...]
-  <si>
     <t>ORD/000794/2022-2023</t>
   </si>
   <si>
     <t>678/BQA</t>
   </si>
   <si>
     <t>28/03/2023</t>
   </si>
   <si>
     <t>01/01/2026</t>
   </si>
   <si>
     <t>GOUTAM GHOSH</t>
-  </si>
-[...52 lines deleted...]
-    <t>PARTHA ROY</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -995,157 +995,157 @@
         <v>0.66</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
-        <v>21</v>
+        <v>30</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
         <v>41</v>
       </c>
       <c r="I7" s="13" t="s">
         <v>42</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>43</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>44</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>45</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>46</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>47</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>48</v>
       </c>
       <c r="P7" s="4">
-        <v>81.88</v>
+        <v>53.61</v>
       </c>
       <c r="Q7" s="4">
-        <v>20.38</v>
+        <v>24.55</v>
       </c>
       <c r="R7" s="4">
-        <v>24.88</v>
+        <v>45.79</v>
       </c>
       <c r="S7" s="4">
-        <v>80</v>
+        <v>60</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
-        <v>30</v>
+        <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
         <v>49</v>
       </c>
       <c r="I8" s="13" t="s">
         <v>42</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>43</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>50</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>51</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>52</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>53</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>54</v>
       </c>
       <c r="P8" s="4">
-        <v>53.61</v>
+        <v>8.59</v>
       </c>
       <c r="Q8" s="4">
-        <v>24.55</v>
+        <v>0</v>
       </c>
       <c r="R8" s="4">
-        <v>45.79</v>
+        <v>0</v>
       </c>
       <c r="S8" s="4">
-        <v>60</v>
+        <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
@@ -1153,60 +1153,60 @@
       <c r="H9" s="13" t="s">
         <v>55</v>
       </c>
       <c r="I9" s="13" t="s">
         <v>42</v>
       </c>
       <c r="J9" s="13" t="s">
         <v>43</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>56</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>57</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>58</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>59</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>60</v>
       </c>
       <c r="P9" s="4">
-        <v>8.59</v>
+        <v>0.75</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
@@ -1214,60 +1214,60 @@
       <c r="H10" s="13" t="s">
         <v>61</v>
       </c>
       <c r="I10" s="13" t="s">
         <v>42</v>
       </c>
       <c r="J10" s="13" t="s">
         <v>43</v>
       </c>
       <c r="K10" s="4" t="s">
         <v>62</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>63</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>64</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>65</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>66</v>
       </c>
       <c r="P10" s="4">
-        <v>0.75</v>
+        <v>81.88</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>20.38</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>24.88</v>
       </c>
       <c r="S10" s="4">
-        <v>0</v>
+        <v>80</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="7" t="s">
         <v>67</v>
       </c>
       <c r="B11" s="7"/>
       <c r="C11" s="7"/>
       <c r="D11" s="7"/>
       <c r="E11" s="11"/>
       <c r="F11" s="7"/>
       <c r="G11" s="7"/>
       <c r="H11" s="14"/>
       <c r="I11" s="14"/>
       <c r="J11" s="14"/>
       <c r="K11" s="8"/>
       <c r="L11" s="8"/>
       <c r="M11" s="8"/>
       <c r="N11" s="8"/>
       <c r="O11" s="8">
         <v>150.49</v>