--- v2 (2026-03-03)
+++ v3 (2026-04-05)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="107">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="100">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -309,71 +309,50 @@
     <t>New Service connection charge of WBSEDCL Kuldiha</t>
   </si>
   <si>
     <t>BILL/00703/2024-2025</t>
   </si>
   <si>
     <t>BP-2024-25-166</t>
   </si>
   <si>
     <t>Sinking 3 Nos 300x200 Rig Bore Tubewell, Construction of 250 Cum OHR, 3 Nos. Pump House, Boundary Wall, Rising Main and Construction &amp; commissioning of ¿FHTC (Functional House Hold Tap Connection)¿ in different mouzas for Augmentation of Water Supply Scheme for Kuldiha and its adjoining Mouzas under Sarenga Water Supply Scheme (BRGF Ph-I) under Jal Jeevan Mission under Khatra Sub-Division of Bankura Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000475/2023-2024</t>
   </si>
   <si>
     <t>2330/BQA</t>
   </si>
   <si>
     <t>14/08/2023</t>
   </si>
   <si>
     <t>02/07/2025</t>
   </si>
   <si>
     <t>PRINCE INDUTRIES (INDIA)</t>
-  </si>
-[...19 lines deleted...]
-    <t>A.K.INDUSTRIES</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -762,51 +741,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W19"/>
+  <dimension ref="A1:W18"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="65.983887" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1755,148 +1734,87 @@
       </c>
       <c r="N17" s="4" t="s">
         <v>97</v>
       </c>
       <c r="O17" s="4" t="s">
         <v>98</v>
       </c>
       <c r="P17" s="4">
         <v>566.03</v>
       </c>
       <c r="Q17" s="4">
         <v>0</v>
       </c>
       <c r="R17" s="4">
         <v>0</v>
       </c>
       <c r="S17" s="4">
         <v>82</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
-      <c r="A18" s="3">
-[...18 lines deleted...]
-      <c r="H18" s="13" t="s">
+      <c r="A18" s="7" t="s">
         <v>99</v>
       </c>
-      <c r="I18" s="13" t="s">
-[...31 lines deleted...]
-      </c>
+      <c r="B18" s="7"/>
+      <c r="C18" s="7"/>
+      <c r="D18" s="7"/>
+      <c r="E18" s="11"/>
+      <c r="F18" s="7"/>
+      <c r="G18" s="7"/>
+      <c r="H18" s="14"/>
+      <c r="I18" s="14"/>
+      <c r="J18" s="14"/>
+      <c r="K18" s="8"/>
+      <c r="L18" s="8"/>
+      <c r="M18" s="8"/>
+      <c r="N18" s="8"/>
+      <c r="O18" s="8">
+        <v>779.31</v>
+      </c>
+      <c r="P18" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q18" s="8">
+        <v>0</v>
+      </c>
+      <c r="R18" s="8"/>
+      <c r="S18" s="8"/>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
-    <row r="19" spans="1:23">
-[...31 lines deleted...]
-    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A19:N19"/>
+    <mergeCell ref="A18:N18"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>