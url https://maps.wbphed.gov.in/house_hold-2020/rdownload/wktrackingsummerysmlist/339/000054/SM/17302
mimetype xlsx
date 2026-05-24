--- v3 (2026-04-05)
+++ v4 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="100">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="125">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -309,50 +309,125 @@
     <t>New Service connection charge of WBSEDCL Kuldiha</t>
   </si>
   <si>
     <t>BILL/00703/2024-2025</t>
   </si>
   <si>
     <t>BP-2024-25-166</t>
   </si>
   <si>
     <t>Sinking 3 Nos 300x200 Rig Bore Tubewell, Construction of 250 Cum OHR, 3 Nos. Pump House, Boundary Wall, Rising Main and Construction &amp; commissioning of ¿FHTC (Functional House Hold Tap Connection)¿ in different mouzas for Augmentation of Water Supply Scheme for Kuldiha and its adjoining Mouzas under Sarenga Water Supply Scheme (BRGF Ph-I) under Jal Jeevan Mission under Khatra Sub-Division of Bankura Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000475/2023-2024</t>
   </si>
   <si>
     <t>2330/BQA</t>
   </si>
   <si>
     <t>14/08/2023</t>
   </si>
   <si>
     <t>02/07/2025</t>
   </si>
   <si>
     <t>PRINCE INDUTRIES (INDIA)</t>
+  </si>
+  <si>
+    <t>Crossing of Road at different location by Jack pushing method (600 mm dia RCC Hume pipes for casing pipe) for Distribution Main for Augmentation of Water Supply Scheme for Kuldiha and its adjoining Mouzas under Sarenga Water Supply Scheme (BRGF Ph-I) under Jal Jeevan Mission Programme under Khatra Sub-Division under Bankura Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000077/2024-2025</t>
+  </si>
+  <si>
+    <t>1497/BQA</t>
+  </si>
+  <si>
+    <t>18/06/2024</t>
+  </si>
+  <si>
+    <t>01/04/2025</t>
+  </si>
+  <si>
+    <t>SWAPAN KUMAR CHANDRA</t>
+  </si>
+  <si>
+    <t>Work Order for Installation of scheme information board for 6 nos. Pump House site of Augmentation of Water Supply Scheme for Kuldiha and its adjoining Mouzas under Sarenga Water Supply Scheme (BRGF Ph-I) [SM/17302] within Sarenga Block under Jal Jeevan Mission Programme under Khatra Sub-Division of Bankura Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001921/2024-2025</t>
+  </si>
+  <si>
+    <t>165\KSD</t>
+  </si>
+  <si>
+    <t>07/03/2025</t>
+  </si>
+  <si>
+    <t>17/03/2025</t>
+  </si>
+  <si>
+    <t>SUBHADIP KOLE</t>
+  </si>
+  <si>
+    <t>Work Order for Installation of scheme information board for 2 nos. OHR and 4 nos. Pump House site of Augmentation of Water Supply Scheme for Kuldiha and its adjoining Mouzas under Sarenga Water Supply Scheme (BRGF Ph-I) [SM/17302] within Sarenga Block under Jal Jeevan Mission Programme under Khatra Sub-Division of Bankura Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001920/2024-2025</t>
+  </si>
+  <si>
+    <t>164\KSD</t>
+  </si>
+  <si>
+    <t>PRADYUMNA KOLEY</t>
+  </si>
+  <si>
+    <t>Work Order for Installation of scheme information board for 1 no. site of Augmentation of Water Supply Scheme for Kuldiha and its adjoining Mouzas under Sarenga Water Supply Scheme (BRGF Ph-I) [SM/17302], 3 nos. site of Augmentation works for Gargariya, Zone-B Water Supply Scheme under Sarenga Water Supply Scheme (BRGF Ph-I) [SM/17438] and 1 no. site Proposed Ground Water Based Bansi Pipe Water Supply Scheme [SM/18038] within Sarenga Block and 1 no. site of Augmentation of Water Supply Scheme for Baricha, Zone-B and its adjoining Mouzas under Simlapal water Supply Scheme (BRGF Ph-I) [SM/17434] under Jal Jeevan Mission Programme under Khatra Sub-Division of Bankura Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001922/2024-2025</t>
+  </si>
+  <si>
+    <t>166\KSD</t>
+  </si>
+  <si>
+    <t>Supply of sluice valve, construction of valve chamber and MS pipeline work for distribution main of Augmentation of Water Supply Scheme for Kuldiha and its adjoining Mouzas under Sarenga Water Supply Scheme (BRGF Ph-I) under Jal Jeevan Mission under Khatra Sub-Division of Bankura Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000180/2025-2026</t>
+  </si>
+  <si>
+    <t>1316/BQA</t>
+  </si>
+  <si>
+    <t>17/06/2025</t>
+  </si>
+  <si>
+    <t>16/08/2025</t>
+  </si>
+  <si>
+    <t>PRINCE INDUSTRIES (INDIA)</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -741,51 +816,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W18"/>
+  <dimension ref="A1:W23"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="65.983887" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1077,54 +1152,54 @@
       <c r="I6" s="13" t="s">
         <v>44</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>37</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>45</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>46</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>47</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>48</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>49</v>
       </c>
       <c r="P6" s="4">
         <v>19.59</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>4.57</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>23.33</v>
       </c>
       <c r="S6" s="4">
         <v>65</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>30</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
@@ -1138,54 +1213,54 @@
       <c r="I7" s="13" t="s">
         <v>44</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>37</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>51</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>52</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>53</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>54</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>55</v>
       </c>
       <c r="P7" s="4">
         <v>41.85</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>36.21</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>86.51</v>
       </c>
       <c r="S7" s="4">
         <v>70</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
@@ -1199,54 +1274,54 @@
       <c r="I8" s="13" t="s">
         <v>36</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>37</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>57</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>58</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>59</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>60</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>61</v>
       </c>
       <c r="P8" s="4">
         <v>4.02</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>99.46</v>
       </c>
       <c r="S8" s="4">
         <v>50</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
@@ -1258,54 +1333,54 @@
         <v>62</v>
       </c>
       <c r="I9" s="13" t="s">
         <v>36</v>
       </c>
       <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
         <v>63</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>64</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>40</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>65</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>66</v>
       </c>
       <c r="P9" s="4">
         <v>4.45</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>4.45</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>99.95</v>
       </c>
       <c r="S9" s="4">
         <v>96</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
@@ -1317,54 +1392,54 @@
         <v>67</v>
       </c>
       <c r="I10" s="13" t="s">
         <v>36</v>
       </c>
       <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
         <v>68</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>69</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>70</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>71</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>72</v>
       </c>
       <c r="P10" s="4">
         <v>50.34</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>46.56</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>92.48</v>
       </c>
       <c r="S10" s="4">
         <v>98</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>30</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
@@ -1720,101 +1795,406 @@
       <c r="I17" s="13" t="s">
         <v>36</v>
       </c>
       <c r="J17" s="13" t="s">
         <v>37</v>
       </c>
       <c r="K17" s="4" t="s">
         <v>94</v>
       </c>
       <c r="L17" s="4" t="s">
         <v>95</v>
       </c>
       <c r="M17" s="4" t="s">
         <v>96</v>
       </c>
       <c r="N17" s="4" t="s">
         <v>97</v>
       </c>
       <c r="O17" s="4" t="s">
         <v>98</v>
       </c>
       <c r="P17" s="4">
         <v>566.03</v>
       </c>
       <c r="Q17" s="4">
-        <v>0</v>
+        <v>428.61</v>
       </c>
       <c r="R17" s="4">
-        <v>0</v>
+        <v>75.72</v>
       </c>
       <c r="S17" s="4">
         <v>82</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
-      <c r="A18" s="7" t="s">
+      <c r="A18" s="3">
+        <v>16</v>
+      </c>
+      <c r="B18" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C18" s="3"/>
+      <c r="D18" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E18" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F18" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G18" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H18" s="13" t="s">
         <v>99</v>
       </c>
-      <c r="B18" s="7"/>
-[...22 lines deleted...]
-      <c r="S18" s="8"/>
+      <c r="I18" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="J18" s="13" t="s">
+        <v>37</v>
+      </c>
+      <c r="K18" s="4" t="s">
+        <v>100</v>
+      </c>
+      <c r="L18" s="4" t="s">
+        <v>101</v>
+      </c>
+      <c r="M18" s="4" t="s">
+        <v>102</v>
+      </c>
+      <c r="N18" s="4" t="s">
+        <v>103</v>
+      </c>
+      <c r="O18" s="4" t="s">
+        <v>104</v>
+      </c>
+      <c r="P18" s="4">
+        <v>17.8</v>
+      </c>
+      <c r="Q18" s="4">
+        <v>0</v>
+      </c>
+      <c r="R18" s="4">
+        <v>0</v>
+      </c>
+      <c r="S18" s="4">
+        <v>90</v>
+      </c>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
+    <row r="19" spans="1:23">
+      <c r="A19" s="3">
+        <v>17</v>
+      </c>
+      <c r="B19" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C19" s="3"/>
+      <c r="D19" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E19" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F19" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G19" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H19" s="13" t="s">
+        <v>105</v>
+      </c>
+      <c r="I19" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="J19" s="13" t="s">
+        <v>37</v>
+      </c>
+      <c r="K19" s="4" t="s">
+        <v>106</v>
+      </c>
+      <c r="L19" s="4" t="s">
+        <v>107</v>
+      </c>
+      <c r="M19" s="4" t="s">
+        <v>108</v>
+      </c>
+      <c r="N19" s="4" t="s">
+        <v>109</v>
+      </c>
+      <c r="O19" s="4" t="s">
+        <v>110</v>
+      </c>
+      <c r="P19" s="4">
+        <v>0.9</v>
+      </c>
+      <c r="Q19" s="4">
+        <v>0</v>
+      </c>
+      <c r="R19" s="4">
+        <v>0</v>
+      </c>
+      <c r="S19" s="4">
+        <v>90</v>
+      </c>
+      <c r="T19" s="1"/>
+      <c r="U19" s="1"/>
+      <c r="V19" s="1"/>
+      <c r="W19" s="1"/>
+    </row>
+    <row r="20" spans="1:23">
+      <c r="A20" s="3">
+        <v>18</v>
+      </c>
+      <c r="B20" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C20" s="3"/>
+      <c r="D20" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E20" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F20" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G20" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H20" s="13" t="s">
+        <v>111</v>
+      </c>
+      <c r="I20" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="J20" s="13" t="s">
+        <v>37</v>
+      </c>
+      <c r="K20" s="4" t="s">
+        <v>112</v>
+      </c>
+      <c r="L20" s="4" t="s">
+        <v>113</v>
+      </c>
+      <c r="M20" s="4" t="s">
+        <v>108</v>
+      </c>
+      <c r="N20" s="4" t="s">
+        <v>109</v>
+      </c>
+      <c r="O20" s="4" t="s">
+        <v>114</v>
+      </c>
+      <c r="P20" s="4">
+        <v>0.9</v>
+      </c>
+      <c r="Q20" s="4">
+        <v>0</v>
+      </c>
+      <c r="R20" s="4">
+        <v>0</v>
+      </c>
+      <c r="S20" s="4">
+        <v>90</v>
+      </c>
+      <c r="T20" s="1"/>
+      <c r="U20" s="1"/>
+      <c r="V20" s="1"/>
+      <c r="W20" s="1"/>
+    </row>
+    <row r="21" spans="1:23">
+      <c r="A21" s="3">
+        <v>19</v>
+      </c>
+      <c r="B21" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C21" s="3"/>
+      <c r="D21" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E21" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F21" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G21" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H21" s="13" t="s">
+        <v>115</v>
+      </c>
+      <c r="I21" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="J21" s="13" t="s">
+        <v>37</v>
+      </c>
+      <c r="K21" s="4" t="s">
+        <v>116</v>
+      </c>
+      <c r="L21" s="4" t="s">
+        <v>117</v>
+      </c>
+      <c r="M21" s="4" t="s">
+        <v>108</v>
+      </c>
+      <c r="N21" s="4" t="s">
+        <v>109</v>
+      </c>
+      <c r="O21" s="4" t="s">
+        <v>110</v>
+      </c>
+      <c r="P21" s="4">
+        <v>0.9</v>
+      </c>
+      <c r="Q21" s="4">
+        <v>0</v>
+      </c>
+      <c r="R21" s="4">
+        <v>0</v>
+      </c>
+      <c r="S21" s="4">
+        <v>90</v>
+      </c>
+      <c r="T21" s="1"/>
+      <c r="U21" s="1"/>
+      <c r="V21" s="1"/>
+      <c r="W21" s="1"/>
+    </row>
+    <row r="22" spans="1:23">
+      <c r="A22" s="3">
+        <v>20</v>
+      </c>
+      <c r="B22" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C22" s="3"/>
+      <c r="D22" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E22" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F22" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G22" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H22" s="13" t="s">
+        <v>118</v>
+      </c>
+      <c r="I22" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="J22" s="13" t="s">
+        <v>37</v>
+      </c>
+      <c r="K22" s="4" t="s">
+        <v>119</v>
+      </c>
+      <c r="L22" s="4" t="s">
+        <v>120</v>
+      </c>
+      <c r="M22" s="4" t="s">
+        <v>121</v>
+      </c>
+      <c r="N22" s="4" t="s">
+        <v>122</v>
+      </c>
+      <c r="O22" s="4" t="s">
+        <v>123</v>
+      </c>
+      <c r="P22" s="4">
+        <v>7.66</v>
+      </c>
+      <c r="Q22" s="4">
+        <v>0</v>
+      </c>
+      <c r="R22" s="4">
+        <v>0</v>
+      </c>
+      <c r="S22" s="4">
+        <v>95</v>
+      </c>
+      <c r="T22" s="1"/>
+      <c r="U22" s="1"/>
+      <c r="V22" s="1"/>
+      <c r="W22" s="1"/>
+    </row>
+    <row r="23" spans="1:23">
+      <c r="A23" s="7" t="s">
+        <v>124</v>
+      </c>
+      <c r="B23" s="7"/>
+      <c r="C23" s="7"/>
+      <c r="D23" s="7"/>
+      <c r="E23" s="11"/>
+      <c r="F23" s="7"/>
+      <c r="G23" s="7"/>
+      <c r="H23" s="14"/>
+      <c r="I23" s="14"/>
+      <c r="J23" s="14"/>
+      <c r="K23" s="8"/>
+      <c r="L23" s="8"/>
+      <c r="M23" s="8"/>
+      <c r="N23" s="8"/>
+      <c r="O23" s="8">
+        <v>807.48</v>
+      </c>
+      <c r="P23" s="8">
+        <v>524.4</v>
+      </c>
+      <c r="Q23" s="8">
+        <v>64.94</v>
+      </c>
+      <c r="R23" s="8"/>
+      <c r="S23" s="8"/>
+      <c r="T23" s="1"/>
+      <c r="U23" s="1"/>
+      <c r="V23" s="1"/>
+      <c r="W23" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A18:N18"/>
+    <mergeCell ref="A23:N23"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>