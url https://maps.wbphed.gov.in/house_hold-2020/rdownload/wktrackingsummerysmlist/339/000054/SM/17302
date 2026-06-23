--- v4 (2026-05-24)
+++ v5 (2026-06-23)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="125">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="138">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -384,50 +384,89 @@
     <t>Work Order for Installation of scheme information board for 1 no. site of Augmentation of Water Supply Scheme for Kuldiha and its adjoining Mouzas under Sarenga Water Supply Scheme (BRGF Ph-I) [SM/17302], 3 nos. site of Augmentation works for Gargariya, Zone-B Water Supply Scheme under Sarenga Water Supply Scheme (BRGF Ph-I) [SM/17438] and 1 no. site Proposed Ground Water Based Bansi Pipe Water Supply Scheme [SM/18038] within Sarenga Block and 1 no. site of Augmentation of Water Supply Scheme for Baricha, Zone-B and its adjoining Mouzas under Simlapal water Supply Scheme (BRGF Ph-I) [SM/17434] under Jal Jeevan Mission Programme under Khatra Sub-Division of Bankura Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/001922/2024-2025</t>
   </si>
   <si>
     <t>166\KSD</t>
   </si>
   <si>
     <t>Supply of sluice valve, construction of valve chamber and MS pipeline work for distribution main of Augmentation of Water Supply Scheme for Kuldiha and its adjoining Mouzas under Sarenga Water Supply Scheme (BRGF Ph-I) under Jal Jeevan Mission under Khatra Sub-Division of Bankura Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000180/2025-2026</t>
   </si>
   <si>
     <t>1316/BQA</t>
   </si>
   <si>
     <t>17/06/2025</t>
   </si>
   <si>
     <t>16/08/2025</t>
   </si>
   <si>
     <t>PRINCE INDUSTRIES (INDIA)</t>
+  </si>
+  <si>
+    <t>Acceptance cum Formal work order for the work of Providing, installation of Pumping machineries with other electro-mechanical accessories for Augmentation works for Kuldiha &amp; its adjoining mouzas under Sarenga water supply scheme (BRGF Ph-I) under Jal Jeevan Mission Programme under Bankura Mechanical Division, PHE Dte, Dist: Bankura</t>
+  </si>
+  <si>
+    <t>Assistant Engineer,Driller-in-Charge</t>
+  </si>
+  <si>
+    <t>ORD/000568/2023-2024</t>
+  </si>
+  <si>
+    <t>2034/BMD</t>
+  </si>
+  <si>
+    <t>01/09/2023</t>
+  </si>
+  <si>
+    <t>29/06/2028</t>
+  </si>
+  <si>
+    <t>A.K.INDUSTRIES</t>
+  </si>
+  <si>
+    <t>Repairing and painting of Over Head Reservoir (Capacity 700 Cum., staging height 20 Mtr.), Pump House, Operator Room, Chlorination Room, Guard Room and Boundary Wall with all allied works of Augmentation works for Kuldiha water Supply Scheme under Sarenga water Supply Scheme (BRGF Ph-I) under Jal Jeevan Mission Programme under Khatra Sub-Division of Bankura Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001977/2024-2025</t>
+  </si>
+  <si>
+    <t>671/BQA</t>
+  </si>
+  <si>
+    <t>12/03/2025</t>
+  </si>
+  <si>
+    <t>10/06/2025</t>
+  </si>
+  <si>
+    <t>AJIT KUMAR PAUL</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -816,51 +855,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W23"/>
+  <dimension ref="A1:W25"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="65.983887" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -2114,87 +2153,209 @@
       </c>
       <c r="N22" s="4" t="s">
         <v>122</v>
       </c>
       <c r="O22" s="4" t="s">
         <v>123</v>
       </c>
       <c r="P22" s="4">
         <v>7.66</v>
       </c>
       <c r="Q22" s="4">
         <v>0</v>
       </c>
       <c r="R22" s="4">
         <v>0</v>
       </c>
       <c r="S22" s="4">
         <v>95</v>
       </c>
       <c r="T22" s="1"/>
       <c r="U22" s="1"/>
       <c r="V22" s="1"/>
       <c r="W22" s="1"/>
     </row>
     <row r="23" spans="1:23">
-      <c r="A23" s="7" t="s">
+      <c r="A23" s="3">
+        <v>21</v>
+      </c>
+      <c r="B23" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C23" s="3"/>
+      <c r="D23" s="3" t="s">
+        <v>30</v>
+      </c>
+      <c r="E23" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F23" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G23" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H23" s="13" t="s">
         <v>124</v>
       </c>
-      <c r="B23" s="7"/>
-[...22 lines deleted...]
-      <c r="S23" s="8"/>
+      <c r="I23" s="13" t="s">
+        <v>125</v>
+      </c>
+      <c r="J23" s="13" t="s">
+        <v>37</v>
+      </c>
+      <c r="K23" s="4" t="s">
+        <v>126</v>
+      </c>
+      <c r="L23" s="4" t="s">
+        <v>127</v>
+      </c>
+      <c r="M23" s="4" t="s">
+        <v>128</v>
+      </c>
+      <c r="N23" s="4" t="s">
+        <v>129</v>
+      </c>
+      <c r="O23" s="4" t="s">
+        <v>130</v>
+      </c>
+      <c r="P23" s="4">
+        <v>72.58</v>
+      </c>
+      <c r="Q23" s="4">
+        <v>54</v>
+      </c>
+      <c r="R23" s="4">
+        <v>74.4</v>
+      </c>
+      <c r="S23" s="4">
+        <v>66</v>
+      </c>
       <c r="T23" s="1"/>
       <c r="U23" s="1"/>
       <c r="V23" s="1"/>
       <c r="W23" s="1"/>
     </row>
+    <row r="24" spans="1:23">
+      <c r="A24" s="3">
+        <v>22</v>
+      </c>
+      <c r="B24" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C24" s="3"/>
+      <c r="D24" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E24" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F24" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G24" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H24" s="13" t="s">
+        <v>131</v>
+      </c>
+      <c r="I24" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="J24" s="13" t="s">
+        <v>37</v>
+      </c>
+      <c r="K24" s="4" t="s">
+        <v>132</v>
+      </c>
+      <c r="L24" s="4" t="s">
+        <v>133</v>
+      </c>
+      <c r="M24" s="4" t="s">
+        <v>134</v>
+      </c>
+      <c r="N24" s="4" t="s">
+        <v>135</v>
+      </c>
+      <c r="O24" s="4" t="s">
+        <v>136</v>
+      </c>
+      <c r="P24" s="4">
+        <v>23.77</v>
+      </c>
+      <c r="Q24" s="4">
+        <v>0</v>
+      </c>
+      <c r="R24" s="4">
+        <v>0</v>
+      </c>
+      <c r="S24" s="4">
+        <v>90</v>
+      </c>
+      <c r="T24" s="1"/>
+      <c r="U24" s="1"/>
+      <c r="V24" s="1"/>
+      <c r="W24" s="1"/>
+    </row>
+    <row r="25" spans="1:23">
+      <c r="A25" s="7" t="s">
+        <v>137</v>
+      </c>
+      <c r="B25" s="7"/>
+      <c r="C25" s="7"/>
+      <c r="D25" s="7"/>
+      <c r="E25" s="11"/>
+      <c r="F25" s="7"/>
+      <c r="G25" s="7"/>
+      <c r="H25" s="14"/>
+      <c r="I25" s="14"/>
+      <c r="J25" s="14"/>
+      <c r="K25" s="8"/>
+      <c r="L25" s="8"/>
+      <c r="M25" s="8"/>
+      <c r="N25" s="8"/>
+      <c r="O25" s="8">
+        <v>903.84</v>
+      </c>
+      <c r="P25" s="8">
+        <v>578.4</v>
+      </c>
+      <c r="Q25" s="8">
+        <v>63.99</v>
+      </c>
+      <c r="R25" s="8"/>
+      <c r="S25" s="8"/>
+      <c r="T25" s="1"/>
+      <c r="U25" s="1"/>
+      <c r="V25" s="1"/>
+      <c r="W25" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A23:N23"/>
+    <mergeCell ref="A25:N25"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>