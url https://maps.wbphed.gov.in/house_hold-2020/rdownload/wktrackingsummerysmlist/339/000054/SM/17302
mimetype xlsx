--- v5 (2026-06-23)
+++ v6 (2026-08-28)
@@ -89,384 +89,384 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>BANKURA</t>
   </si>
   <si>
     <t>Bankura Division</t>
   </si>
   <si>
     <t>Augmentation of Water Supply Scheme for Kuldiha and its adjoining Mouzas under Sarenga Water Supply Scheme (BRGF Ph-I) under Jal Jeevan Mission Programme.</t>
   </si>
   <si>
     <t>SM/17302</t>
   </si>
   <si>
     <t>Augmentation</t>
   </si>
   <si>
+    <t>Sinking 3 Nos 300x200 Rig Bore Tubewell, Construction of 250 Cum OHR, 3 Nos. Pump House, Boundary Wall, Rising Main and Construction &amp; commissioning of ¿FHTC (Functional House Hold Tap Connection)¿ in different mouzas for Augmentation of Water Supply Scheme for Kuldiha and its adjoining Mouzas under Sarenga Water Supply Scheme (BRGF Ph-I) under Jal Jeevan Mission under Khatra Sub-Division of Bankura Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000475/2023-2024</t>
+  </si>
+  <si>
+    <t>2330/BQA</t>
+  </si>
+  <si>
+    <t>14/08/2023</t>
+  </si>
+  <si>
+    <t>02/07/2025</t>
+  </si>
+  <si>
+    <t>PRINCE INDUTRIES (INDIA)</t>
+  </si>
+  <si>
+    <t>Bankura Mechanical</t>
+  </si>
+  <si>
+    <t>Acceptance cum Formal work order for the work of Providing, installation of Pumping machineries with other electro-mechanical accessories for Augmentation works for Kuldiha &amp; its adjoining mouzas under Sarenga water supply scheme (BRGF Ph-I) under Jal Jeevan Mission Programme under Bankura Mechanical Division, PHE Dte, Dist: Bankura</t>
+  </si>
+  <si>
+    <t>Assistant Engineer,Driller-in-Charge</t>
+  </si>
+  <si>
+    <t>ORD/000568/2023-2024</t>
+  </si>
+  <si>
+    <t>2034/BMD</t>
+  </si>
+  <si>
+    <t>01/09/2023</t>
+  </si>
+  <si>
+    <t>29/06/2028</t>
+  </si>
+  <si>
+    <t>A.K.INDUSTRIES</t>
+  </si>
+  <si>
+    <t>Soil Investigation work for the proposed construction of RCC Over Head Reservoir under Bankura Sadar Sub- Division &amp; Khatra Sub- Division of Bankura Division, P.H.E. Dte. (2nd Call)</t>
+  </si>
+  <si>
+    <t>ORD/000861/2023-2024</t>
+  </si>
+  <si>
+    <t>2953/BQA</t>
+  </si>
+  <si>
+    <t>31/10/2023</t>
+  </si>
+  <si>
+    <t>30/12/2023</t>
+  </si>
+  <si>
+    <t>K S GROUP</t>
+  </si>
+  <si>
+    <t>Supplying, laying, fiting, fixing and jointing by HDPE pipe for Distribution Main along with making MS Tee and ancillary works at Baraamjhor village due to Strengthening - Widening of road from Pirorgari More to Brahamandiha by PWD (Roads) Dte. under Water Supply Scheme for Kuldiha and its adjoining Mouzas under Sarenga Water Supply Scheme (BRGF Ph-I) under Khatra Sub-Division of Bankura Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000638/2023-2024</t>
+  </si>
+  <si>
+    <t>2580/BQA</t>
+  </si>
+  <si>
+    <t>15/09/2023</t>
+  </si>
+  <si>
+    <t>15/10/2023</t>
+  </si>
+  <si>
+    <t>SANJOY PATRA</t>
+  </si>
+  <si>
+    <t>Support service for detail surveying, cross checking of abailable LOP and taking level at the interval of 50 mtr. by using Survey Instrument like DGPS / Drone and detailed design of pipe line by using Watergems Software on the basis of population density for Augmentation of Water Supply Scheme for Kuldiha and its adjoining Mouzas under Sarenga Water Supply Scheme (BRGF Ph-I) under Jal Jeevan Mission Programme under Khatra Sub Division of Bankura Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000835/2023-2024</t>
+  </si>
+  <si>
+    <t>2961/BQA</t>
+  </si>
+  <si>
+    <t>30/11/2023</t>
+  </si>
+  <si>
+    <t>GEO SOLUTION</t>
+  </si>
+  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000010/2023-2024</t>
   </si>
   <si>
     <t>1120/BQA</t>
   </si>
   <si>
     <t>12/05/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
-    <t>Bankura Mechanical</t>
-[...1 lines deleted...]
-  <si>
     <t>Augmentation works for Kadra (Zone- G) under Khatra-Hirbandh-Ranibandh Water Supply Scheme (BRGF Ph - I)</t>
   </si>
   <si>
     <t>BILL/00218/2023-2024</t>
   </si>
   <si>
     <t>28/06/2023</t>
   </si>
   <si>
     <t>WEST BENGAL STATE ELECTRICITY DISTRIBUTION COMPANY LTD.</t>
   </si>
   <si>
-    <t>Soil Investigation work for the proposed construction of RCC Over Head Reservoir under Bankura Sadar Sub- Division &amp; Khatra Sub- Division of Bankura Division, P.H.E. Dte. (2nd Call)</t>
-[...22 lines deleted...]
-  <si>
     <t>Acceptance cum Formal work order for the work of Providing, installation of Pumping machineries with other allied electro-mechanical accessories for Augmentation for KULDIHI piped water supply scheme (BRGF Phase-I) under Bankura Mechanical Division, PHE Dte. Block : Sarenga , Dist: Bankura</t>
   </si>
   <si>
     <t>Driller-in-Charge</t>
   </si>
   <si>
     <t>ORD/000135/2024-2025</t>
   </si>
   <si>
     <t>441/BMD</t>
   </si>
   <si>
     <t>27/06/2024</t>
   </si>
   <si>
     <t>31/12/2024</t>
   </si>
   <si>
     <t>ABHIJIT MUKHERJEE</t>
   </si>
   <si>
     <t>Acceptance cum Formal work order for the work of Providing and installation of Gaseous Chlorination System for Augmentation of Kuldihi water supply scheme under Sarenga water supply scheme (BRGF Ph-I) under Jal Jeevan Mission progremme under Bankura Mechanical Division PHE Dte, Dist :Bankura.</t>
   </si>
   <si>
     <t>ORD/001094/2023-2024</t>
   </si>
   <si>
     <t>3069/BMD</t>
   </si>
   <si>
     <t>12/03/2024</t>
   </si>
   <si>
     <t>10/07/2024</t>
   </si>
   <si>
     <t>PROGRESSIVE ENGINEERS CO-OPERATIVE SOCIETY LIMITED</t>
   </si>
   <si>
-    <t>Supplying, laying, fiting, fixing and jointing by HDPE pipe for Distribution Main along with making MS Tee and ancillary works at Baraamjhor village due to Strengthening - Widening of road from Pirorgari More to Brahamandiha by PWD (Roads) Dte. under Water Supply Scheme for Kuldiha and its adjoining Mouzas under Sarenga Water Supply Scheme (BRGF Ph-I) under Khatra Sub-Division of Bankura Division, P.H.E. Dte.</t>
-[...31 lines deleted...]
-  <si>
     <t>Sinking of 3 Nos. 300 mm X 200 mm X 200 Metre deep Tubewell (Replacement) by Rig boring method including interconnection with 100 mm dia. G.I. Pipe for Augmentation of Water Supply Scheme for Kuldiha and its adjoining Mouzas under Sarenga Water Supply Scheme (BRGF Ph-I) under Jal Jeevan Mission Programme under Khatra Sub-Division of Bankura Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/001298/2023-2024</t>
   </si>
   <si>
     <t>809/BQA</t>
   </si>
   <si>
     <t>07/03/2024</t>
   </si>
   <si>
     <t>21/04/2024</t>
   </si>
   <si>
     <t>ANJAN INFRASTUCTURE PVT LTD.</t>
   </si>
   <si>
+    <t>Crossing of Road at different location by Jack pushing method (600 mm dia RCC Hume pipes for casing pipe) for Distribution Main for Augmentation of Water Supply Scheme for Kuldiha and its adjoining Mouzas under Sarenga Water Supply Scheme (BRGF Ph-I) under Jal Jeevan Mission Programme under Khatra Sub-Division under Bankura Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000077/2024-2025</t>
+  </si>
+  <si>
+    <t>1497/BQA</t>
+  </si>
+  <si>
+    <t>18/06/2024</t>
+  </si>
+  <si>
+    <t>01/04/2025</t>
+  </si>
+  <si>
+    <t>SWAPAN KUMAR CHANDRA</t>
+  </si>
+  <si>
+    <t>New service connection for Kuldiha water supply scheme under Bankura Mechanical Division PHE Dte.</t>
+  </si>
+  <si>
+    <t>BILL/00122/2024-2025</t>
+  </si>
+  <si>
+    <t>BP-2024-25-13</t>
+  </si>
+  <si>
+    <t>10/05/2024</t>
+  </si>
+  <si>
+    <t>New Service Connection for Kuldihi , Application No- 2004835760</t>
+  </si>
+  <si>
+    <t>BILL/00702/2024-2025</t>
+  </si>
+  <si>
+    <t>BP-2024-25-165</t>
+  </si>
+  <si>
+    <t>06/08/2024</t>
+  </si>
+  <si>
     <t>New service connection charges for Kuldihi, Application No- 2004835893</t>
   </si>
   <si>
     <t>BILL/00701/2024-2025</t>
   </si>
   <si>
     <t>BP-2024-25-164</t>
   </si>
   <si>
-    <t>06/08/2024</t>
-[...22 lines deleted...]
-  <si>
     <t>BILL/00029/2024-2025</t>
   </si>
   <si>
     <t>BP-2024-25-12</t>
   </si>
   <si>
     <t>New 3 phase connection for Kuldihi W/S (Scheme) Telijant site</t>
   </si>
   <si>
     <t>BILL/00950/2024-2025</t>
   </si>
   <si>
     <t>BP-2024-25-230</t>
   </si>
   <si>
     <t>27/09/2024</t>
   </si>
   <si>
     <t>New Service connection charge of WBSEDCL Kuldiha</t>
   </si>
   <si>
     <t>BILL/00703/2024-2025</t>
   </si>
   <si>
     <t>BP-2024-25-166</t>
   </si>
   <si>
-    <t>Sinking 3 Nos 300x200 Rig Bore Tubewell, Construction of 250 Cum OHR, 3 Nos. Pump House, Boundary Wall, Rising Main and Construction &amp; commissioning of ¿FHTC (Functional House Hold Tap Connection)¿ in different mouzas for Augmentation of Water Supply Scheme for Kuldiha and its adjoining Mouzas under Sarenga Water Supply Scheme (BRGF Ph-I) under Jal Jeevan Mission under Khatra Sub-Division of Bankura Division, P.H.E. Dte.</t>
-[...32 lines deleted...]
-    <t>SWAPAN KUMAR CHANDRA</t>
+    <t>Repairing and painting of Over Head Reservoir (Capacity 700 Cum., staging height 20 Mtr.), Pump House, Operator Room, Chlorination Room, Guard Room and Boundary Wall with all allied works of Augmentation works for Kuldiha water Supply Scheme under Sarenga water Supply Scheme (BRGF Ph-I) under Jal Jeevan Mission Programme under Khatra Sub-Division of Bankura Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001977/2024-2025</t>
+  </si>
+  <si>
+    <t>671/BQA</t>
+  </si>
+  <si>
+    <t>12/03/2025</t>
+  </si>
+  <si>
+    <t>10/06/2025</t>
+  </si>
+  <si>
+    <t>AJIT KUMAR PAUL</t>
+  </si>
+  <si>
+    <t>Work Order for Installation of scheme information board for 2 nos. OHR and 4 nos. Pump House site of Augmentation of Water Supply Scheme for Kuldiha and its adjoining Mouzas under Sarenga Water Supply Scheme (BRGF Ph-I) [SM/17302] within Sarenga Block under Jal Jeevan Mission Programme under Khatra Sub-Division of Bankura Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001920/2024-2025</t>
+  </si>
+  <si>
+    <t>164\KSD</t>
+  </si>
+  <si>
+    <t>07/03/2025</t>
+  </si>
+  <si>
+    <t>17/03/2025</t>
+  </si>
+  <si>
+    <t>PRADYUMNA KOLEY</t>
+  </si>
+  <si>
+    <t>Work Order for Installation of scheme information board for 1 no. site of Augmentation of Water Supply Scheme for Kuldiha and its adjoining Mouzas under Sarenga Water Supply Scheme (BRGF Ph-I) [SM/17302], 3 nos. site of Augmentation works for Gargariya, Zone-B Water Supply Scheme under Sarenga Water Supply Scheme (BRGF Ph-I) [SM/17438] and 1 no. site Proposed Ground Water Based Bansi Pipe Water Supply Scheme [SM/18038] within Sarenga Block and 1 no. site of Augmentation of Water Supply Scheme for Baricha, Zone-B and its adjoining Mouzas under Simlapal water Supply Scheme (BRGF Ph-I) [SM/17434] under Jal Jeevan Mission Programme under Khatra Sub-Division of Bankura Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001922/2024-2025</t>
+  </si>
+  <si>
+    <t>166\KSD</t>
+  </si>
+  <si>
+    <t>SUBHADIP KOLE</t>
   </si>
   <si>
     <t>Work Order for Installation of scheme information board for 6 nos. Pump House site of Augmentation of Water Supply Scheme for Kuldiha and its adjoining Mouzas under Sarenga Water Supply Scheme (BRGF Ph-I) [SM/17302] within Sarenga Block under Jal Jeevan Mission Programme under Khatra Sub-Division of Bankura Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/001921/2024-2025</t>
   </si>
   <si>
     <t>165\KSD</t>
   </si>
   <si>
-    <t>07/03/2025</t>
-[...28 lines deleted...]
-  <si>
     <t>Supply of sluice valve, construction of valve chamber and MS pipeline work for distribution main of Augmentation of Water Supply Scheme for Kuldiha and its adjoining Mouzas under Sarenga Water Supply Scheme (BRGF Ph-I) under Jal Jeevan Mission under Khatra Sub-Division of Bankura Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000180/2025-2026</t>
   </si>
   <si>
     <t>1316/BQA</t>
   </si>
   <si>
     <t>17/06/2025</t>
   </si>
   <si>
     <t>16/08/2025</t>
   </si>
   <si>
     <t>PRINCE INDUSTRIES (INDIA)</t>
-  </si>
-[...37 lines deleted...]
-    <t>AJIT KUMAR PAUL</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -993,1325 +993,1325 @@
       <c r="W2" s="1"/>
     </row>
     <row r="3" spans="1:23">
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3"/>
       <c r="D3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
-      <c r="I3" s="13"/>
-      <c r="J3" s="13"/>
+      <c r="I3" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J3" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K3" s="4" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="P3" s="4">
-        <v>60.93</v>
+        <v>566.03</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>428.61</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>75.72</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>82</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>31</v>
-[...2 lines deleted...]
-      <c r="J4" s="13"/>
+        <v>34</v>
+      </c>
+      <c r="I4" s="13" t="s">
+        <v>35</v>
+      </c>
+      <c r="J4" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K4" s="4" t="s">
-        <v>32</v>
-[...1 lines deleted...]
-      <c r="L4" s="4"/>
+        <v>36</v>
+      </c>
+      <c r="L4" s="4" t="s">
+        <v>37</v>
+      </c>
       <c r="M4" s="4" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>33</v>
+        <v>39</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>34</v>
+        <v>40</v>
       </c>
       <c r="P4" s="4">
-        <v>1.5</v>
+        <v>72.58</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>54</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>74.4</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>66</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="I5" s="13" t="s">
-        <v>36</v>
+        <v>26</v>
       </c>
       <c r="J5" s="13" t="s">
-        <v>37</v>
+        <v>27</v>
       </c>
       <c r="K5" s="4" t="s">
-        <v>38</v>
+        <v>42</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>39</v>
+        <v>43</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>40</v>
+        <v>44</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>41</v>
+        <v>45</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>42</v>
+        <v>46</v>
       </c>
       <c r="P5" s="4">
         <v>5.18</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
         <v>70</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
-        <v>30</v>
+        <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>43</v>
+        <v>47</v>
       </c>
       <c r="I6" s="13" t="s">
-        <v>44</v>
+        <v>26</v>
       </c>
       <c r="J6" s="13" t="s">
-        <v>37</v>
+        <v>27</v>
       </c>
       <c r="K6" s="4" t="s">
-        <v>45</v>
+        <v>48</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>46</v>
+        <v>49</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>47</v>
+        <v>50</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>48</v>
+        <v>51</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="P6" s="4">
-        <v>19.59</v>
+        <v>4.02</v>
       </c>
       <c r="Q6" s="4">
-        <v>4.57</v>
+        <v>4</v>
       </c>
       <c r="R6" s="4">
-        <v>23.33</v>
+        <v>99.46</v>
       </c>
       <c r="S6" s="4">
-        <v>65</v>
+        <v>50</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
-        <v>30</v>
+        <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
       <c r="I7" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J7" s="13"/>
+      <c r="K7" s="4" t="s">
+        <v>54</v>
+      </c>
+      <c r="L7" s="4" t="s">
+        <v>55</v>
+      </c>
+      <c r="M7" s="4" t="s">
         <v>44</v>
       </c>
-      <c r="J7" s="13" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="N7" s="4" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="P7" s="4">
-        <v>41.85</v>
+        <v>4.45</v>
       </c>
       <c r="Q7" s="4">
-        <v>36.21</v>
+        <v>4.45</v>
       </c>
       <c r="R7" s="4">
-        <v>86.51</v>
+        <v>99.95</v>
       </c>
       <c r="S7" s="4">
-        <v>70</v>
+        <v>96</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>56</v>
-[...6 lines deleted...]
-      </c>
+        <v>58</v>
+      </c>
+      <c r="I8" s="13"/>
+      <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="P8" s="4">
-        <v>4.02</v>
+        <v>60.93</v>
       </c>
       <c r="Q8" s="4">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="R8" s="4">
-        <v>99.46</v>
+        <v>0</v>
       </c>
       <c r="S8" s="4">
-        <v>50</v>
+        <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>62</v>
-[...3 lines deleted...]
-      </c>
+        <v>63</v>
+      </c>
+      <c r="I9" s="13"/>
       <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
-        <v>63</v>
-[...1 lines deleted...]
-      <c r="L9" s="4" t="s">
         <v>64</v>
       </c>
+      <c r="L9" s="4"/>
       <c r="M9" s="4" t="s">
-        <v>40</v>
+        <v>65</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>65</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>66</v>
       </c>
       <c r="P9" s="4">
-        <v>4.45</v>
+        <v>1.5</v>
       </c>
       <c r="Q9" s="4">
-        <v>4.45</v>
+        <v>0</v>
       </c>
       <c r="R9" s="4">
-        <v>99.95</v>
+        <v>0</v>
       </c>
       <c r="S9" s="4">
-        <v>96</v>
+        <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
         <v>67</v>
       </c>
       <c r="I10" s="13" t="s">
-        <v>36</v>
-[...1 lines deleted...]
-      <c r="J10" s="13"/>
+        <v>68</v>
+      </c>
+      <c r="J10" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K10" s="4" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="P10" s="4">
-        <v>50.34</v>
+        <v>19.59</v>
       </c>
       <c r="Q10" s="4">
-        <v>46.56</v>
+        <v>4.57</v>
       </c>
       <c r="R10" s="4">
-        <v>92.48</v>
+        <v>23.33</v>
       </c>
       <c r="S10" s="4">
-        <v>98</v>
+        <v>65</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>73</v>
-[...2 lines deleted...]
-      <c r="J11" s="13"/>
+        <v>74</v>
+      </c>
+      <c r="I11" s="13" t="s">
+        <v>68</v>
+      </c>
+      <c r="J11" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K11" s="4" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>34</v>
+        <v>79</v>
       </c>
       <c r="P11" s="4">
-        <v>6.31</v>
+        <v>41.85</v>
       </c>
       <c r="Q11" s="4">
-        <v>0</v>
+        <v>36.21</v>
       </c>
       <c r="R11" s="4">
-        <v>0</v>
+        <v>86.51</v>
       </c>
       <c r="S11" s="4">
-        <v>0</v>
+        <v>70</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
-        <v>30</v>
+        <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>77</v>
-[...1 lines deleted...]
-      <c r="I12" s="13"/>
+        <v>80</v>
+      </c>
+      <c r="I12" s="13" t="s">
+        <v>26</v>
+      </c>
       <c r="J12" s="13"/>
       <c r="K12" s="4" t="s">
-        <v>78</v>
+        <v>81</v>
       </c>
       <c r="L12" s="4" t="s">
-        <v>79</v>
+        <v>82</v>
       </c>
       <c r="M12" s="4" t="s">
-        <v>80</v>
+        <v>83</v>
       </c>
       <c r="N12" s="4" t="s">
-        <v>80</v>
+        <v>84</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>34</v>
+        <v>85</v>
       </c>
       <c r="P12" s="4">
-        <v>3.23</v>
+        <v>50.34</v>
       </c>
       <c r="Q12" s="4">
-        <v>0</v>
+        <v>46.56</v>
       </c>
       <c r="R12" s="4">
-        <v>0</v>
+        <v>92.48</v>
       </c>
       <c r="S12" s="4">
-        <v>0</v>
+        <v>98</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
-        <v>30</v>
+        <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>81</v>
-[...2 lines deleted...]
-      <c r="J13" s="13"/>
+        <v>86</v>
+      </c>
+      <c r="I13" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J13" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K13" s="4" t="s">
-        <v>82</v>
+        <v>87</v>
       </c>
       <c r="L13" s="4" t="s">
-        <v>83</v>
+        <v>88</v>
       </c>
       <c r="M13" s="4" t="s">
-        <v>76</v>
+        <v>89</v>
       </c>
       <c r="N13" s="4" t="s">
-        <v>76</v>
+        <v>90</v>
       </c>
       <c r="O13" s="4" t="s">
-        <v>34</v>
+        <v>91</v>
       </c>
       <c r="P13" s="4">
-        <v>4.75</v>
+        <v>17.8</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
-        <v>0</v>
+        <v>90</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H14" s="13" t="s">
-        <v>77</v>
+        <v>92</v>
       </c>
       <c r="I14" s="13"/>
       <c r="J14" s="13"/>
       <c r="K14" s="4" t="s">
-        <v>84</v>
+        <v>93</v>
       </c>
       <c r="L14" s="4" t="s">
-        <v>85</v>
+        <v>94</v>
       </c>
       <c r="M14" s="4" t="s">
-        <v>80</v>
+        <v>95</v>
       </c>
       <c r="N14" s="4" t="s">
-        <v>80</v>
+        <v>95</v>
       </c>
       <c r="O14" s="4" t="s">
-        <v>34</v>
+        <v>66</v>
       </c>
       <c r="P14" s="4">
-        <v>4.75</v>
+        <v>3.23</v>
       </c>
       <c r="Q14" s="4">
         <v>0</v>
       </c>
       <c r="R14" s="4">
         <v>0</v>
       </c>
       <c r="S14" s="4">
         <v>0</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H15" s="13" t="s">
-        <v>86</v>
+        <v>96</v>
       </c>
       <c r="I15" s="13"/>
       <c r="J15" s="13"/>
       <c r="K15" s="4" t="s">
-        <v>87</v>
+        <v>97</v>
       </c>
       <c r="L15" s="4" t="s">
-        <v>88</v>
+        <v>98</v>
       </c>
       <c r="M15" s="4" t="s">
-        <v>89</v>
+        <v>99</v>
       </c>
       <c r="N15" s="4" t="s">
-        <v>89</v>
+        <v>99</v>
       </c>
       <c r="O15" s="4" t="s">
-        <v>34</v>
+        <v>66</v>
       </c>
       <c r="P15" s="4">
-        <v>3.16</v>
+        <v>4.75</v>
       </c>
       <c r="Q15" s="4">
         <v>0</v>
       </c>
       <c r="R15" s="4">
         <v>0</v>
       </c>
       <c r="S15" s="4">
         <v>0</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3"/>
       <c r="D16" s="3" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H16" s="13" t="s">
-        <v>90</v>
+        <v>100</v>
       </c>
       <c r="I16" s="13"/>
       <c r="J16" s="13"/>
       <c r="K16" s="4" t="s">
-        <v>91</v>
+        <v>101</v>
       </c>
       <c r="L16" s="4" t="s">
-        <v>92</v>
+        <v>102</v>
       </c>
       <c r="M16" s="4" t="s">
-        <v>76</v>
+        <v>99</v>
       </c>
       <c r="N16" s="4" t="s">
-        <v>76</v>
+        <v>99</v>
       </c>
       <c r="O16" s="4" t="s">
-        <v>34</v>
+        <v>66</v>
       </c>
       <c r="P16" s="4">
-        <v>3.23</v>
+        <v>6.31</v>
       </c>
       <c r="Q16" s="4">
         <v>0</v>
       </c>
       <c r="R16" s="4">
         <v>0</v>
       </c>
       <c r="S16" s="4">
         <v>0</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3"/>
       <c r="D17" s="3" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G17" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H17" s="13" t="s">
-        <v>93</v>
-[...6 lines deleted...]
-      </c>
+        <v>92</v>
+      </c>
+      <c r="I17" s="13"/>
+      <c r="J17" s="13"/>
       <c r="K17" s="4" t="s">
-        <v>94</v>
+        <v>103</v>
       </c>
       <c r="L17" s="4" t="s">
+        <v>104</v>
+      </c>
+      <c r="M17" s="4" t="s">
         <v>95</v>
       </c>
-      <c r="M17" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N17" s="4" t="s">
-        <v>97</v>
+        <v>95</v>
       </c>
       <c r="O17" s="4" t="s">
-        <v>98</v>
+        <v>66</v>
       </c>
       <c r="P17" s="4">
-        <v>566.03</v>
+        <v>4.75</v>
       </c>
       <c r="Q17" s="4">
-        <v>428.61</v>
+        <v>0</v>
       </c>
       <c r="R17" s="4">
-        <v>75.72</v>
+        <v>0</v>
       </c>
       <c r="S17" s="4">
-        <v>82</v>
+        <v>0</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="3">
         <v>16</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C18" s="3"/>
       <c r="D18" s="3" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="E18" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F18" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G18" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H18" s="13" t="s">
-        <v>99</v>
-[...6 lines deleted...]
-      </c>
+        <v>105</v>
+      </c>
+      <c r="I18" s="13"/>
+      <c r="J18" s="13"/>
       <c r="K18" s="4" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="L18" s="4" t="s">
-        <v>101</v>
+        <v>107</v>
       </c>
       <c r="M18" s="4" t="s">
-        <v>102</v>
+        <v>108</v>
       </c>
       <c r="N18" s="4" t="s">
-        <v>103</v>
+        <v>108</v>
       </c>
       <c r="O18" s="4" t="s">
-        <v>104</v>
+        <v>66</v>
       </c>
       <c r="P18" s="4">
-        <v>17.8</v>
+        <v>3.16</v>
       </c>
       <c r="Q18" s="4">
         <v>0</v>
       </c>
       <c r="R18" s="4">
         <v>0</v>
       </c>
       <c r="S18" s="4">
-        <v>90</v>
+        <v>0</v>
       </c>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
     <row r="19" spans="1:23">
       <c r="A19" s="3">
         <v>17</v>
       </c>
       <c r="B19" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C19" s="3"/>
       <c r="D19" s="3" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="E19" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F19" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G19" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H19" s="13" t="s">
-        <v>105</v>
-[...6 lines deleted...]
-      </c>
+        <v>109</v>
+      </c>
+      <c r="I19" s="13"/>
+      <c r="J19" s="13"/>
       <c r="K19" s="4" t="s">
-        <v>106</v>
+        <v>110</v>
       </c>
       <c r="L19" s="4" t="s">
-        <v>107</v>
+        <v>111</v>
       </c>
       <c r="M19" s="4" t="s">
-        <v>108</v>
+        <v>99</v>
       </c>
       <c r="N19" s="4" t="s">
-        <v>109</v>
+        <v>99</v>
       </c>
       <c r="O19" s="4" t="s">
-        <v>110</v>
+        <v>66</v>
       </c>
       <c r="P19" s="4">
-        <v>0.9</v>
+        <v>3.23</v>
       </c>
       <c r="Q19" s="4">
         <v>0</v>
       </c>
       <c r="R19" s="4">
         <v>0</v>
       </c>
       <c r="S19" s="4">
-        <v>90</v>
+        <v>0</v>
       </c>
       <c r="T19" s="1"/>
       <c r="U19" s="1"/>
       <c r="V19" s="1"/>
       <c r="W19" s="1"/>
     </row>
     <row r="20" spans="1:23">
       <c r="A20" s="3">
         <v>18</v>
       </c>
       <c r="B20" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C20" s="3"/>
       <c r="D20" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E20" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F20" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G20" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H20" s="13" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="I20" s="13" t="s">
-        <v>36</v>
+        <v>26</v>
       </c>
       <c r="J20" s="13" t="s">
-        <v>37</v>
+        <v>27</v>
       </c>
       <c r="K20" s="4" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="L20" s="4" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="M20" s="4" t="s">
-        <v>108</v>
+        <v>115</v>
       </c>
       <c r="N20" s="4" t="s">
-        <v>109</v>
+        <v>116</v>
       </c>
       <c r="O20" s="4" t="s">
-        <v>114</v>
+        <v>117</v>
       </c>
       <c r="P20" s="4">
-        <v>0.9</v>
+        <v>23.77</v>
       </c>
       <c r="Q20" s="4">
         <v>0</v>
       </c>
       <c r="R20" s="4">
         <v>0</v>
       </c>
       <c r="S20" s="4">
         <v>90</v>
       </c>
       <c r="T20" s="1"/>
       <c r="U20" s="1"/>
       <c r="V20" s="1"/>
       <c r="W20" s="1"/>
     </row>
     <row r="21" spans="1:23">
       <c r="A21" s="3">
         <v>19</v>
       </c>
       <c r="B21" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C21" s="3"/>
       <c r="D21" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E21" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F21" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G21" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H21" s="13" t="s">
-        <v>115</v>
+        <v>118</v>
       </c>
       <c r="I21" s="13" t="s">
-        <v>36</v>
+        <v>26</v>
       </c>
       <c r="J21" s="13" t="s">
-        <v>37</v>
+        <v>27</v>
       </c>
       <c r="K21" s="4" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="L21" s="4" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="M21" s="4" t="s">
-        <v>108</v>
+        <v>121</v>
       </c>
       <c r="N21" s="4" t="s">
-        <v>109</v>
+        <v>122</v>
       </c>
       <c r="O21" s="4" t="s">
-        <v>110</v>
+        <v>123</v>
       </c>
       <c r="P21" s="4">
         <v>0.9</v>
       </c>
       <c r="Q21" s="4">
         <v>0</v>
       </c>
       <c r="R21" s="4">
         <v>0</v>
       </c>
       <c r="S21" s="4">
         <v>90</v>
       </c>
       <c r="T21" s="1"/>
       <c r="U21" s="1"/>
       <c r="V21" s="1"/>
       <c r="W21" s="1"/>
     </row>
     <row r="22" spans="1:23">
       <c r="A22" s="3">
         <v>20</v>
       </c>
       <c r="B22" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C22" s="3"/>
       <c r="D22" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E22" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F22" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G22" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H22" s="13" t="s">
-        <v>118</v>
+        <v>124</v>
       </c>
       <c r="I22" s="13" t="s">
-        <v>36</v>
+        <v>26</v>
       </c>
       <c r="J22" s="13" t="s">
-        <v>37</v>
+        <v>27</v>
       </c>
       <c r="K22" s="4" t="s">
-        <v>119</v>
+        <v>125</v>
       </c>
       <c r="L22" s="4" t="s">
-        <v>120</v>
+        <v>126</v>
       </c>
       <c r="M22" s="4" t="s">
         <v>121</v>
       </c>
       <c r="N22" s="4" t="s">
         <v>122</v>
       </c>
       <c r="O22" s="4" t="s">
-        <v>123</v>
+        <v>127</v>
       </c>
       <c r="P22" s="4">
-        <v>7.66</v>
+        <v>0.9</v>
       </c>
       <c r="Q22" s="4">
         <v>0</v>
       </c>
       <c r="R22" s="4">
         <v>0</v>
       </c>
       <c r="S22" s="4">
-        <v>95</v>
+        <v>90</v>
       </c>
       <c r="T22" s="1"/>
       <c r="U22" s="1"/>
       <c r="V22" s="1"/>
       <c r="W22" s="1"/>
     </row>
     <row r="23" spans="1:23">
       <c r="A23" s="3">
         <v>21</v>
       </c>
       <c r="B23" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C23" s="3"/>
       <c r="D23" s="3" t="s">
-        <v>30</v>
+        <v>21</v>
       </c>
       <c r="E23" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F23" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G23" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H23" s="13" t="s">
-        <v>124</v>
+        <v>128</v>
       </c>
       <c r="I23" s="13" t="s">
-        <v>125</v>
+        <v>26</v>
       </c>
       <c r="J23" s="13" t="s">
-        <v>37</v>
+        <v>27</v>
       </c>
       <c r="K23" s="4" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="L23" s="4" t="s">
+        <v>130</v>
+      </c>
+      <c r="M23" s="4" t="s">
+        <v>121</v>
+      </c>
+      <c r="N23" s="4" t="s">
+        <v>122</v>
+      </c>
+      <c r="O23" s="4" t="s">
         <v>127</v>
       </c>
-      <c r="M23" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P23" s="4">
-        <v>72.58</v>
+        <v>0.9</v>
       </c>
       <c r="Q23" s="4">
-        <v>54</v>
+        <v>0</v>
       </c>
       <c r="R23" s="4">
-        <v>74.4</v>
+        <v>0</v>
       </c>
       <c r="S23" s="4">
-        <v>66</v>
+        <v>90</v>
       </c>
       <c r="T23" s="1"/>
       <c r="U23" s="1"/>
       <c r="V23" s="1"/>
       <c r="W23" s="1"/>
     </row>
     <row r="24" spans="1:23">
       <c r="A24" s="3">
         <v>22</v>
       </c>
       <c r="B24" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C24" s="3"/>
       <c r="D24" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E24" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F24" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G24" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H24" s="13" t="s">
         <v>131</v>
       </c>
       <c r="I24" s="13" t="s">
-        <v>36</v>
+        <v>26</v>
       </c>
       <c r="J24" s="13" t="s">
-        <v>37</v>
+        <v>27</v>
       </c>
       <c r="K24" s="4" t="s">
         <v>132</v>
       </c>
       <c r="L24" s="4" t="s">
         <v>133</v>
       </c>
       <c r="M24" s="4" t="s">
         <v>134</v>
       </c>
       <c r="N24" s="4" t="s">
         <v>135</v>
       </c>
       <c r="O24" s="4" t="s">
         <v>136</v>
       </c>
       <c r="P24" s="4">
-        <v>23.77</v>
+        <v>7.66</v>
       </c>
       <c r="Q24" s="4">
         <v>0</v>
       </c>
       <c r="R24" s="4">
         <v>0</v>
       </c>
       <c r="S24" s="4">
-        <v>90</v>
+        <v>95</v>
       </c>
       <c r="T24" s="1"/>
       <c r="U24" s="1"/>
       <c r="V24" s="1"/>
       <c r="W24" s="1"/>
     </row>
     <row r="25" spans="1:23">
       <c r="A25" s="7" t="s">
         <v>137</v>
       </c>
       <c r="B25" s="7"/>
       <c r="C25" s="7"/>
       <c r="D25" s="7"/>
       <c r="E25" s="11"/>
       <c r="F25" s="7"/>
       <c r="G25" s="7"/>
       <c r="H25" s="14"/>
       <c r="I25" s="14"/>
       <c r="J25" s="14"/>
       <c r="K25" s="8"/>
       <c r="L25" s="8"/>
       <c r="M25" s="8"/>
       <c r="N25" s="8"/>
       <c r="O25" s="8">
         <v>903.84</v>