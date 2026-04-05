--- v1 (2026-03-03)
+++ v2 (2026-04-05)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="85">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="78">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -89,78 +89,57 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>BANKURA</t>
   </si>
   <si>
     <t>Bankura Mechanical</t>
   </si>
   <si>
     <t>Augmentation Works for Dhanara and its Adjoining mouza Water Supply Scheme under Jal Jeevan Mission Programme.</t>
   </si>
   <si>
     <t>SM/17297</t>
   </si>
   <si>
     <t>Augmentation</t>
   </si>
   <si>
-    <t>Acceptance cum Formal work order for the work of Providing and installation of pumping machineries and other electro mechanical accessories for Augmentation of Dhanara and its adjoining mouzas water supply scheme under Jal Jeeven mission Progremme under Bankura Mechanical Division, P.H.E. Dte</t>
-[...2 lines deleted...]
-    <t>Assistant Engineer,Driller-in-Charge</t>
+    <t>Acceptance cum Formal work order for the work of Providing and installation of Submersible pumping machineries and other electromechanical accessories for Augmentation works at T/W No-II at Katalda Pump house under Dhanara Water supply scheme and its Adjoing moujazs water supply scheme under Jal Jeevan Mission progremme,Under Raipur Block under Bankura Mechanical Division PHE Dte, Dist :Bankura.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
   </si>
   <si>
     <t>Junior Engineer</t>
-  </si>
-[...19 lines deleted...]
-    <t>Assistant Engineer</t>
   </si>
   <si>
     <t>ORD/000262/2024-2025</t>
   </si>
   <si>
     <t>517/BMD</t>
   </si>
   <si>
     <t>09/07/2024</t>
   </si>
   <si>
     <t>06/11/2024</t>
   </si>
   <si>
     <t>R.K. ENTERPRISE</t>
   </si>
   <si>
     <t>Bankura Division</t>
   </si>
   <si>
     <t>Support service for detail surveying, cross checking of abailable LOP and taking level at the interval of 50 mtr. by using Survey Instrument like DGPS / Drone and detailed design of pipe line by using Watergems Software on the basis of population density for Augmentation Works for Dhanara and its Adjoining mouza Water Supply Scheme under Jal Jeevan Mission Programme under Khatra Sub Division of Bankura Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000836/2023-2024</t>
   </si>
@@ -696,51 +675,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W13"/>
+  <dimension ref="A1:W12"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="65.983887" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -856,635 +835,574 @@
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
-        <v>144.45</v>
+        <v>7.09</v>
       </c>
       <c r="Q3" s="4">
         <v>0</v>
       </c>
       <c r="R3" s="4">
         <v>0</v>
       </c>
       <c r="S3" s="4">
         <v>0</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="I4" s="13" t="s">
-        <v>34</v>
-[...3 lines deleted...]
-      </c>
+        <v>26</v>
+      </c>
+      <c r="J4" s="13"/>
       <c r="K4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>39</v>
       </c>
       <c r="P4" s="4">
-        <v>7.09</v>
+        <v>2.4</v>
       </c>
       <c r="Q4" s="4">
         <v>0</v>
       </c>
       <c r="R4" s="4">
         <v>0</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>97</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
-        <v>40</v>
+        <v>33</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>41</v>
-[...3 lines deleted...]
-      </c>
+        <v>40</v>
+      </c>
+      <c r="I5" s="13"/>
       <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
+        <v>41</v>
+      </c>
+      <c r="L5" s="4" t="s">
         <v>42</v>
       </c>
-      <c r="L5" s="4" t="s">
+      <c r="M5" s="4" t="s">
         <v>43</v>
       </c>
-      <c r="M5" s="4" t="s">
+      <c r="N5" s="4" t="s">
+        <v>43</v>
+      </c>
+      <c r="O5" s="4" t="s">
         <v>44</v>
       </c>
-      <c r="N5" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P5" s="4">
-        <v>2.4</v>
+        <v>3.7</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
-        <v>97</v>
+        <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
-        <v>40</v>
+        <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>47</v>
+        <v>45</v>
       </c>
       <c r="I6" s="13"/>
       <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
+        <v>46</v>
+      </c>
+      <c r="L6" s="4" t="s">
+        <v>47</v>
+      </c>
+      <c r="M6" s="4" t="s">
         <v>48</v>
       </c>
-      <c r="L6" s="4" t="s">
+      <c r="N6" s="4" t="s">
+        <v>48</v>
+      </c>
+      <c r="O6" s="4" t="s">
         <v>49</v>
       </c>
-      <c r="M6" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P6" s="4">
-        <v>3.7</v>
+        <v>2.58</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>52</v>
+        <v>50</v>
       </c>
       <c r="I7" s="13"/>
       <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
-        <v>53</v>
+        <v>51</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>54</v>
+        <v>52</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>55</v>
+        <v>48</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>55</v>
+        <v>48</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>56</v>
+        <v>49</v>
       </c>
       <c r="P7" s="4">
-        <v>2.58</v>
+        <v>1.3</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
+        <v>53</v>
+      </c>
+      <c r="I8" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J8" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K8" s="4" t="s">
+        <v>54</v>
+      </c>
+      <c r="L8" s="4" t="s">
+        <v>55</v>
+      </c>
+      <c r="M8" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="N8" s="4" t="s">
         <v>57</v>
       </c>
-      <c r="I8" s="13"/>
-[...1 lines deleted...]
-      <c r="K8" s="4" t="s">
+      <c r="O8" s="4" t="s">
         <v>58</v>
       </c>
-      <c r="L8" s="4" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="P8" s="4">
-        <v>1.3</v>
+        <v>257.41</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
-        <v>0</v>
+        <v>23</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
-        <v>40</v>
+        <v>33</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="I9" s="13" t="s">
-        <v>34</v>
+        <v>26</v>
       </c>
       <c r="J9" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K9" s="4" t="s">
+        <v>60</v>
+      </c>
+      <c r="L9" s="4" t="s">
         <v>61</v>
       </c>
-      <c r="L9" s="4" t="s">
+      <c r="M9" s="4" t="s">
         <v>62</v>
       </c>
-      <c r="M9" s="4" t="s">
+      <c r="N9" s="4" t="s">
         <v>63</v>
       </c>
-      <c r="N9" s="4" t="s">
+      <c r="O9" s="4" t="s">
         <v>64</v>
       </c>
-      <c r="O9" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P9" s="4">
-        <v>257.41</v>
+        <v>47.76</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
-        <v>23</v>
+        <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
-        <v>40</v>
+        <v>33</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
+        <v>65</v>
+      </c>
+      <c r="I10" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J10" s="13"/>
+      <c r="K10" s="4" t="s">
         <v>66</v>
       </c>
-      <c r="I10" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K10" s="4" t="s">
+      <c r="L10" s="4" t="s">
         <v>67</v>
       </c>
-      <c r="L10" s="4" t="s">
+      <c r="M10" s="4" t="s">
         <v>68</v>
       </c>
-      <c r="M10" s="4" t="s">
+      <c r="N10" s="4" t="s">
         <v>69</v>
       </c>
-      <c r="N10" s="4" t="s">
+      <c r="O10" s="4" t="s">
         <v>70</v>
       </c>
-      <c r="O10" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P10" s="4">
-        <v>47.76</v>
+        <v>51.93</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
         <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
-        <v>40</v>
+        <v>33</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>72</v>
+        <v>71</v>
       </c>
       <c r="I11" s="13" t="s">
-        <v>34</v>
+        <v>26</v>
       </c>
       <c r="J11" s="13"/>
       <c r="K11" s="4" t="s">
+        <v>72</v>
+      </c>
+      <c r="L11" s="4" t="s">
         <v>73</v>
       </c>
-      <c r="L11" s="4" t="s">
+      <c r="M11" s="4" t="s">
         <v>74</v>
       </c>
-      <c r="M11" s="4" t="s">
+      <c r="N11" s="4" t="s">
         <v>75</v>
       </c>
-      <c r="N11" s="4" t="s">
+      <c r="O11" s="4" t="s">
         <v>76</v>
       </c>
-      <c r="O11" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P11" s="4">
-        <v>51.93</v>
+        <v>23.88</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
         <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
-      <c r="A12" s="3">
-[...51 lines deleted...]
-      </c>
+      <c r="A12" s="7" t="s">
+        <v>77</v>
+      </c>
+      <c r="B12" s="7"/>
+      <c r="C12" s="7"/>
+      <c r="D12" s="7"/>
+      <c r="E12" s="11"/>
+      <c r="F12" s="7"/>
+      <c r="G12" s="7"/>
+      <c r="H12" s="14"/>
+      <c r="I12" s="14"/>
+      <c r="J12" s="14"/>
+      <c r="K12" s="8"/>
+      <c r="L12" s="8"/>
+      <c r="M12" s="8"/>
+      <c r="N12" s="8"/>
+      <c r="O12" s="8">
+        <v>398.04</v>
+      </c>
+      <c r="P12" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q12" s="8">
+        <v>0</v>
+      </c>
+      <c r="R12" s="8"/>
+      <c r="S12" s="8"/>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
-    <row r="13" spans="1:23">
-[...31 lines deleted...]
-    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A13:N13"/>
+    <mergeCell ref="A12:N12"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>