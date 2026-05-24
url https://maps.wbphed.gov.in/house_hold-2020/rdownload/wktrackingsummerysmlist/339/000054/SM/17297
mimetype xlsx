--- v2 (2026-04-05)
+++ v3 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="78">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="84">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -243,50 +243,68 @@
     <t>12/03/2025</t>
   </si>
   <si>
     <t>10/06/2025</t>
   </si>
   <si>
     <t>SINGHA ENTERPRISE</t>
   </si>
   <si>
     <t>Sinking of 2 (Two) Nos. 200 mm dia. X 5.50 Mtr. depth horizontal river bed tube well, using MS "T" and Laying, Fitting &amp; fixing 100 mm MS collecting line from river bed tube well to CWR with allied works for Augmentation Works for Dhanara and its Adjoining mouza Water Supply Scheme under Jal Jeevan Mission Programme under Khatra Sub-Division of Bankura Division in Bankura District, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000718/2025-2026</t>
   </si>
   <si>
     <t>2287/BQA</t>
   </si>
   <si>
     <t>27/11/2025</t>
   </si>
   <si>
     <t>26/01/2026</t>
   </si>
   <si>
     <t>SIBSANKAR CHOWDHURY</t>
+  </si>
+  <si>
+    <t>Work Order for Installation of scheme information board for 4 nos. site of Augmentation of Dhanara Water Supply Scheme (SM/17297) and 2 nos. site of Retrofitting of Lurka (Zone-VA) Water Supply Scheme (BRGF Ph-I) (SM/16940) within Raipur Block under Jal Jeevan Mission Programme under Khatra Sub-Division of Bankura Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001932/2024-2025</t>
+  </si>
+  <si>
+    <t>175\KSD</t>
+  </si>
+  <si>
+    <t>07/03/2025</t>
+  </si>
+  <si>
+    <t>17/03/2025</t>
+  </si>
+  <si>
+    <t>SANDHYA DEY</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -675,51 +693,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W12"/>
+  <dimension ref="A1:W13"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="65.983887" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -897,54 +915,54 @@
         <v>34</v>
       </c>
       <c r="I4" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J4" s="13"/>
       <c r="K4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>39</v>
       </c>
       <c r="P4" s="4">
         <v>2.4</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>2.34</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>97.69</v>
       </c>
       <c r="S4" s="4">
         <v>97</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
@@ -1129,54 +1147,54 @@
       <c r="I8" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>54</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>55</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>56</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>57</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>58</v>
       </c>
       <c r="P8" s="4">
         <v>257.41</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>29.81</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>11.58</v>
       </c>
       <c r="S8" s="4">
         <v>23</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
@@ -1322,87 +1340,148 @@
       </c>
       <c r="N11" s="4" t="s">
         <v>75</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>76</v>
       </c>
       <c r="P11" s="4">
         <v>23.88</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
         <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
-      <c r="A12" s="7" t="s">
+      <c r="A12" s="3">
+        <v>10</v>
+      </c>
+      <c r="B12" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C12" s="3"/>
+      <c r="D12" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="E12" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F12" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G12" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H12" s="13" t="s">
         <v>77</v>
       </c>
-      <c r="B12" s="7"/>
-[...22 lines deleted...]
-      <c r="S12" s="8"/>
+      <c r="I12" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J12" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K12" s="4" t="s">
+        <v>78</v>
+      </c>
+      <c r="L12" s="4" t="s">
+        <v>79</v>
+      </c>
+      <c r="M12" s="4" t="s">
+        <v>80</v>
+      </c>
+      <c r="N12" s="4" t="s">
+        <v>81</v>
+      </c>
+      <c r="O12" s="4" t="s">
+        <v>82</v>
+      </c>
+      <c r="P12" s="4">
+        <v>0.9</v>
+      </c>
+      <c r="Q12" s="4">
+        <v>0</v>
+      </c>
+      <c r="R12" s="4">
+        <v>0</v>
+      </c>
+      <c r="S12" s="4">
+        <v>90</v>
+      </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
+    <row r="13" spans="1:23">
+      <c r="A13" s="7" t="s">
+        <v>83</v>
+      </c>
+      <c r="B13" s="7"/>
+      <c r="C13" s="7"/>
+      <c r="D13" s="7"/>
+      <c r="E13" s="11"/>
+      <c r="F13" s="7"/>
+      <c r="G13" s="7"/>
+      <c r="H13" s="14"/>
+      <c r="I13" s="14"/>
+      <c r="J13" s="14"/>
+      <c r="K13" s="8"/>
+      <c r="L13" s="8"/>
+      <c r="M13" s="8"/>
+      <c r="N13" s="8"/>
+      <c r="O13" s="8">
+        <v>398.94</v>
+      </c>
+      <c r="P13" s="8">
+        <v>32.15</v>
+      </c>
+      <c r="Q13" s="8">
+        <v>8.06</v>
+      </c>
+      <c r="R13" s="8"/>
+      <c r="S13" s="8"/>
+      <c r="T13" s="1"/>
+      <c r="U13" s="1"/>
+      <c r="V13" s="1"/>
+      <c r="W13" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A12:N12"/>
+    <mergeCell ref="A13:N13"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>