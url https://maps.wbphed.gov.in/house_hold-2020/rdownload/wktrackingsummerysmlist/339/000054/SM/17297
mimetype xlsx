--- v3 (2026-05-24)
+++ v4 (2026-06-23)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="84">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="98">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -261,50 +261,92 @@
     <t>27/11/2025</t>
   </si>
   <si>
     <t>26/01/2026</t>
   </si>
   <si>
     <t>SIBSANKAR CHOWDHURY</t>
   </si>
   <si>
     <t>Work Order for Installation of scheme information board for 4 nos. site of Augmentation of Dhanara Water Supply Scheme (SM/17297) and 2 nos. site of Retrofitting of Lurka (Zone-VA) Water Supply Scheme (BRGF Ph-I) (SM/16940) within Raipur Block under Jal Jeevan Mission Programme under Khatra Sub-Division of Bankura Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/001932/2024-2025</t>
   </si>
   <si>
     <t>175\KSD</t>
   </si>
   <si>
     <t>07/03/2025</t>
   </si>
   <si>
     <t>17/03/2025</t>
   </si>
   <si>
     <t>SANDHYA DEY</t>
+  </si>
+  <si>
+    <t>Repair and Maintenance work of the Road trom Dublala to Thakurabara under Raipur Block in the District of Bankura ,Vide Package No- WB-03-ADB-08, Road Length-2.685 Km. ( Augmentation of Dhanara &amp; its adjoining mouzas of water supply scheme)</t>
+  </si>
+  <si>
+    <t>BILL/01461/2024-2025</t>
+  </si>
+  <si>
+    <t>BP/483/2024-25</t>
+  </si>
+  <si>
+    <t>22/03/2025</t>
+  </si>
+  <si>
+    <t>EXECUTIVE ENGINEER &amp; HPIU WBSRDA BISHNUPUR DIVISION</t>
+  </si>
+  <si>
+    <t>Repair and Maintenance work of the Road from Sahajpur to Moulasol under Raipur Block in the Distiict of Bankura ,Vide Package No WB-03-44, Road Length-9.96 Km. ( Augmentation of Dhanara &amp; its adjoining mouzas of water supply scheme)</t>
+  </si>
+  <si>
+    <t>BILL/01464/2024-2025</t>
+  </si>
+  <si>
+    <t>Acceptance cum Formal work order for the work of Providing and installation of pumping machineries and other electro mechanical accessories for Augmentation of Dhanara and its adjoining mouzas water supply scheme under Jal Jeeven mission Progremme under Bankura Mechanical Division, P.H.E. Dte</t>
+  </si>
+  <si>
+    <t>Assistant Engineer,Driller-in-Charge</t>
+  </si>
+  <si>
+    <t>ORD/000989/2023-2024</t>
+  </si>
+  <si>
+    <t>2849/BMD</t>
+  </si>
+  <si>
+    <t>09/02/2024</t>
+  </si>
+  <si>
+    <t>28/07/2026</t>
+  </si>
+  <si>
+    <t>DEY ENTERPRISE</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -693,51 +735,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W13"/>
+  <dimension ref="A1:W16"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="65.983887" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1401,87 +1443,262 @@
       </c>
       <c r="N12" s="4" t="s">
         <v>81</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>82</v>
       </c>
       <c r="P12" s="4">
         <v>0.9</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
         <v>90</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
-      <c r="A13" s="7" t="s">
+      <c r="A13" s="3">
+        <v>11</v>
+      </c>
+      <c r="B13" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C13" s="3"/>
+      <c r="D13" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="E13" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F13" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G13" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H13" s="13" t="s">
         <v>83</v>
       </c>
-      <c r="B13" s="7"/>
-[...22 lines deleted...]
-      <c r="S13" s="8"/>
+      <c r="I13" s="13"/>
+      <c r="J13" s="13"/>
+      <c r="K13" s="4" t="s">
+        <v>84</v>
+      </c>
+      <c r="L13" s="4" t="s">
+        <v>85</v>
+      </c>
+      <c r="M13" s="4" t="s">
+        <v>86</v>
+      </c>
+      <c r="N13" s="4" t="s">
+        <v>86</v>
+      </c>
+      <c r="O13" s="4" t="s">
+        <v>87</v>
+      </c>
+      <c r="P13" s="4">
+        <v>2.36</v>
+      </c>
+      <c r="Q13" s="4">
+        <v>0</v>
+      </c>
+      <c r="R13" s="4">
+        <v>0</v>
+      </c>
+      <c r="S13" s="4">
+        <v>0</v>
+      </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
+    <row r="14" spans="1:23">
+      <c r="A14" s="3">
+        <v>12</v>
+      </c>
+      <c r="B14" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C14" s="3"/>
+      <c r="D14" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="E14" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F14" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G14" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H14" s="13" t="s">
+        <v>88</v>
+      </c>
+      <c r="I14" s="13"/>
+      <c r="J14" s="13"/>
+      <c r="K14" s="4" t="s">
+        <v>89</v>
+      </c>
+      <c r="L14" s="4" t="s">
+        <v>85</v>
+      </c>
+      <c r="M14" s="4" t="s">
+        <v>86</v>
+      </c>
+      <c r="N14" s="4" t="s">
+        <v>86</v>
+      </c>
+      <c r="O14" s="4" t="s">
+        <v>87</v>
+      </c>
+      <c r="P14" s="4">
+        <v>3.15</v>
+      </c>
+      <c r="Q14" s="4">
+        <v>0</v>
+      </c>
+      <c r="R14" s="4">
+        <v>0</v>
+      </c>
+      <c r="S14" s="4">
+        <v>0</v>
+      </c>
+      <c r="T14" s="1"/>
+      <c r="U14" s="1"/>
+      <c r="V14" s="1"/>
+      <c r="W14" s="1"/>
+    </row>
+    <row r="15" spans="1:23">
+      <c r="A15" s="3">
+        <v>13</v>
+      </c>
+      <c r="B15" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C15" s="3"/>
+      <c r="D15" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E15" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F15" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G15" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H15" s="13" t="s">
+        <v>90</v>
+      </c>
+      <c r="I15" s="13" t="s">
+        <v>91</v>
+      </c>
+      <c r="J15" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K15" s="4" t="s">
+        <v>92</v>
+      </c>
+      <c r="L15" s="4" t="s">
+        <v>93</v>
+      </c>
+      <c r="M15" s="4" t="s">
+        <v>94</v>
+      </c>
+      <c r="N15" s="4" t="s">
+        <v>95</v>
+      </c>
+      <c r="O15" s="4" t="s">
+        <v>96</v>
+      </c>
+      <c r="P15" s="4">
+        <v>144.45</v>
+      </c>
+      <c r="Q15" s="4">
+        <v>0</v>
+      </c>
+      <c r="R15" s="4">
+        <v>0</v>
+      </c>
+      <c r="S15" s="4">
+        <v>21</v>
+      </c>
+      <c r="T15" s="1"/>
+      <c r="U15" s="1"/>
+      <c r="V15" s="1"/>
+      <c r="W15" s="1"/>
+    </row>
+    <row r="16" spans="1:23">
+      <c r="A16" s="7" t="s">
+        <v>97</v>
+      </c>
+      <c r="B16" s="7"/>
+      <c r="C16" s="7"/>
+      <c r="D16" s="7"/>
+      <c r="E16" s="11"/>
+      <c r="F16" s="7"/>
+      <c r="G16" s="7"/>
+      <c r="H16" s="14"/>
+      <c r="I16" s="14"/>
+      <c r="J16" s="14"/>
+      <c r="K16" s="8"/>
+      <c r="L16" s="8"/>
+      <c r="M16" s="8"/>
+      <c r="N16" s="8"/>
+      <c r="O16" s="8">
+        <v>548.9</v>
+      </c>
+      <c r="P16" s="8">
+        <v>32.15</v>
+      </c>
+      <c r="Q16" s="8">
+        <v>5.86</v>
+      </c>
+      <c r="R16" s="8"/>
+      <c r="S16" s="8"/>
+      <c r="T16" s="1"/>
+      <c r="U16" s="1"/>
+      <c r="V16" s="1"/>
+      <c r="W16" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A13:N13"/>
+    <mergeCell ref="A16:N16"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>