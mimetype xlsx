--- v4 (2026-06-23)
+++ v5 (2026-08-28)
@@ -77,182 +77,203 @@
   <si>
     <t>WO Date</t>
   </si>
   <si>
     <t>WO End Date</t>
   </si>
   <si>
     <t>Agency Name</t>
   </si>
   <si>
     <t>Work Value</t>
   </si>
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>BANKURA</t>
   </si>
   <si>
+    <t>Bankura Division</t>
+  </si>
+  <si>
+    <t>Augmentation Works for Dhanara and its Adjoining mouza Water Supply Scheme under Jal Jeevan Mission Programme.</t>
+  </si>
+  <si>
+    <t>SM/17297</t>
+  </si>
+  <si>
+    <t>Augmentation</t>
+  </si>
+  <si>
+    <t>Sinking of 2 Nos. 300 mm X 200 mm X 300 m deep Tubewell by Rig boring method including interconnection with 100 mm dia. G.I. Pipe, Construction &amp; commissioning of ¿FHTC (Functional House Hold Tap Connection)¿, Construction of High Lift Pump House and 200 Cum. CWR with Collecting Line ancillary works in different mouzas for Augmentation Works for Dhanara and its Adjoining mouza Water Supply Scheme under Jal Jeevan Mission Programme under Khatra Sub-Division of Bankura Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000322/2023-2024</t>
+  </si>
+  <si>
+    <t>1926/BQA</t>
+  </si>
+  <si>
+    <t>13/07/2023</t>
+  </si>
+  <si>
+    <t>08/04/2024</t>
+  </si>
+  <si>
+    <t>SIB SANKAR CHOWDHURY</t>
+  </si>
+  <si>
+    <t>Support service for detail surveying, cross checking of abailable LOP and taking level at the interval of 50 mtr. by using Survey Instrument like DGPS / Drone and detailed design of pipe line by using Watergems Software on the basis of population density for Augmentation Works for Dhanara and its Adjoining mouza Water Supply Scheme under Jal Jeevan Mission Programme under Khatra Sub Division of Bankura Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000836/2023-2024</t>
+  </si>
+  <si>
+    <t>2962/BQA</t>
+  </si>
+  <si>
+    <t>31/10/2023</t>
+  </si>
+  <si>
+    <t>30/11/2023</t>
+  </si>
+  <si>
+    <t>MEASURE LAND</t>
+  </si>
+  <si>
     <t>Bankura Mechanical</t>
   </si>
   <si>
-    <t>Augmentation Works for Dhanara and its Adjoining mouza Water Supply Scheme under Jal Jeevan Mission Programme.</t>
-[...5 lines deleted...]
-    <t>Augmentation</t>
+    <t>Acceptance cum Formal work order for the work of Providing and installation of pumping machineries and other electro mechanical accessories for Augmentation of Dhanara and its adjoining mouzas water supply scheme under Jal Jeeven mission Progremme under Bankura Mechanical Division, P.H.E. Dte</t>
+  </si>
+  <si>
+    <t>Assistant Engineer,Driller-in-Charge</t>
+  </si>
+  <si>
+    <t>ORD/000989/2023-2024</t>
+  </si>
+  <si>
+    <t>2849/BMD</t>
+  </si>
+  <si>
+    <t>09/02/2024</t>
+  </si>
+  <si>
+    <t>28/07/2026</t>
+  </si>
+  <si>
+    <t>DEY ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Laying of HDPE pipeline, Construction of Valve Chamber and Construction of Boundary wall at CWR site &amp; Tubewell site for Augmentation Works for Dhanara and its Adjoining mouza Water Supply Scheme under Jal Jeevan Mission Programme under Khatra Sub-Division of Bankura Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000163/2024-2025</t>
+  </si>
+  <si>
+    <t>1828/BQA</t>
+  </si>
+  <si>
+    <t>12/07/2024</t>
+  </si>
+  <si>
+    <t>02/04/2025</t>
+  </si>
+  <si>
+    <t>D. S. ENTERPRISE</t>
   </si>
   <si>
     <t>Acceptance cum Formal work order for the work of Providing and installation of Submersible pumping machineries and other electromechanical accessories for Augmentation works at T/W No-II at Katalda Pump house under Dhanara Water supply scheme and its Adjoing moujazs water supply scheme under Jal Jeevan Mission progremme,Under Raipur Block under Bankura Mechanical Division PHE Dte, Dist :Bankura.</t>
   </si>
   <si>
-    <t>Assistant Engineer</t>
-[...4 lines deleted...]
-  <si>
     <t>ORD/000262/2024-2025</t>
   </si>
   <si>
     <t>517/BMD</t>
   </si>
   <si>
     <t>09/07/2024</t>
   </si>
   <si>
     <t>06/11/2024</t>
   </si>
   <si>
     <t>R.K. ENTERPRISE</t>
   </si>
   <si>
-    <t>Bankura Division</t>
-[...19 lines deleted...]
-  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000189/2023-2024</t>
   </si>
   <si>
     <t>116/BQA</t>
   </si>
   <si>
     <t>10/01/2024</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
+    <t>quotation Bill for New Pump house no.1 at Katalda under Danara w/s scheme augmentation work (SM/17297)</t>
+  </si>
+  <si>
+    <t>BILL/00946/2024-2025</t>
+  </si>
+  <si>
+    <t>BP-2024-25-231</t>
+  </si>
+  <si>
+    <t>27/09/2024</t>
+  </si>
+  <si>
+    <t>WEST BENGAL STATE ELECTRICITY DISTRIBUTION COMPANY LTD.</t>
+  </si>
+  <si>
     <t>Quotation Bill for New Pump house no.2 at Katalda under Danara w/s scheme augmentation work (SM/17297)</t>
   </si>
   <si>
     <t>BILL/00947/2024-2025</t>
   </si>
   <si>
     <t>BP-2024-25-232</t>
   </si>
   <si>
-    <t>27/09/2024</t>
-[...49 lines deleted...]
-  <si>
     <t>Repairing and painting of Over Head Reservoir (Capacity 400 Cum., staging height 20 Mtr.), CWR, Pump House cum Chlorine Room and Construction of Boundary Wall and Guard Room with all allied works of Augmentation works for Dhanara and Its Adjoining mouzas Water Supply Scheme under Jal Jeevan Mission Programme under Khatra Sub-Division of Bankura Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/001980/2024-2025</t>
   </si>
   <si>
     <t>674/BQA</t>
   </si>
   <si>
     <t>12/03/2025</t>
   </si>
   <si>
     <t>10/06/2025</t>
   </si>
   <si>
     <t>SINGHA ENTERPRISE</t>
   </si>
   <si>
     <t>Sinking of 2 (Two) Nos. 200 mm dia. X 5.50 Mtr. depth horizontal river bed tube well, using MS "T" and Laying, Fitting &amp; fixing 100 mm MS collecting line from river bed tube well to CWR with allied works for Augmentation Works for Dhanara and its Adjoining mouza Water Supply Scheme under Jal Jeevan Mission Programme under Khatra Sub-Division of Bankura Division in Bankura District, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000718/2025-2026</t>
   </si>
   <si>
     <t>2287/BQA</t>
@@ -282,71 +303,50 @@
     <t>17/03/2025</t>
   </si>
   <si>
     <t>SANDHYA DEY</t>
   </si>
   <si>
     <t>Repair and Maintenance work of the Road trom Dublala to Thakurabara under Raipur Block in the District of Bankura ,Vide Package No- WB-03-ADB-08, Road Length-2.685 Km. ( Augmentation of Dhanara &amp; its adjoining mouzas of water supply scheme)</t>
   </si>
   <si>
     <t>BILL/01461/2024-2025</t>
   </si>
   <si>
     <t>BP/483/2024-25</t>
   </si>
   <si>
     <t>22/03/2025</t>
   </si>
   <si>
     <t>EXECUTIVE ENGINEER &amp; HPIU WBSRDA BISHNUPUR DIVISION</t>
   </si>
   <si>
     <t>Repair and Maintenance work of the Road from Sahajpur to Moulasol under Raipur Block in the Distiict of Bankura ,Vide Package No WB-03-44, Road Length-9.96 Km. ( Augmentation of Dhanara &amp; its adjoining mouzas of water supply scheme)</t>
   </si>
   <si>
     <t>BILL/01464/2024-2025</t>
-  </si>
-[...19 lines deleted...]
-    <t>DEY ENTERPRISE</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -895,766 +895,766 @@
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
-        <v>7.09</v>
+        <v>257.41</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>29.81</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>11.58</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>23</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="I4" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J4" s="13"/>
       <c r="K4" s="4" t="s">
+        <v>34</v>
+      </c>
+      <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
-      <c r="L4" s="4" t="s">
+      <c r="M4" s="4" t="s">
         <v>36</v>
       </c>
-      <c r="M4" s="4" t="s">
+      <c r="N4" s="4" t="s">
         <v>37</v>
       </c>
-      <c r="N4" s="4" t="s">
+      <c r="O4" s="4" t="s">
         <v>38</v>
-      </c>
-[...1 lines deleted...]
-        <v>39</v>
       </c>
       <c r="P4" s="4">
         <v>2.4</v>
       </c>
       <c r="Q4" s="4">
         <v>2.34</v>
       </c>
       <c r="R4" s="4">
         <v>97.69</v>
       </c>
       <c r="S4" s="4">
         <v>97</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
-        <v>33</v>
+        <v>39</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
         <v>40</v>
       </c>
-      <c r="I5" s="13"/>
-      <c r="J5" s="13"/>
+      <c r="I5" s="13" t="s">
+        <v>41</v>
+      </c>
+      <c r="J5" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K5" s="4" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="P5" s="4">
-        <v>3.7</v>
+        <v>144.45</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
-        <v>0</v>
+        <v>21</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>45</v>
-[...2 lines deleted...]
-      <c r="J6" s="13"/>
+        <v>47</v>
+      </c>
+      <c r="I6" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J6" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K6" s="4" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>48</v>
+        <v>51</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="P6" s="4">
-        <v>2.58</v>
+        <v>47.76</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
-        <v>21</v>
+        <v>39</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>50</v>
-[...2 lines deleted...]
-      <c r="J7" s="13"/>
+        <v>53</v>
+      </c>
+      <c r="I7" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J7" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K7" s="4" t="s">
-        <v>51</v>
+        <v>54</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>48</v>
+        <v>56</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>48</v>
+        <v>57</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>49</v>
+        <v>58</v>
       </c>
       <c r="P7" s="4">
-        <v>1.3</v>
+        <v>7.09</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>53</v>
-[...6 lines deleted...]
-      </c>
+        <v>59</v>
+      </c>
+      <c r="I8" s="13"/>
+      <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
-        <v>54</v>
+        <v>60</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>55</v>
+        <v>61</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>56</v>
+        <v>62</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>57</v>
+        <v>62</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>58</v>
+        <v>63</v>
       </c>
       <c r="P8" s="4">
-        <v>257.41</v>
+        <v>3.7</v>
       </c>
       <c r="Q8" s="4">
-        <v>29.81</v>
+        <v>0</v>
       </c>
       <c r="R8" s="4">
-        <v>11.58</v>
+        <v>0</v>
       </c>
       <c r="S8" s="4">
-        <v>23</v>
+        <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
-        <v>33</v>
+        <v>39</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>59</v>
-[...6 lines deleted...]
-      </c>
+        <v>64</v>
+      </c>
+      <c r="I9" s="13"/>
+      <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
-        <v>60</v>
+        <v>65</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>62</v>
+        <v>67</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>63</v>
+        <v>67</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>64</v>
+        <v>68</v>
       </c>
       <c r="P9" s="4">
-        <v>47.76</v>
+        <v>1.3</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
-        <v>33</v>
+        <v>39</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>65</v>
-[...3 lines deleted...]
-      </c>
+        <v>69</v>
+      </c>
+      <c r="I10" s="13"/>
       <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
-        <v>66</v>
+        <v>70</v>
       </c>
       <c r="L10" s="4" t="s">
+        <v>71</v>
+      </c>
+      <c r="M10" s="4" t="s">
         <v>67</v>
       </c>
-      <c r="M10" s="4" t="s">
+      <c r="N10" s="4" t="s">
+        <v>67</v>
+      </c>
+      <c r="O10" s="4" t="s">
         <v>68</v>
       </c>
-      <c r="N10" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P10" s="4">
-        <v>51.93</v>
+        <v>2.58</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
         <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="I11" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J11" s="13"/>
       <c r="K11" s="4" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="P11" s="4">
-        <v>23.88</v>
+        <v>51.93</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
         <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="I12" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="J12" s="13" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J12" s="13"/>
       <c r="K12" s="4" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="L12" s="4" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="M12" s="4" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="N12" s="4" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="P12" s="4">
-        <v>0.9</v>
+        <v>23.88</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
-        <v>90</v>
+        <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>83</v>
-[...2 lines deleted...]
-      <c r="J13" s="13"/>
+        <v>84</v>
+      </c>
+      <c r="I13" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J13" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K13" s="4" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="L13" s="4" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="M13" s="4" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="N13" s="4" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
       <c r="O13" s="4" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="P13" s="4">
-        <v>2.36</v>
+        <v>0.9</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
-        <v>0</v>
+        <v>90</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H14" s="13" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="I14" s="13"/>
       <c r="J14" s="13"/>
       <c r="K14" s="4" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="L14" s="4" t="s">
-        <v>85</v>
+        <v>92</v>
       </c>
       <c r="M14" s="4" t="s">
-        <v>86</v>
+        <v>93</v>
       </c>
       <c r="N14" s="4" t="s">
-        <v>86</v>
+        <v>93</v>
       </c>
       <c r="O14" s="4" t="s">
-        <v>87</v>
+        <v>94</v>
       </c>
       <c r="P14" s="4">
-        <v>3.15</v>
+        <v>2.36</v>
       </c>
       <c r="Q14" s="4">
         <v>0</v>
       </c>
       <c r="R14" s="4">
         <v>0</v>
       </c>
       <c r="S14" s="4">
         <v>0</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H15" s="13" t="s">
-        <v>90</v>
-[...6 lines deleted...]
-      </c>
+        <v>95</v>
+      </c>
+      <c r="I15" s="13"/>
+      <c r="J15" s="13"/>
       <c r="K15" s="4" t="s">
+        <v>96</v>
+      </c>
+      <c r="L15" s="4" t="s">
         <v>92</v>
       </c>
-      <c r="L15" s="4" t="s">
+      <c r="M15" s="4" t="s">
         <v>93</v>
       </c>
-      <c r="M15" s="4" t="s">
+      <c r="N15" s="4" t="s">
+        <v>93</v>
+      </c>
+      <c r="O15" s="4" t="s">
         <v>94</v>
       </c>
-      <c r="N15" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P15" s="4">
-        <v>144.45</v>
+        <v>3.15</v>
       </c>
       <c r="Q15" s="4">
         <v>0</v>
       </c>
       <c r="R15" s="4">
         <v>0</v>
       </c>
       <c r="S15" s="4">
-        <v>21</v>
+        <v>0</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="7" t="s">
         <v>97</v>
       </c>
       <c r="B16" s="7"/>
       <c r="C16" s="7"/>
       <c r="D16" s="7"/>
       <c r="E16" s="11"/>
       <c r="F16" s="7"/>
       <c r="G16" s="7"/>
       <c r="H16" s="14"/>
       <c r="I16" s="14"/>
       <c r="J16" s="14"/>
       <c r="K16" s="8"/>
       <c r="L16" s="8"/>
       <c r="M16" s="8"/>
       <c r="N16" s="8"/>
       <c r="O16" s="8">
         <v>548.9</v>