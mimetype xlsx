--- v2 (2026-03-03)
+++ v3 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="59">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="58">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -167,69 +167,66 @@
   <si>
     <t>10/01/2024</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
     <t>Sinking of 2 (Two) Nos. 200 mm dia. X 4.50 Mtr. depth horizontal river bed tube well, using MS "T" and Laying, Fitting &amp; fixing 100 mm G.I. collecting line from river bed tube well to CWR with allied works and Construction &amp; commissioning of ¿FHTC (Functional House Hold Tap Connection)¿ in different mouzas for Augmentation of Water Supply Scheme for Baricha, Zone-A and its adjoining Mouzas under Simlapal Water Supply Scheme (BRGF Ph-I) under Jal Jeevan Mission under Khatra Sub-Division of Bankura Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000406/2023-2024</t>
   </si>
   <si>
     <t>2091/BQA</t>
   </si>
   <si>
     <t>27/07/2023</t>
   </si>
   <si>
     <t>02/04/2025</t>
   </si>
   <si>
     <t>PARAMESWAR CHOWDHURY</t>
   </si>
   <si>
-    <t>Acceptance cum Formal work order for the work of Providing and installation of pumping machineries and other electro mechanical accessories for Augmentation for Boricha Zone-A and its adjoining mouzas under Simlapal water supply scheme (BRGF Ph-I) under Jal Jeevan Mission progremme under Bankura Mechanical Division PHE Dte, Dist :Bankura.</t>
-[...17 lines deleted...]
-    <t>S.P. CONSTRUCTION</t>
+    <t>Repairing and painting of Over Head Reservoir (Capacity 450 Cum., staging height 20 Mtr.), High lift Pump House, Operator Room, Clear Water Reservoir, WBSEDCL Room, Chlorination Room, Guard Room and Boundary Wall with all allied works of Augmentation works for Baricha, Zone-A water Supply Scheme under Simlapal water Supply Scheme (BRGF Ph-I) under Jal Jeevan Mission Programme under Khatra Sub-Division of Bankura Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001968/2024-2025</t>
+  </si>
+  <si>
+    <t>664/BQA</t>
+  </si>
+  <si>
+    <t>12/03/2025</t>
+  </si>
+  <si>
+    <t>01/11/2025</t>
+  </si>
+  <si>
+    <t>UTTAM KUMAR SINHAMAHAPATRA</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -640,51 +637,51 @@
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:W8"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
-    <col min="15" max="15" width="25.85083" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="31.706543" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="23.422852" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
       <c r="N1" s="2"/>
       <c r="O1" s="2"/>
       <c r="P1" s="2"/>
@@ -840,54 +837,54 @@
         <v>34</v>
       </c>
       <c r="I4" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J4" s="13"/>
       <c r="K4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>39</v>
       </c>
       <c r="P4" s="4">
         <v>3.28</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>3.21</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>97.77</v>
       </c>
       <c r="S4" s="4">
         <v>97</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
@@ -958,149 +955,147 @@
       <c r="I6" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>46</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>47</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>48</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>49</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>50</v>
       </c>
       <c r="P6" s="4">
         <v>197.38</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>45.89</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>23.25</v>
       </c>
       <c r="S6" s="4">
         <v>27</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
         <v>51</v>
       </c>
       <c r="I7" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J7" s="13"/>
+      <c r="K7" s="4" t="s">
         <v>52</v>
       </c>
-      <c r="J7" s="13" t="s">
-[...2 lines deleted...]
-      <c r="K7" s="4" t="s">
+      <c r="L7" s="4" t="s">
         <v>53</v>
       </c>
-      <c r="L7" s="4" t="s">
+      <c r="M7" s="4" t="s">
         <v>54</v>
       </c>
-      <c r="M7" s="4" t="s">
+      <c r="N7" s="4" t="s">
         <v>55</v>
       </c>
-      <c r="N7" s="4" t="s">
+      <c r="O7" s="4" t="s">
         <v>56</v>
       </c>
-      <c r="O7" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P7" s="4">
-        <v>96.37</v>
+        <v>18.76</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
-        <v>80</v>
+        <v>90</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="7" t="s">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="B8" s="7"/>
       <c r="C8" s="7"/>
       <c r="D8" s="7"/>
       <c r="E8" s="11"/>
       <c r="F8" s="7"/>
       <c r="G8" s="7"/>
       <c r="H8" s="14"/>
       <c r="I8" s="14"/>
       <c r="J8" s="14"/>
       <c r="K8" s="8"/>
       <c r="L8" s="8"/>
       <c r="M8" s="8"/>
       <c r="N8" s="8"/>
       <c r="O8" s="8">
-        <v>305.32</v>
+        <v>227.71</v>
       </c>
       <c r="P8" s="8">
-        <v>0</v>
+        <v>49.1</v>
       </c>
       <c r="Q8" s="8">
-        <v>0</v>
+        <v>21.56</v>
       </c>
       <c r="R8" s="8"/>
       <c r="S8" s="8"/>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A8:N8"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>