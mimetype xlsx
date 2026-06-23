--- v3 (2026-05-24)
+++ v4 (2026-06-23)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="58">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="72">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -183,50 +183,92 @@
     <t>27/07/2023</t>
   </si>
   <si>
     <t>02/04/2025</t>
   </si>
   <si>
     <t>PARAMESWAR CHOWDHURY</t>
   </si>
   <si>
     <t>Repairing and painting of Over Head Reservoir (Capacity 450 Cum., staging height 20 Mtr.), High lift Pump House, Operator Room, Clear Water Reservoir, WBSEDCL Room, Chlorination Room, Guard Room and Boundary Wall with all allied works of Augmentation works for Baricha, Zone-A water Supply Scheme under Simlapal water Supply Scheme (BRGF Ph-I) under Jal Jeevan Mission Programme under Khatra Sub-Division of Bankura Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/001968/2024-2025</t>
   </si>
   <si>
     <t>664/BQA</t>
   </si>
   <si>
     <t>12/03/2025</t>
   </si>
   <si>
     <t>01/11/2025</t>
   </si>
   <si>
     <t>UTTAM KUMAR SINHAMAHAPATRA</t>
+  </si>
+  <si>
+    <t>Repair and Maintenance work of the Road from L033 - Hariharpur to Lakshmanpur under Simlapal Block in the District of Bankura ,Vide Package No-WB-03-401, Road Length-2.581 Km. (Augmentation of water supply scheme for Baricha (Zone-A) under Simlapal water supply scheme (BRGF Ph-I).</t>
+  </si>
+  <si>
+    <t>BILL/01435/2024-2025</t>
+  </si>
+  <si>
+    <t>BP/483/2024-25</t>
+  </si>
+  <si>
+    <t>22/03/2025</t>
+  </si>
+  <si>
+    <t>EXECUTIVE ENGINEER &amp; HPIU WBSRDA BISHNUPUR DIVISION</t>
+  </si>
+  <si>
+    <t>Repair and Maintenance work of the Road from L032-Dhuliapur to Kusmi under Simlapal Block in the District of Bankura ,Vide Package No-WB-03-760, Road Length-2.5 Km.(Augmentation of water supply scheme for Baricha (Zone - A) Under Simlapal W/S Scheme.( BRGF Ph-I)</t>
+  </si>
+  <si>
+    <t>BILL/01431/2024-2025</t>
+  </si>
+  <si>
+    <t>Acceptance cum Formal work order for the work of Providing and installation of pumping machineries and other electro mechanical accessories for Augmentation for Boricha Zone-A and its adjoining mouzas under Simlapal water supply scheme (BRGF Ph-I) under Jal Jeevan Mission progremme under Bankura Mechanical Division PHE Dte, Dist :Bankura.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer,Driller-in-Charge</t>
+  </si>
+  <si>
+    <t>ORD/000572/2023-2024</t>
+  </si>
+  <si>
+    <t>2028/BMD</t>
+  </si>
+  <si>
+    <t>01/09/2023</t>
+  </si>
+  <si>
+    <t>16/08/2026</t>
+  </si>
+  <si>
+    <t>S.P. CONSTRUCTION</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -615,73 +657,73 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W8"/>
+  <dimension ref="A1:W11"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
-    <col min="12" max="12" width="11.711426" bestFit="true" customWidth="true" style="0"/>
+    <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
-    <col min="15" max="15" width="31.706543" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="61.270752" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="23.422852" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
       <c r="N1" s="2"/>
       <c r="O1" s="2"/>
       <c r="P1" s="2"/>
@@ -1028,87 +1070,262 @@
       </c>
       <c r="N7" s="4" t="s">
         <v>55</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>56</v>
       </c>
       <c r="P7" s="4">
         <v>18.76</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>90</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
-      <c r="A8" s="7" t="s">
+      <c r="A8" s="3">
+        <v>6</v>
+      </c>
+      <c r="B8" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C8" s="3"/>
+      <c r="D8" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="E8" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F8" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G8" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H8" s="13" t="s">
         <v>57</v>
       </c>
-      <c r="B8" s="7"/>
-[...22 lines deleted...]
-      <c r="S8" s="8"/>
+      <c r="I8" s="13"/>
+      <c r="J8" s="13"/>
+      <c r="K8" s="4" t="s">
+        <v>58</v>
+      </c>
+      <c r="L8" s="4" t="s">
+        <v>59</v>
+      </c>
+      <c r="M8" s="4" t="s">
+        <v>60</v>
+      </c>
+      <c r="N8" s="4" t="s">
+        <v>60</v>
+      </c>
+      <c r="O8" s="4" t="s">
+        <v>61</v>
+      </c>
+      <c r="P8" s="4">
+        <v>0.79</v>
+      </c>
+      <c r="Q8" s="4">
+        <v>0</v>
+      </c>
+      <c r="R8" s="4">
+        <v>0</v>
+      </c>
+      <c r="S8" s="4">
+        <v>0</v>
+      </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
+    <row r="9" spans="1:23">
+      <c r="A9" s="3">
+        <v>7</v>
+      </c>
+      <c r="B9" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C9" s="3"/>
+      <c r="D9" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="E9" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F9" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G9" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H9" s="13" t="s">
+        <v>62</v>
+      </c>
+      <c r="I9" s="13"/>
+      <c r="J9" s="13"/>
+      <c r="K9" s="4" t="s">
+        <v>63</v>
+      </c>
+      <c r="L9" s="4" t="s">
+        <v>59</v>
+      </c>
+      <c r="M9" s="4" t="s">
+        <v>60</v>
+      </c>
+      <c r="N9" s="4" t="s">
+        <v>60</v>
+      </c>
+      <c r="O9" s="4" t="s">
+        <v>61</v>
+      </c>
+      <c r="P9" s="4">
+        <v>3.15</v>
+      </c>
+      <c r="Q9" s="4">
+        <v>0</v>
+      </c>
+      <c r="R9" s="4">
+        <v>0</v>
+      </c>
+      <c r="S9" s="4">
+        <v>0</v>
+      </c>
+      <c r="T9" s="1"/>
+      <c r="U9" s="1"/>
+      <c r="V9" s="1"/>
+      <c r="W9" s="1"/>
+    </row>
+    <row r="10" spans="1:23">
+      <c r="A10" s="3">
+        <v>8</v>
+      </c>
+      <c r="B10" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C10" s="3"/>
+      <c r="D10" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E10" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F10" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G10" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H10" s="13" t="s">
+        <v>64</v>
+      </c>
+      <c r="I10" s="13" t="s">
+        <v>65</v>
+      </c>
+      <c r="J10" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K10" s="4" t="s">
+        <v>66</v>
+      </c>
+      <c r="L10" s="4" t="s">
+        <v>67</v>
+      </c>
+      <c r="M10" s="4" t="s">
+        <v>68</v>
+      </c>
+      <c r="N10" s="4" t="s">
+        <v>69</v>
+      </c>
+      <c r="O10" s="4" t="s">
+        <v>70</v>
+      </c>
+      <c r="P10" s="4">
+        <v>96.37</v>
+      </c>
+      <c r="Q10" s="4">
+        <v>78.56</v>
+      </c>
+      <c r="R10" s="4">
+        <v>81.51</v>
+      </c>
+      <c r="S10" s="4">
+        <v>80</v>
+      </c>
+      <c r="T10" s="1"/>
+      <c r="U10" s="1"/>
+      <c r="V10" s="1"/>
+      <c r="W10" s="1"/>
+    </row>
+    <row r="11" spans="1:23">
+      <c r="A11" s="7" t="s">
+        <v>71</v>
+      </c>
+      <c r="B11" s="7"/>
+      <c r="C11" s="7"/>
+      <c r="D11" s="7"/>
+      <c r="E11" s="11"/>
+      <c r="F11" s="7"/>
+      <c r="G11" s="7"/>
+      <c r="H11" s="14"/>
+      <c r="I11" s="14"/>
+      <c r="J11" s="14"/>
+      <c r="K11" s="8"/>
+      <c r="L11" s="8"/>
+      <c r="M11" s="8"/>
+      <c r="N11" s="8"/>
+      <c r="O11" s="8">
+        <v>328.02</v>
+      </c>
+      <c r="P11" s="8">
+        <v>127.66</v>
+      </c>
+      <c r="Q11" s="8">
+        <v>38.92</v>
+      </c>
+      <c r="R11" s="8"/>
+      <c r="S11" s="8"/>
+      <c r="T11" s="1"/>
+      <c r="U11" s="1"/>
+      <c r="V11" s="1"/>
+      <c r="W11" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A8:N8"/>
+    <mergeCell ref="A11:N11"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>