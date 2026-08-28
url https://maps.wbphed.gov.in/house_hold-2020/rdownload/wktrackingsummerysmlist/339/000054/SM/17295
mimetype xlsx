--- v4 (2026-06-23)
+++ v5 (2026-08-28)
@@ -77,198 +77,198 @@
   <si>
     <t>WO Date</t>
   </si>
   <si>
     <t>WO End Date</t>
   </si>
   <si>
     <t>Agency Name</t>
   </si>
   <si>
     <t>Work Value</t>
   </si>
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>BANKURA</t>
   </si>
   <si>
+    <t>Bankura Division</t>
+  </si>
+  <si>
+    <t>Augmentation of Water Supply Scheme for Baricha, Zone-A and its adjoining Mouzas under Simlapal water Supply Scheme (BRGF Ph-I) under Jal Jeevan Mission Programme.</t>
+  </si>
+  <si>
+    <t>SM/17295</t>
+  </si>
+  <si>
+    <t>Augmentation</t>
+  </si>
+  <si>
+    <t>Sinking of 2 (Two) Nos. 200 mm dia. X 4.50 Mtr. depth horizontal river bed tube well, using MS "T" and Laying, Fitting &amp; fixing 100 mm G.I. collecting line from river bed tube well to CWR with allied works and Construction &amp; commissioning of ¿FHTC (Functional House Hold Tap Connection)¿ in different mouzas for Augmentation of Water Supply Scheme for Baricha, Zone-A and its adjoining Mouzas under Simlapal Water Supply Scheme (BRGF Ph-I) under Jal Jeevan Mission under Khatra Sub-Division of Bankura Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000406/2023-2024</t>
+  </si>
+  <si>
+    <t>2091/BQA</t>
+  </si>
+  <si>
+    <t>27/07/2023</t>
+  </si>
+  <si>
+    <t>02/04/2025</t>
+  </si>
+  <si>
+    <t>PARAMESWAR CHOWDHURY</t>
+  </si>
+  <si>
     <t>Bankura Mechanical</t>
   </si>
   <si>
-    <t>Augmentation of Water Supply Scheme for Baricha, Zone-A and its adjoining Mouzas under Simlapal water Supply Scheme (BRGF Ph-I) under Jal Jeevan Mission Programme.</t>
-[...5 lines deleted...]
-    <t>Augmentation</t>
+    <t>Acceptance cum Formal work order for the work of Providing and installation of pumping machineries and other electro mechanical accessories for Augmentation for Boricha Zone-A and its adjoining mouzas under Simlapal water supply scheme (BRGF Ph-I) under Jal Jeevan Mission progremme under Bankura Mechanical Division PHE Dte, Dist :Bankura.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer,Driller-in-Charge</t>
+  </si>
+  <si>
+    <t>ORD/000572/2023-2024</t>
+  </si>
+  <si>
+    <t>2028/BMD</t>
+  </si>
+  <si>
+    <t>01/09/2023</t>
+  </si>
+  <si>
+    <t>16/08/2026</t>
+  </si>
+  <si>
+    <t>S.P. CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Support service for detail surveying, cross checking of abailable LOP and taking level at the interval of 50 mtr. by using Survey Instrument like DGPS / Drone and detailed design of pipe line by using Watergems Software on the basis of population density for Augmentation of Water Supply Scheme for Baricha, Zone-A and its adjoining Mouzas under Simlapal water Supply Scheme (BRGF Ph-I) under Jal Jeevan Mission Programme under Khatra Sub Division of Bankura Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000830/2023-2024</t>
+  </si>
+  <si>
+    <t>2956/BQA</t>
+  </si>
+  <si>
+    <t>31/10/2023</t>
+  </si>
+  <si>
+    <t>30/11/2023</t>
+  </si>
+  <si>
+    <t>GEO SOLUTION</t>
   </si>
   <si>
     <t>Acceptance cum Formal work order for the work of Providing and installation of illumination arrangement for Augmentation for Baricha Zone -A water supply scheme under Baricha water supply scheme (BRGF Ph-I) under Jal Jeevan Mission progremme under Bankura Mechanical Division PHE Dte, Dist :Bankura.</t>
   </si>
   <si>
-    <t>Assistant Engineer</t>
-[...4 lines deleted...]
-  <si>
     <t>ORD/000331/2024-2025</t>
   </si>
   <si>
     <t>868/BMD</t>
   </si>
   <si>
     <t>29/08/2024</t>
   </si>
   <si>
     <t>27/12/2024</t>
   </si>
   <si>
     <t>M/S TARUN KUMAR PATRA</t>
   </si>
   <si>
-    <t>Bankura Division</t>
-[...19 lines deleted...]
-  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000185/2023-2024</t>
   </si>
   <si>
     <t>116/BQA</t>
   </si>
   <si>
     <t>10/01/2024</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
-    <t>Sinking of 2 (Two) Nos. 200 mm dia. X 4.50 Mtr. depth horizontal river bed tube well, using MS "T" and Laying, Fitting &amp; fixing 100 mm G.I. collecting line from river bed tube well to CWR with allied works and Construction &amp; commissioning of ¿FHTC (Functional House Hold Tap Connection)¿ in different mouzas for Augmentation of Water Supply Scheme for Baricha, Zone-A and its adjoining Mouzas under Simlapal Water Supply Scheme (BRGF Ph-I) under Jal Jeevan Mission under Khatra Sub-Division of Bankura Division, P.H.E. Dte.</t>
-[...16 lines deleted...]
-  <si>
     <t>Repairing and painting of Over Head Reservoir (Capacity 450 Cum., staging height 20 Mtr.), High lift Pump House, Operator Room, Clear Water Reservoir, WBSEDCL Room, Chlorination Room, Guard Room and Boundary Wall with all allied works of Augmentation works for Baricha, Zone-A water Supply Scheme under Simlapal water Supply Scheme (BRGF Ph-I) under Jal Jeevan Mission Programme under Khatra Sub-Division of Bankura Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/001968/2024-2025</t>
   </si>
   <si>
     <t>664/BQA</t>
   </si>
   <si>
     <t>12/03/2025</t>
   </si>
   <si>
     <t>01/11/2025</t>
   </si>
   <si>
     <t>UTTAM KUMAR SINHAMAHAPATRA</t>
   </si>
   <si>
     <t>Repair and Maintenance work of the Road from L033 - Hariharpur to Lakshmanpur under Simlapal Block in the District of Bankura ,Vide Package No-WB-03-401, Road Length-2.581 Km. (Augmentation of water supply scheme for Baricha (Zone-A) under Simlapal water supply scheme (BRGF Ph-I).</t>
   </si>
   <si>
     <t>BILL/01435/2024-2025</t>
   </si>
   <si>
     <t>BP/483/2024-25</t>
   </si>
   <si>
     <t>22/03/2025</t>
   </si>
   <si>
     <t>EXECUTIVE ENGINEER &amp; HPIU WBSRDA BISHNUPUR DIVISION</t>
   </si>
   <si>
     <t>Repair and Maintenance work of the Road from L032-Dhuliapur to Kusmi under Simlapal Block in the District of Bankura ,Vide Package No-WB-03-760, Road Length-2.5 Km.(Augmentation of water supply scheme for Baricha (Zone - A) Under Simlapal W/S Scheme.( BRGF Ph-I)</t>
   </si>
   <si>
     <t>BILL/01431/2024-2025</t>
-  </si>
-[...19 lines deleted...]
-    <t>S.P. CONSTRUCTION</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -817,471 +817,471 @@
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
-        <v>4.84</v>
+        <v>197.38</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>45.89</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>23.25</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>27</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
         <v>34</v>
       </c>
       <c r="I4" s="13" t="s">
-        <v>26</v>
-[...1 lines deleted...]
-      <c r="J4" s="13"/>
+        <v>35</v>
+      </c>
+      <c r="J4" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K4" s="4" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="P4" s="4">
-        <v>3.28</v>
+        <v>96.37</v>
       </c>
       <c r="Q4" s="4">
-        <v>3.21</v>
+        <v>78.56</v>
       </c>
       <c r="R4" s="4">
-        <v>97.77</v>
+        <v>81.51</v>
       </c>
       <c r="S4" s="4">
-        <v>97</v>
+        <v>80</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>40</v>
-[...1 lines deleted...]
-      <c r="I5" s="13"/>
+        <v>41</v>
+      </c>
+      <c r="I5" s="13" t="s">
+        <v>26</v>
+      </c>
       <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="P5" s="4">
-        <v>3.45</v>
+        <v>3.28</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>3.21</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>97.77</v>
       </c>
       <c r="S5" s="4">
-        <v>0</v>
+        <v>97</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="I6" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K6" s="4" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="P6" s="4">
-        <v>197.38</v>
+        <v>4.84</v>
       </c>
       <c r="Q6" s="4">
-        <v>45.89</v>
+        <v>0</v>
       </c>
       <c r="R6" s="4">
-        <v>23.25</v>
+        <v>0</v>
       </c>
       <c r="S6" s="4">
-        <v>27</v>
+        <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>51</v>
-[...3 lines deleted...]
-      </c>
+        <v>53</v>
+      </c>
+      <c r="I7" s="13"/>
       <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="P7" s="4">
-        <v>18.76</v>
+        <v>3.45</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
-        <v>90</v>
+        <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>57</v>
-[...1 lines deleted...]
-      <c r="I8" s="13"/>
+        <v>58</v>
+      </c>
+      <c r="I8" s="13" t="s">
+        <v>26</v>
+      </c>
       <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="P8" s="4">
-        <v>0.79</v>
+        <v>18.76</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
-        <v>0</v>
+        <v>90</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="I9" s="13"/>
       <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>59</v>
+        <v>66</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>60</v>
+        <v>67</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>60</v>
+        <v>67</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>61</v>
+        <v>68</v>
       </c>
       <c r="P9" s="4">
-        <v>3.15</v>
+        <v>0.79</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>64</v>
-[...6 lines deleted...]
-      </c>
+        <v>69</v>
+      </c>
+      <c r="I10" s="13"/>
+      <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
+        <v>70</v>
+      </c>
+      <c r="L10" s="4" t="s">
         <v>66</v>
       </c>
-      <c r="L10" s="4" t="s">
+      <c r="M10" s="4" t="s">
         <v>67</v>
       </c>
-      <c r="M10" s="4" t="s">
+      <c r="N10" s="4" t="s">
+        <v>67</v>
+      </c>
+      <c r="O10" s="4" t="s">
         <v>68</v>
       </c>
-      <c r="N10" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P10" s="4">
-        <v>96.37</v>
+        <v>3.15</v>
       </c>
       <c r="Q10" s="4">
-        <v>78.56</v>
+        <v>0</v>
       </c>
       <c r="R10" s="4">
-        <v>81.51</v>
+        <v>0</v>
       </c>
       <c r="S10" s="4">
-        <v>80</v>
+        <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="7" t="s">
         <v>71</v>
       </c>
       <c r="B11" s="7"/>
       <c r="C11" s="7"/>
       <c r="D11" s="7"/>
       <c r="E11" s="11"/>
       <c r="F11" s="7"/>
       <c r="G11" s="7"/>
       <c r="H11" s="14"/>
       <c r="I11" s="14"/>
       <c r="J11" s="14"/>
       <c r="K11" s="8"/>
       <c r="L11" s="8"/>
       <c r="M11" s="8"/>
       <c r="N11" s="8"/>
       <c r="O11" s="8">
         <v>328.02</v>