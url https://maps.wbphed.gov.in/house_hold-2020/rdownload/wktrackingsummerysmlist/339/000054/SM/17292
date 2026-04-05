--- v1 (2026-03-03)
+++ v2 (2026-04-05)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="88">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="83">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -206,117 +206,102 @@
   <si>
     <t>29/08/2024</t>
   </si>
   <si>
     <t>28/10/2024</t>
   </si>
   <si>
     <t>M.S. ENTERPRISE</t>
   </si>
   <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000181/2023-2024</t>
   </si>
   <si>
     <t>116/BQA</t>
   </si>
   <si>
     <t>10/01/2024</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
+    <t>Repairing and painting of Over Head Reservoir (Capacity 450 Cum., staging height 20 Mtr.), Chlorination Room, Guard Room and Boundary Wall with all allied works of Augmentation works for Belatikri, Zone-B water Supply Scheme under Sarenga water Supply Scheme (BRGF Ph-I) under Jal Jeevan Mission Programme under Khatra Sub-Division of Bankura Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000132/2025-2026</t>
+  </si>
+  <si>
+    <t>1293/BQA</t>
+  </si>
+  <si>
+    <t>17/06/2025</t>
+  </si>
+  <si>
+    <t>18/12/2025</t>
+  </si>
+  <si>
+    <t>TAPAS KUMAR HAZRA</t>
+  </si>
+  <si>
+    <t>Acceptance cum Formal work order for the work of Providing and installation of Neutralization System &amp; construction of one no RBTW with other allied work at Belatikari water supply scheme under Sarenga Block under BMD PHE Dte</t>
+  </si>
+  <si>
+    <t>ORD/000194/2025-2026</t>
+  </si>
+  <si>
+    <t>639/BMD</t>
+  </si>
+  <si>
+    <t>11/07/2025</t>
+  </si>
+  <si>
+    <t>09/10/2025</t>
+  </si>
+  <si>
+    <t>DEBJYOTI BASU</t>
+  </si>
+  <si>
     <t>Acceptance cum Formal work order for the work of Providing and installation of pumping machineries and other electromechanical accessories for Augmentation for Belatikri Zone-B water supply scheme under Sarenga water supply scheme (BRGF Ph-I) under Jal Jeevan Mission progremme under Bankura Mechanical Division PHE Dte, Dist :Bankura.</t>
   </si>
   <si>
     <t>Assistant Engineer,Driller-in-Charge</t>
   </si>
   <si>
     <t>ORD/000570/2023-2024</t>
   </si>
   <si>
     <t>2027/BMD</t>
   </si>
   <si>
     <t>01/09/2023</t>
   </si>
   <si>
     <t>03/03/2026</t>
-  </si>
-[...49 lines deleted...]
-    <t>DEBJYOTI BASU</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -705,51 +690,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W13"/>
+  <dimension ref="A1:W12"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="25.85083" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1189,323 +1174,262 @@
         <v>2.77</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
-        <v>39</v>
+        <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
         <v>64</v>
       </c>
       <c r="I9" s="13" t="s">
-        <v>65</v>
+        <v>26</v>
       </c>
       <c r="J9" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K9" s="4" t="s">
+        <v>65</v>
+      </c>
+      <c r="L9" s="4" t="s">
         <v>66</v>
       </c>
-      <c r="L9" s="4" t="s">
+      <c r="M9" s="4" t="s">
         <v>67</v>
       </c>
-      <c r="M9" s="4" t="s">
+      <c r="N9" s="4" t="s">
         <v>68</v>
       </c>
-      <c r="N9" s="4" t="s">
+      <c r="O9" s="4" t="s">
         <v>69</v>
       </c>
-      <c r="O9" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P9" s="4">
-        <v>83.1</v>
+        <v>14.1</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
-        <v>77</v>
+        <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>39</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
         <v>70</v>
       </c>
       <c r="I10" s="13" t="s">
-        <v>53</v>
+        <v>26</v>
       </c>
       <c r="J10" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K10" s="4" t="s">
         <v>71</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>72</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>73</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>74</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>58</v>
+        <v>75</v>
       </c>
       <c r="P10" s="4">
-        <v>16.65</v>
+        <v>19.49</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
-        <v>89</v>
+        <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
-        <v>21</v>
+        <v>39</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="I11" s="13" t="s">
-        <v>26</v>
+        <v>77</v>
       </c>
       <c r="J11" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K11" s="4" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="L11" s="4" t="s">
+        <v>79</v>
+      </c>
+      <c r="M11" s="4" t="s">
+        <v>80</v>
+      </c>
+      <c r="N11" s="4" t="s">
+        <v>81</v>
+      </c>
+      <c r="O11" s="4" t="s">
+        <v>58</v>
+      </c>
+      <c r="P11" s="4">
+        <v>83.1</v>
+      </c>
+      <c r="Q11" s="4">
+        <v>0</v>
+      </c>
+      <c r="R11" s="4">
+        <v>0</v>
+      </c>
+      <c r="S11" s="4">
         <v>77</v>
-      </c>
-[...19 lines deleted...]
-        <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
-      <c r="A12" s="3">
-[...27 lines deleted...]
-      <c r="K12" s="4" t="s">
+      <c r="A12" s="7" t="s">
         <v>82</v>
       </c>
-      <c r="L12" s="4" t="s">
-[...22 lines deleted...]
-      </c>
+      <c r="B12" s="7"/>
+      <c r="C12" s="7"/>
+      <c r="D12" s="7"/>
+      <c r="E12" s="11"/>
+      <c r="F12" s="7"/>
+      <c r="G12" s="7"/>
+      <c r="H12" s="14"/>
+      <c r="I12" s="14"/>
+      <c r="J12" s="14"/>
+      <c r="K12" s="8"/>
+      <c r="L12" s="8"/>
+      <c r="M12" s="8"/>
+      <c r="N12" s="8"/>
+      <c r="O12" s="8">
+        <v>314.68</v>
+      </c>
+      <c r="P12" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q12" s="8">
+        <v>0</v>
+      </c>
+      <c r="R12" s="8"/>
+      <c r="S12" s="8"/>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
-    <row r="13" spans="1:23">
-[...31 lines deleted...]
-    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A13:N13"/>
+    <mergeCell ref="A12:N12"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>