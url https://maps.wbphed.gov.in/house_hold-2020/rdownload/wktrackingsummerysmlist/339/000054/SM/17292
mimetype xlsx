--- v2 (2026-04-05)
+++ v3 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="83">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="88">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -258,50 +258,65 @@
     <t>11/07/2025</t>
   </si>
   <si>
     <t>09/10/2025</t>
   </si>
   <si>
     <t>DEBJYOTI BASU</t>
   </si>
   <si>
     <t>Acceptance cum Formal work order for the work of Providing and installation of pumping machineries and other electromechanical accessories for Augmentation for Belatikri Zone-B water supply scheme under Sarenga water supply scheme (BRGF Ph-I) under Jal Jeevan Mission progremme under Bankura Mechanical Division PHE Dte, Dist :Bankura.</t>
   </si>
   <si>
     <t>Assistant Engineer,Driller-in-Charge</t>
   </si>
   <si>
     <t>ORD/000570/2023-2024</t>
   </si>
   <si>
     <t>2027/BMD</t>
   </si>
   <si>
     <t>01/09/2023</t>
   </si>
   <si>
     <t>03/03/2026</t>
+  </si>
+  <si>
+    <t>Acceptance cum Formal work order for the work of Providing and installation of submersible pumping machineries for Augmentation for Belatikri Zone-B water supply scheme under Sarenga water supply scheme (BRGF Ph-I) under Jal Jeevan Mission progremme under Bankura Mechanical Division PHE Dte, Dist :Bankura.</t>
+  </si>
+  <si>
+    <t>ORD/000138/2024-2025</t>
+  </si>
+  <si>
+    <t>444/BMD</t>
+  </si>
+  <si>
+    <t>27/06/2024</t>
+  </si>
+  <si>
+    <t>21/02/2026</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -690,51 +705,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W12"/>
+  <dimension ref="A1:W13"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="25.85083" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -853,54 +868,54 @@
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
         <v>141.73</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>38.73</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>27.33</v>
       </c>
       <c r="S3" s="4">
         <v>30</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -1034,54 +1049,54 @@
       <c r="I6" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>47</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>48</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>49</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>50</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>51</v>
       </c>
       <c r="P6" s="4">
         <v>1.89</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>1.84</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>97.08</v>
       </c>
       <c r="S6" s="4">
         <v>90</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>39</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
@@ -1095,54 +1110,54 @@
       <c r="I7" s="13" t="s">
         <v>53</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>54</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>55</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>56</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>57</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>58</v>
       </c>
       <c r="P7" s="4">
         <v>1.18</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>1.18</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>99.55</v>
       </c>
       <c r="S7" s="4">
         <v>100</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
@@ -1335,101 +1350,162 @@
       <c r="I11" s="13" t="s">
         <v>77</v>
       </c>
       <c r="J11" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K11" s="4" t="s">
         <v>78</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>79</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>80</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>81</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>58</v>
       </c>
       <c r="P11" s="4">
         <v>83.1</v>
       </c>
       <c r="Q11" s="4">
-        <v>0</v>
+        <v>73.16</v>
       </c>
       <c r="R11" s="4">
-        <v>0</v>
+        <v>88.04</v>
       </c>
       <c r="S11" s="4">
         <v>77</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
-      <c r="A12" s="7" t="s">
+      <c r="A12" s="3">
+        <v>10</v>
+      </c>
+      <c r="B12" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C12" s="3"/>
+      <c r="D12" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="E12" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F12" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G12" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H12" s="13" t="s">
         <v>82</v>
       </c>
-      <c r="B12" s="7"/>
-[...22 lines deleted...]
-      <c r="S12" s="8"/>
+      <c r="I12" s="13" t="s">
+        <v>53</v>
+      </c>
+      <c r="J12" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K12" s="4" t="s">
+        <v>83</v>
+      </c>
+      <c r="L12" s="4" t="s">
+        <v>84</v>
+      </c>
+      <c r="M12" s="4" t="s">
+        <v>85</v>
+      </c>
+      <c r="N12" s="4" t="s">
+        <v>86</v>
+      </c>
+      <c r="O12" s="4" t="s">
+        <v>58</v>
+      </c>
+      <c r="P12" s="4">
+        <v>16.65</v>
+      </c>
+      <c r="Q12" s="4">
+        <v>0</v>
+      </c>
+      <c r="R12" s="4">
+        <v>0</v>
+      </c>
+      <c r="S12" s="4">
+        <v>89</v>
+      </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
+    <row r="13" spans="1:23">
+      <c r="A13" s="7" t="s">
+        <v>87</v>
+      </c>
+      <c r="B13" s="7"/>
+      <c r="C13" s="7"/>
+      <c r="D13" s="7"/>
+      <c r="E13" s="11"/>
+      <c r="F13" s="7"/>
+      <c r="G13" s="7"/>
+      <c r="H13" s="14"/>
+      <c r="I13" s="14"/>
+      <c r="J13" s="14"/>
+      <c r="K13" s="8"/>
+      <c r="L13" s="8"/>
+      <c r="M13" s="8"/>
+      <c r="N13" s="8"/>
+      <c r="O13" s="8">
+        <v>331.33</v>
+      </c>
+      <c r="P13" s="8">
+        <v>114.9</v>
+      </c>
+      <c r="Q13" s="8">
+        <v>34.68</v>
+      </c>
+      <c r="R13" s="8"/>
+      <c r="S13" s="8"/>
+      <c r="T13" s="1"/>
+      <c r="U13" s="1"/>
+      <c r="V13" s="1"/>
+      <c r="W13" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A12:N12"/>
+    <mergeCell ref="A13:N13"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>