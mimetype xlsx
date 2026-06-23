--- v3 (2026-05-24)
+++ v4 (2026-06-23)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="88">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="97">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -260,63 +260,90 @@
   <si>
     <t>09/10/2025</t>
   </si>
   <si>
     <t>DEBJYOTI BASU</t>
   </si>
   <si>
     <t>Acceptance cum Formal work order for the work of Providing and installation of pumping machineries and other electromechanical accessories for Augmentation for Belatikri Zone-B water supply scheme under Sarenga water supply scheme (BRGF Ph-I) under Jal Jeevan Mission progremme under Bankura Mechanical Division PHE Dte, Dist :Bankura.</t>
   </si>
   <si>
     <t>Assistant Engineer,Driller-in-Charge</t>
   </si>
   <si>
     <t>ORD/000570/2023-2024</t>
   </si>
   <si>
     <t>2027/BMD</t>
   </si>
   <si>
     <t>01/09/2023</t>
   </si>
   <si>
     <t>03/03/2026</t>
   </si>
   <si>
+    <t>Repair airt iillaintenance work of the Road from L049 - Parashia to SH under Sarenga Block in the District of Bankura ,Vide Package No- WB-03-305, Road Length-l.5 Km. (Augmentation works for Belaitiki (Zone-B) Waler Supply Scheme under Sarenga Water Supply Scheme (BRGF Ph-I)</t>
+  </si>
+  <si>
+    <t>BILL/01434/2024-2025</t>
+  </si>
+  <si>
+    <t>BP/483/2024-25</t>
+  </si>
+  <si>
+    <t>22/03/2025</t>
+  </si>
+  <si>
+    <t>EXECUTIVE ENGINEER &amp; HPIU WBSRDA BISHNUPUR DIVISION</t>
+  </si>
+  <si>
+    <t>Repair and Maintenance work of the Road from Chiltor to T01 under Sarenga Block in the District of Bankura ,Vide Package No- WB-03-30, Road Length-8.08 Km. (Augmentation works for Belaitiki (Zone-B) Water Supply Soheme under Sarenga Water Supply Scheme (BRGF Ph-I).)</t>
+  </si>
+  <si>
+    <t>BILL/01430/2024-2025</t>
+  </si>
+  <si>
+    <t>BP/569/2024-25</t>
+  </si>
+  <si>
+    <t>28/03/2025</t>
+  </si>
+  <si>
     <t>Acceptance cum Formal work order for the work of Providing and installation of submersible pumping machineries for Augmentation for Belatikri Zone-B water supply scheme under Sarenga water supply scheme (BRGF Ph-I) under Jal Jeevan Mission progremme under Bankura Mechanical Division PHE Dte, Dist :Bankura.</t>
   </si>
   <si>
     <t>ORD/000138/2024-2025</t>
   </si>
   <si>
     <t>444/BMD</t>
   </si>
   <si>
     <t>27/06/2024</t>
   </si>
   <si>
-    <t>21/02/2026</t>
+    <t>03/12/2027</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -705,73 +732,73 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W13"/>
+  <dimension ref="A1:W15"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
-    <col min="12" max="12" width="11.711426" bestFit="true" customWidth="true" style="0"/>
+    <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
-    <col min="15" max="15" width="25.85083" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="61.270752" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="23.422852" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
       <c r="N1" s="2"/>
       <c r="O1" s="2"/>
       <c r="P1" s="2"/>
@@ -1372,140 +1399,254 @@
         <v>83.1</v>
       </c>
       <c r="Q11" s="4">
         <v>73.16</v>
       </c>
       <c r="R11" s="4">
         <v>88.04</v>
       </c>
       <c r="S11" s="4">
         <v>77</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
-        <v>39</v>
+        <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
         <v>82</v>
       </c>
-      <c r="I12" s="13" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="I12" s="13"/>
+      <c r="J12" s="13"/>
       <c r="K12" s="4" t="s">
         <v>83</v>
       </c>
       <c r="L12" s="4" t="s">
         <v>84</v>
       </c>
       <c r="M12" s="4" t="s">
         <v>85</v>
       </c>
       <c r="N12" s="4" t="s">
+        <v>85</v>
+      </c>
+      <c r="O12" s="4" t="s">
         <v>86</v>
       </c>
-      <c r="O12" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P12" s="4">
-        <v>16.65</v>
+        <v>1.57</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
-        <v>89</v>
+        <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
-      <c r="A13" s="7" t="s">
+      <c r="A13" s="3">
+        <v>11</v>
+      </c>
+      <c r="B13" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C13" s="3"/>
+      <c r="D13" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E13" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F13" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G13" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H13" s="13" t="s">
         <v>87</v>
       </c>
-      <c r="B13" s="7"/>
-[...22 lines deleted...]
-      <c r="S13" s="8"/>
+      <c r="I13" s="13"/>
+      <c r="J13" s="13"/>
+      <c r="K13" s="4" t="s">
+        <v>88</v>
+      </c>
+      <c r="L13" s="4" t="s">
+        <v>89</v>
+      </c>
+      <c r="M13" s="4" t="s">
+        <v>90</v>
+      </c>
+      <c r="N13" s="4" t="s">
+        <v>90</v>
+      </c>
+      <c r="O13" s="4" t="s">
+        <v>86</v>
+      </c>
+      <c r="P13" s="4">
+        <v>1.57</v>
+      </c>
+      <c r="Q13" s="4">
+        <v>0</v>
+      </c>
+      <c r="R13" s="4">
+        <v>0</v>
+      </c>
+      <c r="S13" s="4">
+        <v>0</v>
+      </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
+    <row r="14" spans="1:23">
+      <c r="A14" s="3">
+        <v>12</v>
+      </c>
+      <c r="B14" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C14" s="3"/>
+      <c r="D14" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="E14" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F14" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G14" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H14" s="13" t="s">
+        <v>91</v>
+      </c>
+      <c r="I14" s="13" t="s">
+        <v>53</v>
+      </c>
+      <c r="J14" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K14" s="4" t="s">
+        <v>92</v>
+      </c>
+      <c r="L14" s="4" t="s">
+        <v>93</v>
+      </c>
+      <c r="M14" s="4" t="s">
+        <v>94</v>
+      </c>
+      <c r="N14" s="4" t="s">
+        <v>95</v>
+      </c>
+      <c r="O14" s="4" t="s">
+        <v>58</v>
+      </c>
+      <c r="P14" s="4">
+        <v>16.65</v>
+      </c>
+      <c r="Q14" s="4">
+        <v>0</v>
+      </c>
+      <c r="R14" s="4">
+        <v>0</v>
+      </c>
+      <c r="S14" s="4">
+        <v>89</v>
+      </c>
+      <c r="T14" s="1"/>
+      <c r="U14" s="1"/>
+      <c r="V14" s="1"/>
+      <c r="W14" s="1"/>
+    </row>
+    <row r="15" spans="1:23">
+      <c r="A15" s="7" t="s">
+        <v>96</v>
+      </c>
+      <c r="B15" s="7"/>
+      <c r="C15" s="7"/>
+      <c r="D15" s="7"/>
+      <c r="E15" s="11"/>
+      <c r="F15" s="7"/>
+      <c r="G15" s="7"/>
+      <c r="H15" s="14"/>
+      <c r="I15" s="14"/>
+      <c r="J15" s="14"/>
+      <c r="K15" s="8"/>
+      <c r="L15" s="8"/>
+      <c r="M15" s="8"/>
+      <c r="N15" s="8"/>
+      <c r="O15" s="8">
+        <v>334.48</v>
+      </c>
+      <c r="P15" s="8">
+        <v>114.9</v>
+      </c>
+      <c r="Q15" s="8">
+        <v>34.35</v>
+      </c>
+      <c r="R15" s="8"/>
+      <c r="S15" s="8"/>
+      <c r="T15" s="1"/>
+      <c r="U15" s="1"/>
+      <c r="V15" s="1"/>
+      <c r="W15" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A13:N13"/>
+    <mergeCell ref="A15:N15"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>