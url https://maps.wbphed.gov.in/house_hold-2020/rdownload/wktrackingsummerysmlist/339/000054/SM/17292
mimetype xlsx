--- v4 (2026-06-23)
+++ v5 (2026-08-28)
@@ -113,128 +113,161 @@
   <si>
     <t>Sinking of 2 (Two) Nos. 200 mm dia. X 5.50 Mtr. depth horizontal river bed tube well, using MS "T" and Laying, Fitting &amp; fixing 100 mm G.I. collecting line from river bed tube well to CWR with allied works and Construction &amp; commissioning of ¿FHTC (Functional House Hold Tap Connection)¿ in different mouzas for Augmentation of Water Supply Scheme for Belatikri, Zone-B and its adjoining Mouzas under Sarenga Water Supply Scheme (BRGF Ph-I) under Jal Jeevan Mission under Khatra Sub-Division of Bankura Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>Assistant Engineer</t>
   </si>
   <si>
     <t>Junior Engineer</t>
   </si>
   <si>
     <t>ORD/000341/2023-2024</t>
   </si>
   <si>
     <t>1965/BQA</t>
   </si>
   <si>
     <t>18/07/2023</t>
   </si>
   <si>
     <t>13/04/2024</t>
   </si>
   <si>
     <t>I.R.CONSTRUCTION</t>
   </si>
   <si>
+    <t>Bankura Mechanical</t>
+  </si>
+  <si>
+    <t>Acceptance cum Formal work order for the work of Providing and installation of pumping machineries and other electromechanical accessories for Augmentation for Belatikri Zone-B water supply scheme under Sarenga water supply scheme (BRGF Ph-I) under Jal Jeevan Mission progremme under Bankura Mechanical Division PHE Dte, Dist :Bankura.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer,Driller-in-Charge</t>
+  </si>
+  <si>
+    <t>ORD/000570/2023-2024</t>
+  </si>
+  <si>
+    <t>2027/BMD</t>
+  </si>
+  <si>
+    <t>01/09/2023</t>
+  </si>
+  <si>
+    <t>03/03/2026</t>
+  </si>
+  <si>
+    <t>M.S. ENTERPRISE</t>
+  </si>
+  <si>
     <t>Laying of HDPE pipeline, Construction of Valve Chamber for Augmentation of Water Supply Scheme for Belatikri, Zone-B and its adjoining Mouzas under Sarenga Water Supply Scheme (BRGF Ph-I) under Jal Jeevan Mission under Khatra Sub-Division of Bankura Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000162/2024-2025</t>
   </si>
   <si>
     <t>1827/BQA</t>
   </si>
   <si>
     <t>12/07/2024</t>
   </si>
   <si>
     <t>10/10/2024</t>
   </si>
   <si>
     <t>M/S TARUN KUMAR PATRA</t>
   </si>
   <si>
-    <t>Bankura Mechanical</t>
-[...1 lines deleted...]
-  <si>
     <t>Acceptance cum Formal work order for the work of Providing and installation of illumination arrangement , installation of new charger panel , construction of neutralization pit , supply of XLPE cables , chlorinator items for Augmentation of Belatikari Zone-B water supply scheme under Sarenga water supply scheme (BRGF Ph-I) under Jal Jeevan Mission progremme under Bankura Mechanical Division PHE Dte, Dist :Bankura.</t>
   </si>
   <si>
     <t>ORD/000164/2024-2025</t>
   </si>
   <si>
     <t>506/BMD</t>
   </si>
   <si>
     <t>09/07/2024</t>
   </si>
   <si>
     <t>06/11/2024</t>
   </si>
   <si>
     <t>M/S SAJAHAN CHOWDHURY</t>
   </si>
   <si>
     <t>Support service for detail surveying, cross checking of abailable LOP and taking level at the interval of 50 mtr. by using Survey Instrument like DGPS / Drone and detailed design of pipe line by using Watergems Software on the basis of population density for Augmentation of Water Supply Scheme for Belatikri, Zone-B and its adjoining Mouzas under Sarenga Water Supply Scheme (BRGF Ph-I) under Jal Jeevan Mission Programme under Khatra Sub Division of Bankura Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000076/2024-2025</t>
   </si>
   <si>
     <t>1493/BQA</t>
   </si>
   <si>
     <t>18/06/2024</t>
   </si>
   <si>
     <t>18/07/2024</t>
   </si>
   <si>
     <t>MESAURE LAND</t>
   </si>
   <si>
+    <t>Acceptance cum Formal work order for the work of Providing and installation of submersible pumping machineries for Augmentation for Belatikri Zone-B water supply scheme under Sarenga water supply scheme (BRGF Ph-I) under Jal Jeevan Mission progremme under Bankura Mechanical Division PHE Dte, Dist :Bankura.</t>
+  </si>
+  <si>
+    <t>Driller-in-Charge</t>
+  </si>
+  <si>
+    <t>ORD/000138/2024-2025</t>
+  </si>
+  <si>
+    <t>444/BMD</t>
+  </si>
+  <si>
+    <t>27/06/2024</t>
+  </si>
+  <si>
+    <t>03/12/2027</t>
+  </si>
+  <si>
     <t>Acceptance cum Formal work order for the work of Additional Work for Augmentation works for Belatikri, Zone-B water Supply Scheme under Sarenga water Supply Scheme (BRGF Ph-I) under Jal Jeevan Mission Programme. under Bankura Mechanical Division, P.H.E. Dte</t>
   </si>
   <si>
-    <t>Driller-in-Charge</t>
-[...1 lines deleted...]
-  <si>
     <t>ORD/000316/2024-2025</t>
   </si>
   <si>
     <t>857/BMD</t>
   </si>
   <si>
     <t>29/08/2024</t>
   </si>
   <si>
     <t>28/10/2024</t>
   </si>
   <si>
-    <t>M.S. ENTERPRISE</t>
-[...1 lines deleted...]
-  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000181/2023-2024</t>
   </si>
   <si>
     <t>116/BQA</t>
   </si>
   <si>
     <t>10/01/2024</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
     <t>Repairing and painting of Over Head Reservoir (Capacity 450 Cum., staging height 20 Mtr.), Chlorination Room, Guard Room and Boundary Wall with all allied works of Augmentation works for Belatikri, Zone-B water Supply Scheme under Sarenga water Supply Scheme (BRGF Ph-I) under Jal Jeevan Mission Programme under Khatra Sub-Division of Bankura Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000132/2025-2026</t>
   </si>
   <si>
     <t>1293/BQA</t>
   </si>
   <si>
     <t>17/06/2025</t>
@@ -242,108 +275,75 @@
   <si>
     <t>18/12/2025</t>
   </si>
   <si>
     <t>TAPAS KUMAR HAZRA</t>
   </si>
   <si>
     <t>Acceptance cum Formal work order for the work of Providing and installation of Neutralization System &amp; construction of one no RBTW with other allied work at Belatikari water supply scheme under Sarenga Block under BMD PHE Dte</t>
   </si>
   <si>
     <t>ORD/000194/2025-2026</t>
   </si>
   <si>
     <t>639/BMD</t>
   </si>
   <si>
     <t>11/07/2025</t>
   </si>
   <si>
     <t>09/10/2025</t>
   </si>
   <si>
     <t>DEBJYOTI BASU</t>
   </si>
   <si>
-    <t>Acceptance cum Formal work order for the work of Providing and installation of pumping machineries and other electromechanical accessories for Augmentation for Belatikri Zone-B water supply scheme under Sarenga water supply scheme (BRGF Ph-I) under Jal Jeevan Mission progremme under Bankura Mechanical Division PHE Dte, Dist :Bankura.</t>
-[...16 lines deleted...]
-  <si>
     <t>Repair airt iillaintenance work of the Road from L049 - Parashia to SH under Sarenga Block in the District of Bankura ,Vide Package No- WB-03-305, Road Length-l.5 Km. (Augmentation works for Belaitiki (Zone-B) Waler Supply Scheme under Sarenga Water Supply Scheme (BRGF Ph-I)</t>
   </si>
   <si>
     <t>BILL/01434/2024-2025</t>
   </si>
   <si>
     <t>BP/483/2024-25</t>
   </si>
   <si>
     <t>22/03/2025</t>
   </si>
   <si>
     <t>EXECUTIVE ENGINEER &amp; HPIU WBSRDA BISHNUPUR DIVISION</t>
   </si>
   <si>
     <t>Repair and Maintenance work of the Road from Chiltor to T01 under Sarenga Block in the District of Bankura ,Vide Package No- WB-03-30, Road Length-8.08 Km. (Augmentation works for Belaitiki (Zone-B) Water Supply Soheme under Sarenga Water Supply Scheme (BRGF Ph-I).)</t>
   </si>
   <si>
     <t>BILL/01430/2024-2025</t>
   </si>
   <si>
     <t>BP/569/2024-25</t>
   </si>
   <si>
     <t>28/03/2025</t>
-  </si>
-[...13 lines deleted...]
-    <t>03/12/2027</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -917,565 +917,569 @@
         <v>141.73</v>
       </c>
       <c r="Q3" s="4">
         <v>38.73</v>
       </c>
       <c r="R3" s="4">
         <v>27.33</v>
       </c>
       <c r="S3" s="4">
         <v>30</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="I4" s="13" t="s">
-        <v>26</v>
-[...1 lines deleted...]
-      <c r="J4" s="13"/>
+        <v>35</v>
+      </c>
+      <c r="J4" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K4" s="4" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="P4" s="4">
-        <v>28.3</v>
+        <v>83.1</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>73.16</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>88.04</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>77</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
-        <v>39</v>
+        <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="I5" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="J5" s="13" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="P5" s="4">
-        <v>22.11</v>
+        <v>28.3</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
         <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="I6" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K6" s="4" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="P6" s="4">
-        <v>1.89</v>
+        <v>22.11</v>
       </c>
       <c r="Q6" s="4">
-        <v>1.84</v>
+        <v>0</v>
       </c>
       <c r="R6" s="4">
-        <v>97.08</v>
+        <v>0</v>
       </c>
       <c r="S6" s="4">
-        <v>90</v>
+        <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
-        <v>39</v>
+        <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="I7" s="13" t="s">
-        <v>53</v>
+        <v>26</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>54</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>55</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>56</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>57</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>58</v>
       </c>
       <c r="P7" s="4">
-        <v>1.18</v>
+        <v>1.89</v>
       </c>
       <c r="Q7" s="4">
-        <v>1.18</v>
+        <v>1.84</v>
       </c>
       <c r="R7" s="4">
-        <v>99.55</v>
+        <v>97.08</v>
       </c>
       <c r="S7" s="4">
-        <v>100</v>
+        <v>90</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
         <v>59</v>
       </c>
-      <c r="I8" s="13"/>
-      <c r="J8" s="13"/>
+      <c r="I8" s="13" t="s">
+        <v>60</v>
+      </c>
+      <c r="J8" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K8" s="4" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>63</v>
+        <v>40</v>
       </c>
       <c r="P8" s="4">
-        <v>2.77</v>
+        <v>16.65</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
-        <v>0</v>
+        <v>89</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="I9" s="13" t="s">
-        <v>26</v>
+        <v>60</v>
       </c>
       <c r="J9" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K9" s="4" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>69</v>
+        <v>40</v>
       </c>
       <c r="P9" s="4">
-        <v>14.1</v>
+        <v>1.18</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>1.18</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>99.55</v>
       </c>
       <c r="S9" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
-        <v>39</v>
+        <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
         <v>70</v>
       </c>
-      <c r="I10" s="13" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="I10" s="13"/>
+      <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
         <v>71</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>72</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>73</v>
       </c>
       <c r="N10" s="4" t="s">
+        <v>73</v>
+      </c>
+      <c r="O10" s="4" t="s">
         <v>74</v>
       </c>
-      <c r="O10" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P10" s="4">
-        <v>19.49</v>
+        <v>2.77</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
         <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
-        <v>39</v>
+        <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="I11" s="13" t="s">
-        <v>77</v>
+        <v>26</v>
       </c>
       <c r="J11" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K11" s="4" t="s">
+        <v>76</v>
+      </c>
+      <c r="L11" s="4" t="s">
+        <v>77</v>
+      </c>
+      <c r="M11" s="4" t="s">
         <v>78</v>
       </c>
-      <c r="L11" s="4" t="s">
+      <c r="N11" s="4" t="s">
         <v>79</v>
       </c>
-      <c r="M11" s="4" t="s">
+      <c r="O11" s="4" t="s">
         <v>80</v>
       </c>
-      <c r="N11" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P11" s="4">
-        <v>83.1</v>
+        <v>14.1</v>
       </c>
       <c r="Q11" s="4">
-        <v>73.16</v>
+        <v>0</v>
       </c>
       <c r="R11" s="4">
-        <v>88.04</v>
+        <v>0</v>
       </c>
       <c r="S11" s="4">
-        <v>77</v>
+        <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
+        <v>81</v>
+      </c>
+      <c r="I12" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J12" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K12" s="4" t="s">
         <v>82</v>
       </c>
-      <c r="I12" s="13"/>
-[...1 lines deleted...]
-      <c r="K12" s="4" t="s">
+      <c r="L12" s="4" t="s">
         <v>83</v>
       </c>
-      <c r="L12" s="4" t="s">
+      <c r="M12" s="4" t="s">
         <v>84</v>
-      </c>
-[...1 lines deleted...]
-        <v>85</v>
       </c>
       <c r="N12" s="4" t="s">
         <v>85</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>86</v>
       </c>
       <c r="P12" s="4">
-        <v>1.57</v>
+        <v>19.49</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
         <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
         <v>21</v>
@@ -1485,124 +1489,120 @@
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
         <v>87</v>
       </c>
       <c r="I13" s="13"/>
       <c r="J13" s="13"/>
       <c r="K13" s="4" t="s">
         <v>88</v>
       </c>
       <c r="L13" s="4" t="s">
         <v>89</v>
       </c>
       <c r="M13" s="4" t="s">
         <v>90</v>
       </c>
       <c r="N13" s="4" t="s">
         <v>90</v>
       </c>
       <c r="O13" s="4" t="s">
-        <v>86</v>
+        <v>91</v>
       </c>
       <c r="P13" s="4">
         <v>1.57</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
         <v>0</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
-        <v>39</v>
+        <v>21</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H14" s="13" t="s">
-        <v>91</v>
-[...6 lines deleted...]
-      </c>
+        <v>92</v>
+      </c>
+      <c r="I14" s="13"/>
+      <c r="J14" s="13"/>
       <c r="K14" s="4" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="L14" s="4" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="M14" s="4" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="N14" s="4" t="s">
         <v>95</v>
       </c>
       <c r="O14" s="4" t="s">
-        <v>58</v>
+        <v>91</v>
       </c>
       <c r="P14" s="4">
-        <v>16.65</v>
+        <v>1.57</v>
       </c>
       <c r="Q14" s="4">
         <v>0</v>
       </c>
       <c r="R14" s="4">
         <v>0</v>
       </c>
       <c r="S14" s="4">
-        <v>89</v>
+        <v>0</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="7" t="s">
         <v>96</v>
       </c>
       <c r="B15" s="7"/>
       <c r="C15" s="7"/>
       <c r="D15" s="7"/>
       <c r="E15" s="11"/>
       <c r="F15" s="7"/>
       <c r="G15" s="7"/>
       <c r="H15" s="14"/>
       <c r="I15" s="14"/>
       <c r="J15" s="14"/>
       <c r="K15" s="8"/>
       <c r="L15" s="8"/>
       <c r="M15" s="8"/>
       <c r="N15" s="8"/>
       <c r="O15" s="8">
         <v>334.48</v>