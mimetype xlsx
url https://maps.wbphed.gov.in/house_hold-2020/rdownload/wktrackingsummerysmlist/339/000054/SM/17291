--- v2 (2026-03-03)
+++ v3 (2026-04-05)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="59">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="65">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -152,84 +152,102 @@
   <si>
     <t>1995/BMD</t>
   </si>
   <si>
     <t>28/08/2023</t>
   </si>
   <si>
     <t>26/12/2023</t>
   </si>
   <si>
     <t>M/S NABIN GOPAL SENGUPTA</t>
   </si>
   <si>
     <t>New Service connection at Domanbandi for augmenrtation of Bikna water supply scheme (SM/17291) under BMD PHE Dte.</t>
   </si>
   <si>
     <t>BILL/00952/2024-2025</t>
   </si>
   <si>
     <t>BP-2024-25-233</t>
   </si>
   <si>
     <t>27/09/2024</t>
   </si>
   <si>
-    <t>Retrofitting works for creation of Balance 'FHTC (Functional House Hold Tap Connection') &amp; paralal pipe line of existing 'FHTC in connection with Jal Jeevan Mission (JJM) for Augmentation works for Bikna &amp; its adjoining mouzas Water Supply Scheme under Bankura Sadar Sub - Division of Bankura Division, PHE Dte. Block - Bankura -II, Name of OHR - Bikna Water Supply Scheme, No. of Mouza :-03 nos. Name of mouza:- Bikna (235), Kuraria (254), Katnar (255), No. of Household- 340 nos.</t>
-[...16 lines deleted...]
-  <si>
     <t>Creation of Platfrom of Existing 'FHTC (Functional House Hold Tap Connection' in connection with Jal Jeevan Mission (JJM) for Augmentation works for Bikna &amp; its adjoining mouzas Water Supply Scheme under Bankura Sadar Sub - Division of Bankura Division, PHE Dte. Block - Bankura -II, Name of OHR - Bikna Water Supply Scheme, No. of Mouza :- 03 nos.Name of mouza:- Bikna (235), Kuraria (254), Katnar (255), No. of Household- 1363 nos.</t>
   </si>
   <si>
     <t>ORD/000041/2023-2024</t>
   </si>
   <si>
     <t>872/BQA</t>
   </si>
   <si>
     <t>18/04/2023</t>
   </si>
   <si>
     <t>13/10/2025</t>
   </si>
   <si>
     <t>GON ASSOCIATES</t>
+  </si>
+  <si>
+    <t>Support service for detail surveying, cross checking of available LOP and taking level at the interval of 50 mtr. by using survey instrument like DGPS / Drone and detailed design of pipeline by using Watergems Software on the basis of population density for Augmentation works for Bikna &amp; its adjoining mouzas Water Supply Scheme (Phase- I). under Bankura Sadar Sub Division of Bankura Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001201/2023-2024</t>
+  </si>
+  <si>
+    <t>454/BQA</t>
+  </si>
+  <si>
+    <t>08/02/2024</t>
+  </si>
+  <si>
+    <t>09/03/2024</t>
+  </si>
+  <si>
+    <t>ROY CHOWDHURY ASSOCIATES</t>
+  </si>
+  <si>
+    <t>Construction of High Lift Pump House, Office cum Operators' Room with Toilet, Boundary Wall at Bikna OHR Site under Augmentation Water Supply Scheme</t>
+  </si>
+  <si>
+    <t>ORD/000069/2024-2025</t>
+  </si>
+  <si>
+    <t>1504/BQA</t>
+  </si>
+  <si>
+    <t>18/06/2024</t>
+  </si>
+  <si>
+    <t>31/10/2025</t>
+  </si>
+  <si>
+    <t>SHYAMAL KUMAR DAS</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -618,51 +636,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W9"/>
+  <dimension ref="A1:W10"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="65.983887" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1008,60 +1026,60 @@
       <c r="H7" s="13" t="s">
         <v>46</v>
       </c>
       <c r="I7" s="13" t="s">
         <v>35</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>36</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>47</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>48</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>49</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>50</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>51</v>
       </c>
       <c r="P7" s="4">
-        <v>40.96</v>
+        <v>25.37</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
-        <v>51</v>
+        <v>76</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
@@ -1069,104 +1087,165 @@
       <c r="H8" s="13" t="s">
         <v>52</v>
       </c>
       <c r="I8" s="13" t="s">
         <v>35</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>36</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>53</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>54</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>55</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>56</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>57</v>
       </c>
       <c r="P8" s="4">
-        <v>25.37</v>
+        <v>0.77</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
-        <v>76</v>
+        <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
-      <c r="A9" s="7" t="s">
+      <c r="A9" s="3">
+        <v>7</v>
+      </c>
+      <c r="B9" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C9" s="3"/>
+      <c r="D9" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E9" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F9" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G9" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H9" s="13" t="s">
         <v>58</v>
       </c>
-      <c r="B9" s="7"/>
-[...22 lines deleted...]
-      <c r="S9" s="8"/>
+      <c r="I9" s="13" t="s">
+        <v>35</v>
+      </c>
+      <c r="J9" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="K9" s="4" t="s">
+        <v>59</v>
+      </c>
+      <c r="L9" s="4" t="s">
+        <v>60</v>
+      </c>
+      <c r="M9" s="4" t="s">
+        <v>61</v>
+      </c>
+      <c r="N9" s="4" t="s">
+        <v>62</v>
+      </c>
+      <c r="O9" s="4" t="s">
+        <v>63</v>
+      </c>
+      <c r="P9" s="4">
+        <v>52.47</v>
+      </c>
+      <c r="Q9" s="4">
+        <v>0</v>
+      </c>
+      <c r="R9" s="4">
+        <v>0</v>
+      </c>
+      <c r="S9" s="4">
+        <v>25</v>
+      </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
+    <row r="10" spans="1:23">
+      <c r="A10" s="7" t="s">
+        <v>64</v>
+      </c>
+      <c r="B10" s="7"/>
+      <c r="C10" s="7"/>
+      <c r="D10" s="7"/>
+      <c r="E10" s="11"/>
+      <c r="F10" s="7"/>
+      <c r="G10" s="7"/>
+      <c r="H10" s="14"/>
+      <c r="I10" s="14"/>
+      <c r="J10" s="14"/>
+      <c r="K10" s="8"/>
+      <c r="L10" s="8"/>
+      <c r="M10" s="8"/>
+      <c r="N10" s="8"/>
+      <c r="O10" s="8">
+        <v>157.21</v>
+      </c>
+      <c r="P10" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q10" s="8">
+        <v>0</v>
+      </c>
+      <c r="R10" s="8"/>
+      <c r="S10" s="8"/>
+      <c r="T10" s="1"/>
+      <c r="U10" s="1"/>
+      <c r="V10" s="1"/>
+      <c r="W10" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A9:N9"/>
+    <mergeCell ref="A10:N10"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>