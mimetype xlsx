--- v3 (2026-04-05)
+++ v4 (2026-05-24)
@@ -911,54 +911,54 @@
       <c r="I5" s="13" t="s">
         <v>35</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>36</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>37</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>38</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>39</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>40</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="P5" s="4">
         <v>63.49</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>47.01</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>74.04</v>
       </c>
       <c r="S5" s="4">
         <v>67</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>30</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
@@ -1029,54 +1029,54 @@
       <c r="I7" s="13" t="s">
         <v>35</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>36</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>47</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>48</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>49</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>50</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>51</v>
       </c>
       <c r="P7" s="4">
         <v>25.37</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>19.06</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>75.13</v>
       </c>
       <c r="S7" s="4">
         <v>76</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
@@ -1151,88 +1151,88 @@
       <c r="I9" s="13" t="s">
         <v>35</v>
       </c>
       <c r="J9" s="13" t="s">
         <v>36</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>59</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>60</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>61</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>62</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>63</v>
       </c>
       <c r="P9" s="4">
         <v>52.47</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>11.35</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>21.64</v>
       </c>
       <c r="S9" s="4">
         <v>25</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="7" t="s">
         <v>64</v>
       </c>
       <c r="B10" s="7"/>
       <c r="C10" s="7"/>
       <c r="D10" s="7"/>
       <c r="E10" s="11"/>
       <c r="F10" s="7"/>
       <c r="G10" s="7"/>
       <c r="H10" s="14"/>
       <c r="I10" s="14"/>
       <c r="J10" s="14"/>
       <c r="K10" s="8"/>
       <c r="L10" s="8"/>
       <c r="M10" s="8"/>
       <c r="N10" s="8"/>
       <c r="O10" s="8">
         <v>157.21</v>
       </c>
       <c r="P10" s="8">
-        <v>0</v>
+        <v>77.42</v>
       </c>
       <c r="Q10" s="8">
-        <v>0</v>
+        <v>49.24</v>
       </c>
       <c r="R10" s="8"/>
       <c r="S10" s="8"/>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A10:N10"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>