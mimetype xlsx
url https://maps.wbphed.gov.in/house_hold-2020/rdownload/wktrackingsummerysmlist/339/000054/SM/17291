--- v4 (2026-05-24)
+++ v5 (2026-06-23)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="65">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="71">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -204,50 +204,68 @@
     <t>08/02/2024</t>
   </si>
   <si>
     <t>09/03/2024</t>
   </si>
   <si>
     <t>ROY CHOWDHURY ASSOCIATES</t>
   </si>
   <si>
     <t>Construction of High Lift Pump House, Office cum Operators' Room with Toilet, Boundary Wall at Bikna OHR Site under Augmentation Water Supply Scheme</t>
   </si>
   <si>
     <t>ORD/000069/2024-2025</t>
   </si>
   <si>
     <t>1504/BQA</t>
   </si>
   <si>
     <t>18/06/2024</t>
   </si>
   <si>
     <t>31/10/2025</t>
   </si>
   <si>
     <t>SHYAMAL KUMAR DAS</t>
+  </si>
+  <si>
+    <t>Retrofitting works for creation of Balance 'FHTC (Functional House Hold Tap Connection') &amp; paralal pipe line of existing 'FHTC in connection with Jal Jeevan Mission (JJM) for Augmentation works for Bikna &amp; its adjoining mouzas Water Supply Scheme under Bankura Sadar Sub - Division of Bankura Division, PHE Dte. Block - Bankura -II, Name of OHR - Bikna Water Supply Scheme, No. of Mouza :-03 nos. Name of mouza:- Bikna (235), Kuraria (254), Katnar (255), No. of Household- 340 nos.</t>
+  </si>
+  <si>
+    <t>ORD/000816/2022-2023</t>
+  </si>
+  <si>
+    <t>718/BQA</t>
+  </si>
+  <si>
+    <t>30/03/2023</t>
+  </si>
+  <si>
+    <t>01/04/2026</t>
+  </si>
+  <si>
+    <t>JAGADISH BANERJEE</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -636,51 +654,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W10"/>
+  <dimension ref="A1:W11"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="65.983887" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1165,87 +1183,148 @@
       </c>
       <c r="N9" s="4" t="s">
         <v>62</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>63</v>
       </c>
       <c r="P9" s="4">
         <v>52.47</v>
       </c>
       <c r="Q9" s="4">
         <v>11.35</v>
       </c>
       <c r="R9" s="4">
         <v>21.64</v>
       </c>
       <c r="S9" s="4">
         <v>25</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
-      <c r="A10" s="7" t="s">
+      <c r="A10" s="3">
+        <v>8</v>
+      </c>
+      <c r="B10" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C10" s="3"/>
+      <c r="D10" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E10" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F10" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G10" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H10" s="13" t="s">
         <v>64</v>
       </c>
-      <c r="B10" s="7"/>
-[...22 lines deleted...]
-      <c r="S10" s="8"/>
+      <c r="I10" s="13" t="s">
+        <v>35</v>
+      </c>
+      <c r="J10" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="K10" s="4" t="s">
+        <v>65</v>
+      </c>
+      <c r="L10" s="4" t="s">
+        <v>66</v>
+      </c>
+      <c r="M10" s="4" t="s">
+        <v>67</v>
+      </c>
+      <c r="N10" s="4" t="s">
+        <v>68</v>
+      </c>
+      <c r="O10" s="4" t="s">
+        <v>69</v>
+      </c>
+      <c r="P10" s="4">
+        <v>40.96</v>
+      </c>
+      <c r="Q10" s="4">
+        <v>19.04</v>
+      </c>
+      <c r="R10" s="4">
+        <v>46.5</v>
+      </c>
+      <c r="S10" s="4">
+        <v>100</v>
+      </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
+    <row r="11" spans="1:23">
+      <c r="A11" s="7" t="s">
+        <v>70</v>
+      </c>
+      <c r="B11" s="7"/>
+      <c r="C11" s="7"/>
+      <c r="D11" s="7"/>
+      <c r="E11" s="11"/>
+      <c r="F11" s="7"/>
+      <c r="G11" s="7"/>
+      <c r="H11" s="14"/>
+      <c r="I11" s="14"/>
+      <c r="J11" s="14"/>
+      <c r="K11" s="8"/>
+      <c r="L11" s="8"/>
+      <c r="M11" s="8"/>
+      <c r="N11" s="8"/>
+      <c r="O11" s="8">
+        <v>198.17</v>
+      </c>
+      <c r="P11" s="8">
+        <v>96.46</v>
+      </c>
+      <c r="Q11" s="8">
+        <v>48.68</v>
+      </c>
+      <c r="R11" s="8"/>
+      <c r="S11" s="8"/>
+      <c r="T11" s="1"/>
+      <c r="U11" s="1"/>
+      <c r="V11" s="1"/>
+      <c r="W11" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A10:N10"/>
+    <mergeCell ref="A11:N11"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>