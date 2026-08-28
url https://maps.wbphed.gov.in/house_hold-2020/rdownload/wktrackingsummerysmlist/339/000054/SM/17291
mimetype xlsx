--- v5 (2026-06-23)
+++ v6 (2026-08-28)
@@ -77,195 +77,195 @@
   <si>
     <t>WO Date</t>
   </si>
   <si>
     <t>WO End Date</t>
   </si>
   <si>
     <t>Agency Name</t>
   </si>
   <si>
     <t>Work Value</t>
   </si>
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>BANKURA</t>
   </si>
   <si>
+    <t>Bankura Mechanical</t>
+  </si>
+  <si>
+    <t>Augmentation works for Bikna &amp; its adjoining mouzas Water Supply Scheme (Phase- I).</t>
+  </si>
+  <si>
+    <t>SM/17291</t>
+  </si>
+  <si>
+    <t>Augmentation</t>
+  </si>
+  <si>
+    <t>Acceptance cum Formal work order for the work of Providing and installation of High lift pumping machineries and other electromechanical accessories for Augmentation of Bikna and its adjoining mouzas piped water supply scheme (JJM Revision) Block-Bankura-II Dist -Bankura under Bankura Mechanical Division PHE Dte</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000559/2023-2024</t>
+  </si>
+  <si>
+    <t>1995/BMD</t>
+  </si>
+  <si>
+    <t>28/08/2023</t>
+  </si>
+  <si>
+    <t>26/12/2023</t>
+  </si>
+  <si>
+    <t>M/S NABIN GOPAL SENGUPTA</t>
+  </si>
+  <si>
     <t>Bankura Division</t>
   </si>
   <si>
-    <t>Augmentation works for Bikna &amp; its adjoining mouzas Water Supply Scheme (Phase- I).</t>
-[...5 lines deleted...]
-    <t>Augmentation</t>
+    <t>Creation of Platfrom of Existing 'FHTC (Functional House Hold Tap Connection' in connection with Jal Jeevan Mission (JJM) for Augmentation works for Bikna &amp; its adjoining mouzas Water Supply Scheme under Bankura Sadar Sub - Division of Bankura Division, PHE Dte. Block - Bankura -II, Name of OHR - Bikna Water Supply Scheme, No. of Mouza :- 03 nos.Name of mouza:- Bikna (235), Kuraria (254), Katnar (255), No. of Household- 1363 nos.</t>
+  </si>
+  <si>
+    <t>ORD/000041/2023-2024</t>
+  </si>
+  <si>
+    <t>872/BQA</t>
+  </si>
+  <si>
+    <t>18/04/2023</t>
+  </si>
+  <si>
+    <t>13/10/2025</t>
+  </si>
+  <si>
+    <t>GON ASSOCIATES</t>
+  </si>
+  <si>
+    <t>Retrofitting works for creation of Balance 'FHTC (Functional House Hold Tap Connection') &amp; paralal pipe line of existing 'FHTC in connection with Jal Jeevan Mission (JJM) for Augmentation works for Bikna &amp; its adjoining mouzas Water Supply Scheme under Bankura Sadar Sub - Division of Bankura Division, PHE Dte. Block - Bankura -II, Name of OHR - Bikna Water Supply Scheme, No. of Mouza :-03 nos. Name of mouza:- Bikna (235), Kuraria (254), Katnar (255), No. of Household- 340 nos.</t>
+  </si>
+  <si>
+    <t>ORD/000816/2022-2023</t>
+  </si>
+  <si>
+    <t>718/BQA</t>
+  </si>
+  <si>
+    <t>30/03/2023</t>
+  </si>
+  <si>
+    <t>01/04/2026</t>
+  </si>
+  <si>
+    <t>JAGADISH BANERJEE</t>
   </si>
   <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000059/2022-2023</t>
   </si>
   <si>
     <t>79BQA</t>
   </si>
   <si>
     <t>06/01/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
-    <t>Bankura Mechanical</t>
-[...1 lines deleted...]
-  <si>
     <t>BILL/00192/2023-2024</t>
   </si>
   <si>
     <t>28/06/2023</t>
   </si>
   <si>
     <t>WEST BENGAL STATE ELECTRICITY DISTRIBUTION COMPANY LTD.</t>
   </si>
   <si>
-    <t>Acceptance cum Formal work order for the work of Providing and installation of High lift pumping machineries and other electromechanical accessories for Augmentation of Bikna and its adjoining mouzas piped water supply scheme (JJM Revision) Block-Bankura-II Dist -Bankura under Bankura Mechanical Division PHE Dte</t>
-[...20 lines deleted...]
-    <t>M/S NABIN GOPAL SENGUPTA</t>
+    <t>Support service for detail surveying, cross checking of available LOP and taking level at the interval of 50 mtr. by using survey instrument like DGPS / Drone and detailed design of pipeline by using Watergems Software on the basis of population density for Augmentation works for Bikna &amp; its adjoining mouzas Water Supply Scheme (Phase- I). under Bankura Sadar Sub Division of Bankura Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001201/2023-2024</t>
+  </si>
+  <si>
+    <t>454/BQA</t>
+  </si>
+  <si>
+    <t>08/02/2024</t>
+  </si>
+  <si>
+    <t>09/03/2024</t>
+  </si>
+  <si>
+    <t>ROY CHOWDHURY ASSOCIATES</t>
+  </si>
+  <si>
+    <t>Construction of High Lift Pump House, Office cum Operators' Room with Toilet, Boundary Wall at Bikna OHR Site under Augmentation Water Supply Scheme</t>
+  </si>
+  <si>
+    <t>ORD/000069/2024-2025</t>
+  </si>
+  <si>
+    <t>1504/BQA</t>
+  </si>
+  <si>
+    <t>18/06/2024</t>
+  </si>
+  <si>
+    <t>31/10/2025</t>
+  </si>
+  <si>
+    <t>SHYAMAL KUMAR DAS</t>
   </si>
   <si>
     <t>New Service connection at Domanbandi for augmenrtation of Bikna water supply scheme (SM/17291) under BMD PHE Dte.</t>
   </si>
   <si>
     <t>BILL/00952/2024-2025</t>
   </si>
   <si>
     <t>BP-2024-25-233</t>
   </si>
   <si>
     <t>27/09/2024</t>
-  </si>
-[...70 lines deleted...]
-    <t>JAGADISH BANERJEE</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -792,495 +792,495 @@
       <c r="W2" s="1"/>
     </row>
     <row r="3" spans="1:23">
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3"/>
       <c r="D3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
-      <c r="I3" s="13"/>
-      <c r="J3" s="13"/>
+      <c r="I3" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J3" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K3" s="4" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="P3" s="4">
-        <v>11.54</v>
+        <v>63.49</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>47.01</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>74.04</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>67</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>22</v>
-[...2 lines deleted...]
-      <c r="J4" s="13"/>
+        <v>34</v>
+      </c>
+      <c r="I4" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J4" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K4" s="4" t="s">
-        <v>31</v>
-[...1 lines deleted...]
-      <c r="L4" s="4"/>
+        <v>35</v>
+      </c>
+      <c r="L4" s="4" t="s">
+        <v>36</v>
+      </c>
       <c r="M4" s="4" t="s">
-        <v>32</v>
+        <v>37</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>32</v>
+        <v>38</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>33</v>
+        <v>39</v>
       </c>
       <c r="P4" s="4">
-        <v>1.5</v>
+        <v>25.37</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>19.06</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>75.13</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>76</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>34</v>
+        <v>40</v>
       </c>
       <c r="I5" s="13" t="s">
-        <v>35</v>
+        <v>26</v>
       </c>
       <c r="J5" s="13" t="s">
-        <v>36</v>
+        <v>27</v>
       </c>
       <c r="K5" s="4" t="s">
-        <v>37</v>
+        <v>41</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>38</v>
+        <v>42</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>39</v>
+        <v>43</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>40</v>
+        <v>44</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>41</v>
+        <v>45</v>
       </c>
       <c r="P5" s="4">
-        <v>63.49</v>
+        <v>40.96</v>
       </c>
       <c r="Q5" s="4">
-        <v>47.01</v>
+        <v>19.04</v>
       </c>
       <c r="R5" s="4">
-        <v>74.04</v>
+        <v>46.5</v>
       </c>
       <c r="S5" s="4">
-        <v>67</v>
+        <v>100</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>42</v>
+        <v>46</v>
       </c>
       <c r="I6" s="13"/>
       <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
-        <v>43</v>
+        <v>47</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>44</v>
+        <v>48</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>45</v>
+        <v>49</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>45</v>
+        <v>49</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>33</v>
+        <v>50</v>
       </c>
       <c r="P6" s="4">
-        <v>2.07</v>
+        <v>11.54</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>46</v>
-[...6 lines deleted...]
-      </c>
+        <v>22</v>
+      </c>
+      <c r="I7" s="13"/>
+      <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
-        <v>47</v>
-[...3 lines deleted...]
-      </c>
+        <v>51</v>
+      </c>
+      <c r="L7" s="4"/>
       <c r="M7" s="4" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="P7" s="4">
-        <v>25.37</v>
+        <v>1.5</v>
       </c>
       <c r="Q7" s="4">
-        <v>19.06</v>
+        <v>0</v>
       </c>
       <c r="R7" s="4">
-        <v>75.13</v>
+        <v>0</v>
       </c>
       <c r="S7" s="4">
-        <v>76</v>
+        <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="I8" s="13" t="s">
-        <v>35</v>
+        <v>26</v>
       </c>
       <c r="J8" s="13" t="s">
-        <v>36</v>
+        <v>27</v>
       </c>
       <c r="K8" s="4" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="P8" s="4">
         <v>0.77</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="I9" s="13" t="s">
-        <v>35</v>
+        <v>26</v>
       </c>
       <c r="J9" s="13" t="s">
-        <v>36</v>
+        <v>27</v>
       </c>
       <c r="K9" s="4" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
       <c r="P9" s="4">
         <v>52.47</v>
       </c>
       <c r="Q9" s="4">
         <v>11.35</v>
       </c>
       <c r="R9" s="4">
         <v>21.64</v>
       </c>
       <c r="S9" s="4">
         <v>25</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>64</v>
-[...6 lines deleted...]
-      </c>
+        <v>66</v>
+      </c>
+      <c r="I10" s="13"/>
+      <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
-        <v>65</v>
+        <v>67</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>69</v>
+        <v>53</v>
       </c>
       <c r="P10" s="4">
-        <v>40.96</v>
+        <v>2.07</v>
       </c>
       <c r="Q10" s="4">
-        <v>19.04</v>
+        <v>0</v>
       </c>
       <c r="R10" s="4">
-        <v>46.5</v>
+        <v>0</v>
       </c>
       <c r="S10" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="7" t="s">
         <v>70</v>
       </c>
       <c r="B11" s="7"/>
       <c r="C11" s="7"/>
       <c r="D11" s="7"/>
       <c r="E11" s="11"/>
       <c r="F11" s="7"/>
       <c r="G11" s="7"/>
       <c r="H11" s="14"/>
       <c r="I11" s="14"/>
       <c r="J11" s="14"/>
       <c r="K11" s="8"/>
       <c r="L11" s="8"/>
       <c r="M11" s="8"/>
       <c r="N11" s="8"/>
       <c r="O11" s="8">
         <v>198.17</v>