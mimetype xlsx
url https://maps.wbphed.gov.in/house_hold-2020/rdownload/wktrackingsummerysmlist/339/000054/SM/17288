--- v2 (2026-03-03)
+++ v3 (2026-04-05)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="94">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="82">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -237,86 +237,50 @@
     <t>09/07/2024</t>
   </si>
   <si>
     <t>04/07/2025</t>
   </si>
   <si>
     <t>PRADIP KUMAR DHABAL</t>
   </si>
   <si>
     <t>Acceptance cum Formal work order for the work of Providing and installation of Gaseous Chlorination System for Augmentation of Dubrajpur Zone-B water supply scheme under Dubrajpur water supply scheme (BRGF Ph-I) under Jal Jeevan Mission progremme under Bankura Mechanical Division PHE Dte, Dist Bankura.</t>
   </si>
   <si>
     <t>ORD/000266/2024-2025</t>
   </si>
   <si>
     <t>774/BMD</t>
   </si>
   <si>
     <t>20/08/2024</t>
   </si>
   <si>
     <t>29/03/2026</t>
   </si>
   <si>
     <t>GOENKA ENTERPRISE</t>
-  </si>
-[...34 lines deleted...]
-    <t>S B ASSOCIATES</t>
   </si>
   <si>
     <t>Sinking of 3 Nos. 300 mm X 200 mm X 300 m deep Tubewell (Replacement) by Rig boring method including interconnection with 100 mm dia. G.I. Pipe for Augmentation of Water Supply Scheme for Dubrajpur, Zone-B and its adjoining Mouzas under Simlapal Water Supply Scheme (BRGF Ph-I) under Jal Jeevan Mission Programme under Khatra Sub-Division of Bankura Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000612/2022-2023</t>
   </si>
   <si>
     <t>570/BQA</t>
   </si>
   <si>
     <t>17/03/2023</t>
   </si>
   <si>
     <t>16/04/2023</t>
   </si>
   <si>
     <t>SUBHADIP KOLEY</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
@@ -723,51 +687,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W14"/>
+  <dimension ref="A1:W12"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="65.983887" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1361,226 +1325,104 @@
       <c r="H11" s="13" t="s">
         <v>75</v>
       </c>
       <c r="I11" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J11" s="13" t="s">
         <v>43</v>
       </c>
       <c r="K11" s="4" t="s">
         <v>76</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>77</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>78</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>79</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>80</v>
       </c>
       <c r="P11" s="4">
-        <v>96.46</v>
+        <v>66.27</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
-        <v>85</v>
+        <v>65</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
-      <c r="A12" s="3">
-[...18 lines deleted...]
-      <c r="H12" s="13" t="s">
+      <c r="A12" s="7" t="s">
         <v>81</v>
       </c>
-      <c r="I12" s="13" t="s">
-[...31 lines deleted...]
-      </c>
+      <c r="B12" s="7"/>
+      <c r="C12" s="7"/>
+      <c r="D12" s="7"/>
+      <c r="E12" s="11"/>
+      <c r="F12" s="7"/>
+      <c r="G12" s="7"/>
+      <c r="H12" s="14"/>
+      <c r="I12" s="14"/>
+      <c r="J12" s="14"/>
+      <c r="K12" s="8"/>
+      <c r="L12" s="8"/>
+      <c r="M12" s="8"/>
+      <c r="N12" s="8"/>
+      <c r="O12" s="8">
+        <v>588.44</v>
+      </c>
+      <c r="P12" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q12" s="8">
+        <v>0</v>
+      </c>
+      <c r="R12" s="8"/>
+      <c r="S12" s="8"/>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
-    <row r="13" spans="1:23">
-[...92 lines deleted...]
-    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A14:N14"/>
+    <mergeCell ref="A12:N12"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>