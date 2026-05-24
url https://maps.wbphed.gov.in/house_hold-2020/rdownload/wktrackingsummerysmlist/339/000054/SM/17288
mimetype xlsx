--- v3 (2026-04-05)
+++ v4 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="82">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="86">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -221,84 +221,96 @@
   <si>
     <t>24/08/2025</t>
   </si>
   <si>
     <t>SINHA ELECTRICALS</t>
   </si>
   <si>
     <t>Acceptance cum Formal work order for the work of Providing, installation of Pumping machineries with other electro-mechanical accessories in boosting site and existing pump house for Augmentation of water supply scheme Dubrajpur Zone-B and its adjoining mouzas under Simlapal water supply scheme (BRGF Ph-I) under Jal jeevan Mission Programme under Bankura Mechanical Division, PHE Dte, Dist: Bankura</t>
   </si>
   <si>
     <t>ORD/000146/2024-2025</t>
   </si>
   <si>
     <t>489/BMD</t>
   </si>
   <si>
     <t>09/07/2024</t>
   </si>
   <si>
     <t>04/07/2025</t>
   </si>
   <si>
     <t>PRADIP KUMAR DHABAL</t>
   </si>
   <si>
-    <t>Acceptance cum Formal work order for the work of Providing and installation of Gaseous Chlorination System for Augmentation of Dubrajpur Zone-B water supply scheme under Dubrajpur water supply scheme (BRGF Ph-I) under Jal Jeevan Mission progremme under Bankura Mechanical Division PHE Dte, Dist Bankura.</t>
-[...16 lines deleted...]
-  <si>
     <t>Sinking of 3 Nos. 300 mm X 200 mm X 300 m deep Tubewell (Replacement) by Rig boring method including interconnection with 100 mm dia. G.I. Pipe for Augmentation of Water Supply Scheme for Dubrajpur, Zone-B and its adjoining Mouzas under Simlapal Water Supply Scheme (BRGF Ph-I) under Jal Jeevan Mission Programme under Khatra Sub-Division of Bankura Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000612/2022-2023</t>
   </si>
   <si>
     <t>570/BQA</t>
   </si>
   <si>
     <t>17/03/2023</t>
   </si>
   <si>
     <t>16/04/2023</t>
   </si>
   <si>
     <t>SUBHADIP KOLEY</t>
+  </si>
+  <si>
+    <t>Work Order for Installation of scheme information board for 6 nos. site of Augmentation of Water Supply Scheme for Dubrajpur, Zone-B and its adjoining Mouzas under Simlapal Water Supply Scheme (BRGF Ph-I) [SM/17288] within Simlapal Block under Jal Jeevan Mission Programme under Khatra Sub-Division of Bankura Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001926/2024-2025</t>
+  </si>
+  <si>
+    <t>170\KSD</t>
+  </si>
+  <si>
+    <t>07/03/2025</t>
+  </si>
+  <si>
+    <t>17/03/2025</t>
+  </si>
+  <si>
+    <t>SUBHADIP KOLE</t>
+  </si>
+  <si>
+    <t>Work Order for Installation of scheme information board for 4 nos. site of Augmentation of Water Supply Scheme for Dubrajpur, Zone-B and its adjoining Mouzas under Simlapal Water Supply Scheme (BRGF Ph-I) [SM/17288] and 2 nos. site of Augmentation of Water Supply Scheme for Parsola, Zone-A and its adjoining Mouzas under Simlapal Water Supply Scheme (BRGF Ph-I) [SM/18894] within Simlapal Block under Jal Jeevan Mission Programme under Khatra Sub-Division of Bankura Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001927/2024-2025</t>
+  </si>
+  <si>
+    <t>171\KSD</t>
+  </si>
+  <si>
+    <t>PRADYUMNA KOLEY</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -687,51 +699,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W12"/>
+  <dimension ref="A1:W13"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="65.983887" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -848,54 +860,54 @@
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13"/>
       <c r="K3" s="4" t="s">
         <v>27</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="P3" s="4">
         <v>4.5</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>4.44</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>98.63</v>
       </c>
       <c r="S3" s="4">
         <v>95</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -1023,54 +1035,54 @@
       <c r="I6" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>43</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>44</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>45</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>46</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>47</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>48</v>
       </c>
       <c r="P6" s="4">
         <v>237.05</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>37.92</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>16</v>
       </c>
       <c r="S6" s="4">
         <v>30</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>37</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
@@ -1084,54 +1096,54 @@
       <c r="I7" s="13" t="s">
         <v>50</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>43</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>51</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>52</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>53</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>54</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>55</v>
       </c>
       <c r="P7" s="4">
         <v>127.79</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>19.91</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>15.58</v>
       </c>
       <c r="S7" s="4">
         <v>85</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>37</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
@@ -1145,54 +1157,54 @@
       <c r="I8" s="13" t="s">
         <v>57</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>43</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>58</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>59</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>60</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>61</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>62</v>
       </c>
       <c r="P8" s="4">
         <v>71.68</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>47.77</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>66.65</v>
       </c>
       <c r="S8" s="4">
         <v>66</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>37</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
@@ -1228,96 +1240,96 @@
         <v>25.33</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>20</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
-        <v>37</v>
+        <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
         <v>69</v>
       </c>
       <c r="I10" s="13" t="s">
-        <v>50</v>
+        <v>26</v>
       </c>
       <c r="J10" s="13" t="s">
         <v>43</v>
       </c>
       <c r="K10" s="4" t="s">
         <v>70</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>71</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>72</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>73</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>74</v>
       </c>
       <c r="P10" s="4">
-        <v>40.86</v>
+        <v>66.27</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>60.47</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>91.25</v>
       </c>
       <c r="S10" s="4">
-        <v>90</v>
+        <v>65</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
@@ -1325,104 +1337,165 @@
       <c r="H11" s="13" t="s">
         <v>75</v>
       </c>
       <c r="I11" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J11" s="13" t="s">
         <v>43</v>
       </c>
       <c r="K11" s="4" t="s">
         <v>76</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>77</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>78</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>79</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>80</v>
       </c>
       <c r="P11" s="4">
-        <v>66.27</v>
+        <v>0.9</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
-        <v>65</v>
+        <v>90</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
-      <c r="A12" s="7" t="s">
+      <c r="A12" s="3">
+        <v>10</v>
+      </c>
+      <c r="B12" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C12" s="3"/>
+      <c r="D12" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E12" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F12" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G12" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H12" s="13" t="s">
         <v>81</v>
       </c>
-      <c r="B12" s="7"/>
-[...15 lines deleted...]
-      <c r="P12" s="8">
+      <c r="I12" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J12" s="13" t="s">
+        <v>43</v>
+      </c>
+      <c r="K12" s="4" t="s">
+        <v>82</v>
+      </c>
+      <c r="L12" s="4" t="s">
+        <v>83</v>
+      </c>
+      <c r="M12" s="4" t="s">
+        <v>78</v>
+      </c>
+      <c r="N12" s="4" t="s">
+        <v>79</v>
+      </c>
+      <c r="O12" s="4" t="s">
+        <v>84</v>
+      </c>
+      <c r="P12" s="4">
+        <v>0.9</v>
+      </c>
+      <c r="Q12" s="4">
         <v>0</v>
       </c>
-      <c r="Q12" s="8">
+      <c r="R12" s="4">
         <v>0</v>
       </c>
-      <c r="R12" s="8"/>
-      <c r="S12" s="8"/>
+      <c r="S12" s="4">
+        <v>90</v>
+      </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
+    <row r="13" spans="1:23">
+      <c r="A13" s="7" t="s">
+        <v>85</v>
+      </c>
+      <c r="B13" s="7"/>
+      <c r="C13" s="7"/>
+      <c r="D13" s="7"/>
+      <c r="E13" s="11"/>
+      <c r="F13" s="7"/>
+      <c r="G13" s="7"/>
+      <c r="H13" s="14"/>
+      <c r="I13" s="14"/>
+      <c r="J13" s="14"/>
+      <c r="K13" s="8"/>
+      <c r="L13" s="8"/>
+      <c r="M13" s="8"/>
+      <c r="N13" s="8"/>
+      <c r="O13" s="8">
+        <v>549.39</v>
+      </c>
+      <c r="P13" s="8">
+        <v>170.52</v>
+      </c>
+      <c r="Q13" s="8">
+        <v>31.04</v>
+      </c>
+      <c r="R13" s="8"/>
+      <c r="S13" s="8"/>
+      <c r="T13" s="1"/>
+      <c r="U13" s="1"/>
+      <c r="V13" s="1"/>
+      <c r="W13" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A12:N12"/>
+    <mergeCell ref="A13:N13"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>