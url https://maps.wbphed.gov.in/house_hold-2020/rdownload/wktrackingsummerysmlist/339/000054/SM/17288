--- v4 (2026-05-24)
+++ v5 (2026-06-23)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="86">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="108">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -267,50 +267,116 @@
     <t>ORD/001926/2024-2025</t>
   </si>
   <si>
     <t>170\KSD</t>
   </si>
   <si>
     <t>07/03/2025</t>
   </si>
   <si>
     <t>17/03/2025</t>
   </si>
   <si>
     <t>SUBHADIP KOLE</t>
   </si>
   <si>
     <t>Work Order for Installation of scheme information board for 4 nos. site of Augmentation of Water Supply Scheme for Dubrajpur, Zone-B and its adjoining Mouzas under Simlapal Water Supply Scheme (BRGF Ph-I) [SM/17288] and 2 nos. site of Augmentation of Water Supply Scheme for Parsola, Zone-A and its adjoining Mouzas under Simlapal Water Supply Scheme (BRGF Ph-I) [SM/18894] within Simlapal Block under Jal Jeevan Mission Programme under Khatra Sub-Division of Bankura Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/001927/2024-2025</t>
   </si>
   <si>
     <t>171\KSD</t>
   </si>
   <si>
     <t>PRADYUMNA KOLEY</t>
+  </si>
+  <si>
+    <t>Repair and Maintenance work of the Road from T05- Lakshmipur to SH under Simlapal Block in the District of Bankura ,Vide Package No-WB-03-826, Road Length-8.68 Km. ( Augmentation ofwater supply scheme for Dubr4jpur (Zone-B) under Simlapal water supply Scheme (BRGF-Ph-I)</t>
+  </si>
+  <si>
+    <t>BILL/01463/2024-2025</t>
+  </si>
+  <si>
+    <t>BP/483/2024-25</t>
+  </si>
+  <si>
+    <t>22/03/2025</t>
+  </si>
+  <si>
+    <t>EXECUTIVE ENGINEER &amp; HPIU WBSRDA BISHNUPUR DIVISION</t>
+  </si>
+  <si>
+    <t>Acceptance cum Formal work order for the work of Providing and installation of Gaseous Chlorination System for Augmentation of Dubrajpur Zone-B water supply scheme under Dubrajpur water supply scheme (BRGF Ph-I) under Jal Jeevan Mission progremme under Bankura Mechanical Division PHE Dte, Dist Bankura.</t>
+  </si>
+  <si>
+    <t>ORD/000266/2024-2025</t>
+  </si>
+  <si>
+    <t>774/BMD</t>
+  </si>
+  <si>
+    <t>20/08/2024</t>
+  </si>
+  <si>
+    <t>02/06/2026</t>
+  </si>
+  <si>
+    <t>GOENKA ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Laying of HDPE pipeline, Sinking of 1 No. 300 mm X 200 mm X 250 Metre deep Tubewell by Rig boring method including interconnection with 100 mm dia. G.I. Pipe, Construction of Valve Chamber, Construction of Boundary wall at Tubewell site, Construction of Pump House for Augmentation of Water Supply Scheme for Dubrajpur, Zone-B and its adjoining Mouzas under Simlapal Water Supply Scheme (BRGF Ph-I) under Jal Jeevan Mission Programme under Khatra Sub-Division of Bankura Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000061/2024-2025</t>
+  </si>
+  <si>
+    <t>1486/BQA</t>
+  </si>
+  <si>
+    <t>18/06/2024</t>
+  </si>
+  <si>
+    <t>SUBHENDU SEKHAR GORAI</t>
+  </si>
+  <si>
+    <t>Sinking of 3 Nos. 300 mm X 200 mm X 240 m deep Tubewell (Replacement Tubewell) by Rig boring method including interconnection with 100 mm dia. G.I. Pipe and Repairing and painting of Over Head Reservoir (Capacity 700 Cum., staging height 20 Mtr.), Pump House, Operator Room, Chlorination Room, Guard Room and Boundary Wall with all allied works of Augmentation works for Dubrajpur, Zone-B water Supply Scheme under Simlapal water Supply Scheme (BRGF Ph-I) under Jal Jeevan Mission Programme under Khatra Sub-Division of Bankura Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001975/2024-2025</t>
+  </si>
+  <si>
+    <t>669/BQA</t>
+  </si>
+  <si>
+    <t>12/03/2025</t>
+  </si>
+  <si>
+    <t>11/05/2025</t>
+  </si>
+  <si>
+    <t>S B ASSOCIATES</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -699,51 +765,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W13"/>
+  <dimension ref="A1:W17"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="65.983887" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1415,87 +1481,327 @@
       </c>
       <c r="N12" s="4" t="s">
         <v>79</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>84</v>
       </c>
       <c r="P12" s="4">
         <v>0.9</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
         <v>90</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
-      <c r="A13" s="7" t="s">
+      <c r="A13" s="3">
+        <v>11</v>
+      </c>
+      <c r="B13" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C13" s="3"/>
+      <c r="D13" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E13" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F13" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G13" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H13" s="13" t="s">
         <v>85</v>
       </c>
-      <c r="B13" s="7"/>
-[...22 lines deleted...]
-      <c r="S13" s="8"/>
+      <c r="I13" s="13"/>
+      <c r="J13" s="13"/>
+      <c r="K13" s="4" t="s">
+        <v>86</v>
+      </c>
+      <c r="L13" s="4" t="s">
+        <v>87</v>
+      </c>
+      <c r="M13" s="4" t="s">
+        <v>88</v>
+      </c>
+      <c r="N13" s="4" t="s">
+        <v>88</v>
+      </c>
+      <c r="O13" s="4" t="s">
+        <v>89</v>
+      </c>
+      <c r="P13" s="4">
+        <v>3.94</v>
+      </c>
+      <c r="Q13" s="4">
+        <v>0</v>
+      </c>
+      <c r="R13" s="4">
+        <v>0</v>
+      </c>
+      <c r="S13" s="4">
+        <v>0</v>
+      </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
+    <row r="14" spans="1:23">
+      <c r="A14" s="3">
+        <v>12</v>
+      </c>
+      <c r="B14" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C14" s="3"/>
+      <c r="D14" s="3" t="s">
+        <v>37</v>
+      </c>
+      <c r="E14" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F14" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G14" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H14" s="13" t="s">
+        <v>90</v>
+      </c>
+      <c r="I14" s="13" t="s">
+        <v>50</v>
+      </c>
+      <c r="J14" s="13" t="s">
+        <v>43</v>
+      </c>
+      <c r="K14" s="4" t="s">
+        <v>91</v>
+      </c>
+      <c r="L14" s="4" t="s">
+        <v>92</v>
+      </c>
+      <c r="M14" s="4" t="s">
+        <v>93</v>
+      </c>
+      <c r="N14" s="4" t="s">
+        <v>94</v>
+      </c>
+      <c r="O14" s="4" t="s">
+        <v>95</v>
+      </c>
+      <c r="P14" s="4">
+        <v>40.86</v>
+      </c>
+      <c r="Q14" s="4">
+        <v>0</v>
+      </c>
+      <c r="R14" s="4">
+        <v>0</v>
+      </c>
+      <c r="S14" s="4">
+        <v>90</v>
+      </c>
+      <c r="T14" s="1"/>
+      <c r="U14" s="1"/>
+      <c r="V14" s="1"/>
+      <c r="W14" s="1"/>
+    </row>
+    <row r="15" spans="1:23">
+      <c r="A15" s="3">
+        <v>13</v>
+      </c>
+      <c r="B15" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C15" s="3"/>
+      <c r="D15" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E15" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F15" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G15" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H15" s="13" t="s">
+        <v>96</v>
+      </c>
+      <c r="I15" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J15" s="13" t="s">
+        <v>43</v>
+      </c>
+      <c r="K15" s="4" t="s">
+        <v>97</v>
+      </c>
+      <c r="L15" s="4" t="s">
+        <v>98</v>
+      </c>
+      <c r="M15" s="4" t="s">
+        <v>99</v>
+      </c>
+      <c r="N15" s="4" t="s">
+        <v>94</v>
+      </c>
+      <c r="O15" s="4" t="s">
+        <v>100</v>
+      </c>
+      <c r="P15" s="4">
+        <v>96.46</v>
+      </c>
+      <c r="Q15" s="4">
+        <v>0</v>
+      </c>
+      <c r="R15" s="4">
+        <v>0</v>
+      </c>
+      <c r="S15" s="4">
+        <v>85</v>
+      </c>
+      <c r="T15" s="1"/>
+      <c r="U15" s="1"/>
+      <c r="V15" s="1"/>
+      <c r="W15" s="1"/>
+    </row>
+    <row r="16" spans="1:23">
+      <c r="A16" s="3">
+        <v>14</v>
+      </c>
+      <c r="B16" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C16" s="3"/>
+      <c r="D16" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E16" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F16" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G16" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H16" s="13" t="s">
+        <v>101</v>
+      </c>
+      <c r="I16" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J16" s="13" t="s">
+        <v>43</v>
+      </c>
+      <c r="K16" s="4" t="s">
+        <v>102</v>
+      </c>
+      <c r="L16" s="4" t="s">
+        <v>103</v>
+      </c>
+      <c r="M16" s="4" t="s">
+        <v>104</v>
+      </c>
+      <c r="N16" s="4" t="s">
+        <v>105</v>
+      </c>
+      <c r="O16" s="4" t="s">
+        <v>106</v>
+      </c>
+      <c r="P16" s="4">
+        <v>78.15</v>
+      </c>
+      <c r="Q16" s="4">
+        <v>0</v>
+      </c>
+      <c r="R16" s="4">
+        <v>0</v>
+      </c>
+      <c r="S16" s="4">
+        <v>0</v>
+      </c>
+      <c r="T16" s="1"/>
+      <c r="U16" s="1"/>
+      <c r="V16" s="1"/>
+      <c r="W16" s="1"/>
+    </row>
+    <row r="17" spans="1:23">
+      <c r="A17" s="7" t="s">
+        <v>107</v>
+      </c>
+      <c r="B17" s="7"/>
+      <c r="C17" s="7"/>
+      <c r="D17" s="7"/>
+      <c r="E17" s="11"/>
+      <c r="F17" s="7"/>
+      <c r="G17" s="7"/>
+      <c r="H17" s="14"/>
+      <c r="I17" s="14"/>
+      <c r="J17" s="14"/>
+      <c r="K17" s="8"/>
+      <c r="L17" s="8"/>
+      <c r="M17" s="8"/>
+      <c r="N17" s="8"/>
+      <c r="O17" s="8">
+        <v>768.8</v>
+      </c>
+      <c r="P17" s="8">
+        <v>170.52</v>
+      </c>
+      <c r="Q17" s="8">
+        <v>22.18</v>
+      </c>
+      <c r="R17" s="8"/>
+      <c r="S17" s="8"/>
+      <c r="T17" s="1"/>
+      <c r="U17" s="1"/>
+      <c r="V17" s="1"/>
+      <c r="W17" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A13:N13"/>
+    <mergeCell ref="A17:N17"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>