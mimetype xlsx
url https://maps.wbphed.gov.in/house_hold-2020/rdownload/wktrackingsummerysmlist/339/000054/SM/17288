--- v5 (2026-06-23)
+++ v6 (2026-08-28)
@@ -89,294 +89,294 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>BANKURA</t>
   </si>
   <si>
     <t>Bankura Division</t>
   </si>
   <si>
     <t>Augmentation of Water Supply Scheme for Dubrajpur, Zone-B and its adjoining Mouzas under Simlapal Water Supply Scheme (BRGF Ph-I) under Jal Jeevan Mission Programme</t>
   </si>
   <si>
     <t>SM/17288</t>
   </si>
   <si>
     <t>Augmentation</t>
   </si>
   <si>
+    <t>Sinking of 3 Nos. 300 mm X 200 mm X 300 m deep Tubewell by Rig boring method including interconnection with 100 mm dia. G.I. Pipe and Construction &amp; commissioning of ¿FHTC (Functional House Hold Tap Connection)¿ and Construction of 3 Nos. Pump Houses with ancillary works in different mouzas for Augmentation of Water Supply Scheme for Dubrajpur, Zone-B and its adjoining Mouzas under Simlapal Water Supply Scheme (BRGF Ph-I) under Jal Jeevan Mission Programme under Khatra Sub-Division of Bankura Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000372/2023-2024</t>
+  </si>
+  <si>
+    <t>2034/BQA</t>
+  </si>
+  <si>
+    <t>24/07/2023</t>
+  </si>
+  <si>
+    <t>02/04/2025</t>
+  </si>
+  <si>
+    <t>PARAMESWAR CHOWDHURY</t>
+  </si>
+  <si>
+    <t>Bankura Mechanical</t>
+  </si>
+  <si>
+    <t>Formal work order for the work of Providing and Installation of High lift &amp; Low lift pumping machineries and other electromehanical accessories for Augmentation of Simlapal piped water supply scheme for providing FHTC, Block - Simlapal Dist - Bankura under Bankura Mechanical Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer,Driller-in-Charge</t>
+  </si>
+  <si>
+    <t>ORD/000451/2023-2024</t>
+  </si>
+  <si>
+    <t>1792/BMD</t>
+  </si>
+  <si>
+    <t>01/08/2023</t>
+  </si>
+  <si>
+    <t>17/01/2026</t>
+  </si>
+  <si>
+    <t>A.K.INDUSTRIES</t>
+  </si>
+  <si>
+    <t>Acceptance cum Formal work order for the work of Providing, installation of Pumping machineries with other electro-mechanical accessories for Augmentation of water supply scheme Dubrajpur Zone-B and its adjoining mouzas under Simlapal water supply scheme (BRGF Ph-I) under Jal jeevan Mission Programme under Bankura Mechanical Division, PHE Dte, Dist: Bankura.</t>
+  </si>
+  <si>
+    <t>Driller-in-Charge</t>
+  </si>
+  <si>
+    <t>ORD/000567/2023-2024</t>
+  </si>
+  <si>
+    <t>2025/BMD</t>
+  </si>
+  <si>
+    <t>01/09/2023</t>
+  </si>
+  <si>
+    <t>24/08/2025</t>
+  </si>
+  <si>
+    <t>SINHA ELECTRICALS</t>
+  </si>
+  <si>
+    <t>Sinking of 3 Nos. 300 mm X 200 mm X 300 m deep Tubewell (Replacement) by Rig boring method including interconnection with 100 mm dia. G.I. Pipe for Augmentation of Water Supply Scheme for Dubrajpur, Zone-B and its adjoining Mouzas under Simlapal Water Supply Scheme (BRGF Ph-I) under Jal Jeevan Mission Programme under Khatra Sub-Division of Bankura Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000612/2022-2023</t>
+  </si>
+  <si>
+    <t>570/BQA</t>
+  </si>
+  <si>
+    <t>17/03/2023</t>
+  </si>
+  <si>
+    <t>16/04/2023</t>
+  </si>
+  <si>
+    <t>SUBHADIP KOLEY</t>
+  </si>
+  <si>
     <t>Support service for detail surveying, cross checking of abailable LOP and taking level at the interval of 50 mtr. by using Survey Instrument like DGPS / Drone and detailed design of pipe line by using Watergems Software on the basis of population density for Augmentation of Water Supply Scheme for Dubrajpur, Zone-B and its adjoining Mouzas under Simlapal Water Supply Scheme (BRGF Ph-I) under Jal Jeevan Mission Programme under Khatra Sub Division of Bankura Division, P.H.E. Dte.</t>
   </si>
   <si>
-    <t>Assistant Engineer</t>
-[...1 lines deleted...]
-  <si>
     <t>ORD/000855/2023-2024</t>
   </si>
   <si>
     <t>2955/BQA</t>
   </si>
   <si>
     <t>31/10/2023</t>
   </si>
   <si>
     <t>30/11/2023</t>
   </si>
   <si>
     <t>MEASURE LAND</t>
   </si>
   <si>
+    <t>Acceptance cum Formal work order for the work of Providing, installation of Pumping machineries with other electro-mechanical accessories in boosting site and existing pump house for Augmentation of water supply scheme Dubrajpur Zone-B and its adjoining mouzas under Simlapal water supply scheme (BRGF Ph-I) under Jal jeevan Mission Programme under Bankura Mechanical Division, PHE Dte, Dist: Bankura</t>
+  </si>
+  <si>
+    <t>ORD/000146/2024-2025</t>
+  </si>
+  <si>
+    <t>489/BMD</t>
+  </si>
+  <si>
+    <t>09/07/2024</t>
+  </si>
+  <si>
+    <t>04/07/2025</t>
+  </si>
+  <si>
+    <t>PRADIP KUMAR DHABAL</t>
+  </si>
+  <si>
+    <t>Laying of HDPE pipeline, Sinking of 1 No. 300 mm X 200 mm X 250 Metre deep Tubewell by Rig boring method including interconnection with 100 mm dia. G.I. Pipe, Construction of Valve Chamber, Construction of Boundary wall at Tubewell site, Construction of Pump House for Augmentation of Water Supply Scheme for Dubrajpur, Zone-B and its adjoining Mouzas under Simlapal Water Supply Scheme (BRGF Ph-I) under Jal Jeevan Mission Programme under Khatra Sub-Division of Bankura Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000061/2024-2025</t>
+  </si>
+  <si>
+    <t>1486/BQA</t>
+  </si>
+  <si>
+    <t>18/06/2024</t>
+  </si>
+  <si>
+    <t>02/06/2026</t>
+  </si>
+  <si>
+    <t>SUBHENDU SEKHAR GORAI</t>
+  </si>
+  <si>
+    <t>Acceptance cum Formal work order for the work of Providing and installation of Gaseous Chlorination System for Augmentation of Dubrajpur Zone-B water supply scheme under Dubrajpur water supply scheme (BRGF Ph-I) under Jal Jeevan Mission progremme under Bankura Mechanical Division PHE Dte, Dist Bankura.</t>
+  </si>
+  <si>
+    <t>ORD/000266/2024-2025</t>
+  </si>
+  <si>
+    <t>774/BMD</t>
+  </si>
+  <si>
+    <t>20/08/2024</t>
+  </si>
+  <si>
+    <t>GOENKA ENTERPRISE</t>
+  </si>
+  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000188/2023-2024</t>
   </si>
   <si>
     <t>116/BQA</t>
   </si>
   <si>
     <t>10/01/2024</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
-    <t>Bankura Mechanical</t>
-[...1 lines deleted...]
-  <si>
     <t>BILL/01657/2023-2024</t>
   </si>
   <si>
     <t>BP-2023-24-179</t>
   </si>
   <si>
     <t>22/03/2024</t>
   </si>
   <si>
     <t>WEST BENGAL STATE ELECTRICITY DISTRIBUTION COMPANY LTD.</t>
   </si>
   <si>
-    <t>Sinking of 3 Nos. 300 mm X 200 mm X 300 m deep Tubewell by Rig boring method including interconnection with 100 mm dia. G.I. Pipe and Construction &amp; commissioning of ¿FHTC (Functional House Hold Tap Connection)¿ and Construction of 3 Nos. Pump Houses with ancillary works in different mouzas for Augmentation of Water Supply Scheme for Dubrajpur, Zone-B and its adjoining Mouzas under Simlapal Water Supply Scheme (BRGF Ph-I) under Jal Jeevan Mission Programme under Khatra Sub-Division of Bankura Division, P.H.E. Dte.</t>
-[...95 lines deleted...]
-    <t>SUBHADIP KOLEY</t>
+    <t>Sinking of 3 Nos. 300 mm X 200 mm X 240 m deep Tubewell (Replacement Tubewell) by Rig boring method including interconnection with 100 mm dia. G.I. Pipe and Repairing and painting of Over Head Reservoir (Capacity 700 Cum., staging height 20 Mtr.), Pump House, Operator Room, Chlorination Room, Guard Room and Boundary Wall with all allied works of Augmentation works for Dubrajpur, Zone-B water Supply Scheme under Simlapal water Supply Scheme (BRGF Ph-I) under Jal Jeevan Mission Programme under Khatra Sub-Division of Bankura Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001975/2024-2025</t>
+  </si>
+  <si>
+    <t>669/BQA</t>
+  </si>
+  <si>
+    <t>12/03/2025</t>
+  </si>
+  <si>
+    <t>11/05/2025</t>
+  </si>
+  <si>
+    <t>S B ASSOCIATES</t>
+  </si>
+  <si>
+    <t>Work Order for Installation of scheme information board for 4 nos. site of Augmentation of Water Supply Scheme for Dubrajpur, Zone-B and its adjoining Mouzas under Simlapal Water Supply Scheme (BRGF Ph-I) [SM/17288] and 2 nos. site of Augmentation of Water Supply Scheme for Parsola, Zone-A and its adjoining Mouzas under Simlapal Water Supply Scheme (BRGF Ph-I) [SM/18894] within Simlapal Block under Jal Jeevan Mission Programme under Khatra Sub-Division of Bankura Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001927/2024-2025</t>
+  </si>
+  <si>
+    <t>171\KSD</t>
+  </si>
+  <si>
+    <t>07/03/2025</t>
+  </si>
+  <si>
+    <t>17/03/2025</t>
+  </si>
+  <si>
+    <t>PRADYUMNA KOLEY</t>
   </si>
   <si>
     <t>Work Order for Installation of scheme information board for 6 nos. site of Augmentation of Water Supply Scheme for Dubrajpur, Zone-B and its adjoining Mouzas under Simlapal Water Supply Scheme (BRGF Ph-I) [SM/17288] within Simlapal Block under Jal Jeevan Mission Programme under Khatra Sub-Division of Bankura Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/001926/2024-2025</t>
   </si>
   <si>
     <t>170\KSD</t>
   </si>
   <si>
-    <t>07/03/2025</t>
-[...4 lines deleted...]
-  <si>
     <t>SUBHADIP KOLE</t>
   </si>
   <si>
-    <t>Work Order for Installation of scheme information board for 4 nos. site of Augmentation of Water Supply Scheme for Dubrajpur, Zone-B and its adjoining Mouzas under Simlapal Water Supply Scheme (BRGF Ph-I) [SM/17288] and 2 nos. site of Augmentation of Water Supply Scheme for Parsola, Zone-A and its adjoining Mouzas under Simlapal Water Supply Scheme (BRGF Ph-I) [SM/18894] within Simlapal Block under Jal Jeevan Mission Programme under Khatra Sub-Division of Bankura Division, P.H.E. Dte.</t>
-[...10 lines deleted...]
-  <si>
     <t>Repair and Maintenance work of the Road from T05- Lakshmipur to SH under Simlapal Block in the District of Bankura ,Vide Package No-WB-03-826, Road Length-8.68 Km. ( Augmentation ofwater supply scheme for Dubr4jpur (Zone-B) under Simlapal water supply Scheme (BRGF-Ph-I)</t>
   </si>
   <si>
     <t>BILL/01463/2024-2025</t>
   </si>
   <si>
     <t>BP/483/2024-25</t>
   </si>
   <si>
     <t>22/03/2025</t>
   </si>
   <si>
     <t>EXECUTIVE ENGINEER &amp; HPIU WBSRDA BISHNUPUR DIVISION</t>
-  </si>
-[...49 lines deleted...]
-    <t>S B ASSOCIATES</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -906,849 +906,849 @@
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3"/>
       <c r="D3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="J3" s="13"/>
+      <c r="J3" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K3" s="4" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
+        <v>31</v>
+      </c>
+      <c r="O3" s="4" t="s">
+        <v>32</v>
+      </c>
+      <c r="P3" s="4">
+        <v>237.05</v>
+      </c>
+      <c r="Q3" s="4">
+        <v>37.92</v>
+      </c>
+      <c r="R3" s="4">
+        <v>16</v>
+      </c>
+      <c r="S3" s="4">
         <v>30</v>
-      </c>
-[...13 lines deleted...]
-        <v>95</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>32</v>
-[...2 lines deleted...]
-      <c r="J4" s="13"/>
+        <v>34</v>
+      </c>
+      <c r="I4" s="13" t="s">
+        <v>35</v>
+      </c>
+      <c r="J4" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K4" s="4" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>35</v>
+        <v>39</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>36</v>
+        <v>40</v>
       </c>
       <c r="P4" s="4">
-        <v>4.8</v>
+        <v>127.79</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>19.91</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>15.58</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>85</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
-        <v>37</v>
+        <v>33</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>22</v>
-[...2 lines deleted...]
-      <c r="J5" s="13"/>
+        <v>41</v>
+      </c>
+      <c r="I5" s="13" t="s">
+        <v>42</v>
+      </c>
+      <c r="J5" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K5" s="4" t="s">
-        <v>38</v>
+        <v>43</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>39</v>
+        <v>44</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>40</v>
+        <v>45</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>40</v>
+        <v>46</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="P5" s="4">
-        <v>10.16</v>
+        <v>71.68</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>47.77</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>66.65</v>
       </c>
       <c r="S5" s="4">
-        <v>0</v>
+        <v>66</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>42</v>
+        <v>48</v>
       </c>
       <c r="I6" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J6" s="13" t="s">
-        <v>43</v>
+        <v>27</v>
       </c>
       <c r="K6" s="4" t="s">
-        <v>44</v>
+        <v>49</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>45</v>
+        <v>50</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>46</v>
+        <v>51</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>47</v>
+        <v>52</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>48</v>
+        <v>53</v>
       </c>
       <c r="P6" s="4">
-        <v>237.05</v>
+        <v>66.27</v>
       </c>
       <c r="Q6" s="4">
-        <v>37.92</v>
+        <v>60.47</v>
       </c>
       <c r="R6" s="4">
-        <v>16</v>
+        <v>91.25</v>
       </c>
       <c r="S6" s="4">
-        <v>30</v>
+        <v>65</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
-        <v>37</v>
+        <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>49</v>
+        <v>54</v>
       </c>
       <c r="I7" s="13" t="s">
-        <v>50</v>
-[...3 lines deleted...]
-      </c>
+        <v>26</v>
+      </c>
+      <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
-        <v>51</v>
+        <v>55</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>52</v>
+        <v>56</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>54</v>
+        <v>58</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
       <c r="P7" s="4">
-        <v>127.79</v>
+        <v>4.5</v>
       </c>
       <c r="Q7" s="4">
-        <v>19.91</v>
+        <v>4.44</v>
       </c>
       <c r="R7" s="4">
-        <v>15.58</v>
+        <v>98.63</v>
       </c>
       <c r="S7" s="4">
-        <v>85</v>
+        <v>95</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
-        <v>37</v>
+        <v>33</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>56</v>
+        <v>60</v>
       </c>
       <c r="I8" s="13" t="s">
-        <v>57</v>
+        <v>42</v>
       </c>
       <c r="J8" s="13" t="s">
-        <v>43</v>
+        <v>27</v>
       </c>
       <c r="K8" s="4" t="s">
-        <v>58</v>
+        <v>61</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>59</v>
+        <v>62</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>60</v>
+        <v>63</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>61</v>
+        <v>64</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>62</v>
+        <v>65</v>
       </c>
       <c r="P8" s="4">
-        <v>71.68</v>
+        <v>25.33</v>
       </c>
       <c r="Q8" s="4">
-        <v>47.77</v>
+        <v>0</v>
       </c>
       <c r="R8" s="4">
-        <v>66.65</v>
+        <v>0</v>
       </c>
       <c r="S8" s="4">
-        <v>66</v>
+        <v>20</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
-        <v>37</v>
+        <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>63</v>
+        <v>66</v>
       </c>
       <c r="I9" s="13" t="s">
-        <v>57</v>
+        <v>26</v>
       </c>
       <c r="J9" s="13" t="s">
-        <v>43</v>
+        <v>27</v>
       </c>
       <c r="K9" s="4" t="s">
-        <v>64</v>
+        <v>67</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>65</v>
+        <v>68</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>68</v>
+        <v>71</v>
       </c>
       <c r="P9" s="4">
-        <v>25.33</v>
+        <v>96.46</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
-        <v>20</v>
+        <v>85</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>69</v>
+        <v>72</v>
       </c>
       <c r="I10" s="13" t="s">
-        <v>26</v>
+        <v>35</v>
       </c>
       <c r="J10" s="13" t="s">
-        <v>43</v>
+        <v>27</v>
       </c>
       <c r="K10" s="4" t="s">
+        <v>73</v>
+      </c>
+      <c r="L10" s="4" t="s">
+        <v>74</v>
+      </c>
+      <c r="M10" s="4" t="s">
+        <v>75</v>
+      </c>
+      <c r="N10" s="4" t="s">
         <v>70</v>
       </c>
-      <c r="L10" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="O10" s="4" t="s">
-        <v>74</v>
+        <v>76</v>
       </c>
       <c r="P10" s="4">
-        <v>66.27</v>
+        <v>40.86</v>
       </c>
       <c r="Q10" s="4">
-        <v>60.47</v>
+        <v>0</v>
       </c>
       <c r="R10" s="4">
-        <v>91.25</v>
+        <v>0</v>
       </c>
       <c r="S10" s="4">
-        <v>65</v>
+        <v>90</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>75</v>
-[...6 lines deleted...]
-      </c>
+        <v>77</v>
+      </c>
+      <c r="I11" s="13"/>
+      <c r="J11" s="13"/>
       <c r="K11" s="4" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>77</v>
+        <v>79</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="P11" s="4">
-        <v>0.9</v>
+        <v>4.8</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
-        <v>90</v>
+        <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>81</v>
-[...6 lines deleted...]
-      </c>
+        <v>22</v>
+      </c>
+      <c r="I12" s="13"/>
+      <c r="J12" s="13"/>
       <c r="K12" s="4" t="s">
         <v>82</v>
       </c>
       <c r="L12" s="4" t="s">
         <v>83</v>
       </c>
       <c r="M12" s="4" t="s">
-        <v>78</v>
+        <v>84</v>
       </c>
       <c r="N12" s="4" t="s">
-        <v>79</v>
+        <v>84</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="P12" s="4">
-        <v>0.9</v>
+        <v>10.16</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
-        <v>90</v>
+        <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>85</v>
-[...2 lines deleted...]
-      <c r="J13" s="13"/>
+        <v>86</v>
+      </c>
+      <c r="I13" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J13" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K13" s="4" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="L13" s="4" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="M13" s="4" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="N13" s="4" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="O13" s="4" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="P13" s="4">
-        <v>3.94</v>
+        <v>78.15</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
         <v>0</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
-        <v>37</v>
+        <v>21</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H14" s="13" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="I14" s="13" t="s">
-        <v>50</v>
+        <v>26</v>
       </c>
       <c r="J14" s="13" t="s">
-        <v>43</v>
+        <v>27</v>
       </c>
       <c r="K14" s="4" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="L14" s="4" t="s">
-        <v>92</v>
+        <v>94</v>
       </c>
       <c r="M14" s="4" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
       <c r="N14" s="4" t="s">
-        <v>94</v>
+        <v>96</v>
       </c>
       <c r="O14" s="4" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="P14" s="4">
-        <v>40.86</v>
+        <v>0.9</v>
       </c>
       <c r="Q14" s="4">
         <v>0</v>
       </c>
       <c r="R14" s="4">
         <v>0</v>
       </c>
       <c r="S14" s="4">
         <v>90</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H15" s="13" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="I15" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J15" s="13" t="s">
-        <v>43</v>
+        <v>27</v>
       </c>
       <c r="K15" s="4" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="L15" s="4" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="M15" s="4" t="s">
-        <v>99</v>
+        <v>95</v>
       </c>
       <c r="N15" s="4" t="s">
-        <v>94</v>
+        <v>96</v>
       </c>
       <c r="O15" s="4" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="P15" s="4">
-        <v>96.46</v>
+        <v>0.9</v>
       </c>
       <c r="Q15" s="4">
         <v>0</v>
       </c>
       <c r="R15" s="4">
         <v>0</v>
       </c>
       <c r="S15" s="4">
-        <v>85</v>
+        <v>90</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3"/>
       <c r="D16" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H16" s="13" t="s">
-        <v>101</v>
-[...6 lines deleted...]
-      </c>
+        <v>102</v>
+      </c>
+      <c r="I16" s="13"/>
+      <c r="J16" s="13"/>
       <c r="K16" s="4" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="L16" s="4" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="M16" s="4" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="N16" s="4" t="s">
         <v>105</v>
       </c>
       <c r="O16" s="4" t="s">
         <v>106</v>
       </c>
       <c r="P16" s="4">
-        <v>78.15</v>
+        <v>3.94</v>
       </c>
       <c r="Q16" s="4">
         <v>0</v>
       </c>
       <c r="R16" s="4">
         <v>0</v>
       </c>
       <c r="S16" s="4">
         <v>0</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="7" t="s">
         <v>107</v>
       </c>
       <c r="B17" s="7"/>
       <c r="C17" s="7"/>
       <c r="D17" s="7"/>
       <c r="E17" s="11"/>
       <c r="F17" s="7"/>
       <c r="G17" s="7"/>