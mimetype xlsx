--- v1 (2026-03-03)
+++ v2 (2026-04-05)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="80">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="70">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -203,96 +203,66 @@
   <si>
     <t>ORD/000297/2024-2025</t>
   </si>
   <si>
     <t>654/BSD</t>
   </si>
   <si>
     <t>Creation of extra balance 'FHTC (Functional House Hold Tap Connection' in connection with Jal Jeevan Mission (JJM) for Augumentation of Ratanpur and adjoining Mouzas Water Supply Scheme (Zone- B) under Onda (BRGF Ph-I)under Bankura Sadar Sub - Division of Bankura Division, PHE Dte.Block - Onda, Name of OHR - Ratanpur and adjoining Mouzas Water Supply Scheme (Zone- B) (BRGF Ph-I), No. of Mouza :- 08 nos., Name of mouza:- Ratanpur (33), Bara Kurpa (34), Barkala (35), Machhrakhi (36), Chhota Kurpa (37), Pitambarpur (39), Benachapra (40), No. of Household- 25 Nos (Part- E)</t>
   </si>
   <si>
     <t>ORD/000299/2024-2025</t>
   </si>
   <si>
     <t>656/BSD</t>
   </si>
   <si>
     <t>RTOR000278/2023-2024</t>
   </si>
   <si>
     <t>193/BQA</t>
   </si>
   <si>
     <t>22/01/2024</t>
   </si>
   <si>
-    <t>Augumentation of Ratanpur and adjoining Mouzas Water Supply Scheme (Zone- B) under Onda (BRGF Ph-I)under Bankura Sadar Sub - Division of Bankura Division, PHE Dte.</t>
-[...16 lines deleted...]
-  <si>
     <t>Construction of Low Lift Pump House and Boundary Wall under Augmentation works for Ratanpur and its adjoining Mouzas Water Supply Scheme (Zone- B) under Onda Block (BRGF Ph - I Project)</t>
   </si>
   <si>
     <t>ORD/001399/2024-2025</t>
   </si>
   <si>
     <t>44/BQA</t>
   </si>
   <si>
     <t>02/01/2025</t>
   </si>
   <si>
-    <t>01/01/2026</t>
+    <t>01/04/2026</t>
   </si>
   <si>
     <t>M/S KHAN ENTERPRISE</t>
-  </si>
-[...10 lines deleted...]
-    <t>SUBHADIP KOLE</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -681,51 +651,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W15"/>
+  <dimension ref="A1:W13"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="23.422852" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1382,226 +1352,104 @@
       <c r="H12" s="13" t="s">
         <v>63</v>
       </c>
       <c r="I12" s="13" t="s">
         <v>32</v>
       </c>
       <c r="J12" s="13" t="s">
         <v>33</v>
       </c>
       <c r="K12" s="4" t="s">
         <v>64</v>
       </c>
       <c r="L12" s="4" t="s">
         <v>65</v>
       </c>
       <c r="M12" s="4" t="s">
         <v>66</v>
       </c>
       <c r="N12" s="4" t="s">
         <v>67</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>68</v>
       </c>
       <c r="P12" s="4">
-        <v>110.17</v>
+        <v>28.99</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
-        <v>70</v>
+        <v>1</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
-      <c r="A13" s="3">
-[...18 lines deleted...]
-      <c r="H13" s="13" t="s">
+      <c r="A13" s="7" t="s">
         <v>69</v>
       </c>
-      <c r="I13" s="13" t="s">
-[...31 lines deleted...]
-      </c>
+      <c r="B13" s="7"/>
+      <c r="C13" s="7"/>
+      <c r="D13" s="7"/>
+      <c r="E13" s="11"/>
+      <c r="F13" s="7"/>
+      <c r="G13" s="7"/>
+      <c r="H13" s="14"/>
+      <c r="I13" s="14"/>
+      <c r="J13" s="14"/>
+      <c r="K13" s="8"/>
+      <c r="L13" s="8"/>
+      <c r="M13" s="8"/>
+      <c r="N13" s="8"/>
+      <c r="O13" s="8">
+        <v>84.59</v>
+      </c>
+      <c r="P13" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q13" s="8">
+        <v>0</v>
+      </c>
+      <c r="R13" s="8"/>
+      <c r="S13" s="8"/>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
-    <row r="14" spans="1:23">
-[...92 lines deleted...]
-    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A15:N15"/>
+    <mergeCell ref="A13:N13"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>