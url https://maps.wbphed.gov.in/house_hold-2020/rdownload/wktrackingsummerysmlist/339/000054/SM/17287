--- v2 (2026-04-05)
+++ v3 (2026-05-24)
@@ -215,51 +215,51 @@
   <si>
     <t>656/BSD</t>
   </si>
   <si>
     <t>RTOR000278/2023-2024</t>
   </si>
   <si>
     <t>193/BQA</t>
   </si>
   <si>
     <t>22/01/2024</t>
   </si>
   <si>
     <t>Construction of Low Lift Pump House and Boundary Wall under Augmentation works for Ratanpur and its adjoining Mouzas Water Supply Scheme (Zone- B) under Onda Block (BRGF Ph - I Project)</t>
   </si>
   <si>
     <t>ORD/001399/2024-2025</t>
   </si>
   <si>
     <t>44/BQA</t>
   </si>
   <si>
     <t>02/01/2025</t>
   </si>
   <si>
-    <t>01/04/2026</t>
+    <t>01/07/2026</t>
   </si>
   <si>
     <t>M/S KHAN ENTERPRISE</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
@@ -871,54 +871,54 @@
       <c r="I4" s="13" t="s">
         <v>32</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>33</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="P4" s="4">
         <v>46.43</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>29.8</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>64.18</v>
       </c>
       <c r="S4" s="4">
         <v>80</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
@@ -932,54 +932,54 @@
       <c r="I5" s="13" t="s">
         <v>32</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>33</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>40</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>44</v>
       </c>
       <c r="P5" s="4">
         <v>0.97</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>0.97</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>99.97</v>
       </c>
       <c r="S5" s="4">
         <v>100</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
@@ -993,54 +993,54 @@
       <c r="I6" s="13" t="s">
         <v>32</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>33</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>46</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>47</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>42</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>43</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>44</v>
       </c>
       <c r="P6" s="4">
         <v>0.94</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>0.94</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>99.99</v>
       </c>
       <c r="S6" s="4">
         <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
@@ -1054,54 +1054,54 @@
       <c r="I7" s="13" t="s">
         <v>32</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>33</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>49</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>50</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>42</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>43</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>44</v>
       </c>
       <c r="P7" s="4">
         <v>0.96</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>0.96</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>99.97</v>
       </c>
       <c r="S7" s="4">
         <v>100</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
@@ -1115,54 +1115,54 @@
       <c r="I8" s="13" t="s">
         <v>32</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>33</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>52</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>53</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>42</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>43</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>44</v>
       </c>
       <c r="P8" s="4">
         <v>0.65</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>0.65</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>99.98</v>
       </c>
       <c r="S8" s="4">
         <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
@@ -1176,54 +1176,54 @@
       <c r="I9" s="13" t="s">
         <v>32</v>
       </c>
       <c r="J9" s="13" t="s">
         <v>33</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>55</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>56</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>42</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>43</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>44</v>
       </c>
       <c r="P9" s="4">
         <v>0.96</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>0.96</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>99.97</v>
       </c>
       <c r="S9" s="4">
         <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
@@ -1237,54 +1237,54 @@
       <c r="I10" s="13" t="s">
         <v>32</v>
       </c>
       <c r="J10" s="13" t="s">
         <v>33</v>
       </c>
       <c r="K10" s="4" t="s">
         <v>58</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>59</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>42</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>43</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>44</v>
       </c>
       <c r="P10" s="4">
         <v>0.96</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>0.96</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>99.99</v>
       </c>
       <c r="S10" s="4">
         <v>100</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
@@ -1389,54 +1389,54 @@
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="7" t="s">
         <v>69</v>
       </c>
       <c r="B13" s="7"/>
       <c r="C13" s="7"/>
       <c r="D13" s="7"/>
       <c r="E13" s="11"/>
       <c r="F13" s="7"/>
       <c r="G13" s="7"/>
       <c r="H13" s="14"/>
       <c r="I13" s="14"/>
       <c r="J13" s="14"/>
       <c r="K13" s="8"/>
       <c r="L13" s="8"/>
       <c r="M13" s="8"/>
       <c r="N13" s="8"/>
       <c r="O13" s="8">
         <v>84.59</v>
       </c>
       <c r="P13" s="8">
-        <v>0</v>
+        <v>35.24</v>
       </c>
       <c r="Q13" s="8">
-        <v>0</v>
+        <v>41.67</v>
       </c>
       <c r="R13" s="8"/>
       <c r="S13" s="8"/>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A13:N13"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>