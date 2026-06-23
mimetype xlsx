--- v3 (2026-05-24)
+++ v4 (2026-06-23)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="70">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="81">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -219,50 +219,83 @@
     <t>RTOR000278/2023-2024</t>
   </si>
   <si>
     <t>193/BQA</t>
   </si>
   <si>
     <t>22/01/2024</t>
   </si>
   <si>
     <t>Construction of Low Lift Pump House and Boundary Wall under Augmentation works for Ratanpur and its adjoining Mouzas Water Supply Scheme (Zone- B) under Onda Block (BRGF Ph - I Project)</t>
   </si>
   <si>
     <t>ORD/001399/2024-2025</t>
   </si>
   <si>
     <t>44/BQA</t>
   </si>
   <si>
     <t>02/01/2025</t>
   </si>
   <si>
     <t>01/07/2026</t>
   </si>
   <si>
     <t>M/S KHAN ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Augumentation of Ratanpur and adjoining Mouzas Water Supply Scheme (Zone- B) under Onda (BRGF Ph-I)under Bankura Sadar Sub - Division of Bankura Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000310/2023-2024</t>
+  </si>
+  <si>
+    <t>1956/BQA</t>
+  </si>
+  <si>
+    <t>18/07/2023</t>
+  </si>
+  <si>
+    <t>16/02/2026</t>
+  </si>
+  <si>
+    <t>SUBHADIP KOLEY</t>
+  </si>
+  <si>
+    <t>Sinking of 02 (Two) nos 300 X 200 mm dia Tube well 120 mtr. Deep by direct rotary rig method using UPVC pipe (CD) and UPVC deep well screen (RDS) for creation of source in connection with Jal Jeevan Mission (JJM) for Augmentation works for Ratanpur and its adjoining Mouzas Water Supply Scheme (Zone- B) under Onda Block (BRGF Ph - I Project) under Bankura Sadar Sub - Division of Bankura Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001389/2024-2025</t>
+  </si>
+  <si>
+    <t>36/BQA</t>
+  </si>
+  <si>
+    <t>12/01/2026</t>
+  </si>
+  <si>
+    <t>SUBHADIP KOLE</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -651,51 +684,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W13"/>
+  <dimension ref="A1:W15"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="23.422852" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1369,87 +1402,209 @@
       </c>
       <c r="N12" s="4" t="s">
         <v>67</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>68</v>
       </c>
       <c r="P12" s="4">
         <v>28.99</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
         <v>1</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
-      <c r="A13" s="7" t="s">
+      <c r="A13" s="3">
+        <v>11</v>
+      </c>
+      <c r="B13" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C13" s="3"/>
+      <c r="D13" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E13" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F13" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G13" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H13" s="13" t="s">
         <v>69</v>
       </c>
-      <c r="B13" s="7"/>
-[...22 lines deleted...]
-      <c r="S13" s="8"/>
+      <c r="I13" s="13" t="s">
+        <v>32</v>
+      </c>
+      <c r="J13" s="13" t="s">
+        <v>33</v>
+      </c>
+      <c r="K13" s="4" t="s">
+        <v>70</v>
+      </c>
+      <c r="L13" s="4" t="s">
+        <v>71</v>
+      </c>
+      <c r="M13" s="4" t="s">
+        <v>72</v>
+      </c>
+      <c r="N13" s="4" t="s">
+        <v>73</v>
+      </c>
+      <c r="O13" s="4" t="s">
+        <v>74</v>
+      </c>
+      <c r="P13" s="4">
+        <v>110.17</v>
+      </c>
+      <c r="Q13" s="4">
+        <v>69.22</v>
+      </c>
+      <c r="R13" s="4">
+        <v>62.83</v>
+      </c>
+      <c r="S13" s="4">
+        <v>100</v>
+      </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
+    <row r="14" spans="1:23">
+      <c r="A14" s="3">
+        <v>12</v>
+      </c>
+      <c r="B14" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C14" s="3"/>
+      <c r="D14" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E14" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F14" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G14" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H14" s="13" t="s">
+        <v>75</v>
+      </c>
+      <c r="I14" s="13" t="s">
+        <v>32</v>
+      </c>
+      <c r="J14" s="13" t="s">
+        <v>33</v>
+      </c>
+      <c r="K14" s="4" t="s">
+        <v>76</v>
+      </c>
+      <c r="L14" s="4" t="s">
+        <v>77</v>
+      </c>
+      <c r="M14" s="4" t="s">
+        <v>66</v>
+      </c>
+      <c r="N14" s="4" t="s">
+        <v>78</v>
+      </c>
+      <c r="O14" s="4" t="s">
+        <v>79</v>
+      </c>
+      <c r="P14" s="4">
+        <v>22.11</v>
+      </c>
+      <c r="Q14" s="4">
+        <v>0</v>
+      </c>
+      <c r="R14" s="4">
+        <v>0</v>
+      </c>
+      <c r="S14" s="4">
+        <v>1</v>
+      </c>
+      <c r="T14" s="1"/>
+      <c r="U14" s="1"/>
+      <c r="V14" s="1"/>
+      <c r="W14" s="1"/>
+    </row>
+    <row r="15" spans="1:23">
+      <c r="A15" s="7" t="s">
+        <v>80</v>
+      </c>
+      <c r="B15" s="7"/>
+      <c r="C15" s="7"/>
+      <c r="D15" s="7"/>
+      <c r="E15" s="11"/>
+      <c r="F15" s="7"/>
+      <c r="G15" s="7"/>
+      <c r="H15" s="14"/>
+      <c r="I15" s="14"/>
+      <c r="J15" s="14"/>
+      <c r="K15" s="8"/>
+      <c r="L15" s="8"/>
+      <c r="M15" s="8"/>
+      <c r="N15" s="8"/>
+      <c r="O15" s="8">
+        <v>216.86</v>
+      </c>
+      <c r="P15" s="8">
+        <v>104.46</v>
+      </c>
+      <c r="Q15" s="8">
+        <v>48.17</v>
+      </c>
+      <c r="R15" s="8"/>
+      <c r="S15" s="8"/>
+      <c r="T15" s="1"/>
+      <c r="U15" s="1"/>
+      <c r="V15" s="1"/>
+      <c r="W15" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A13:N13"/>
+    <mergeCell ref="A15:N15"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>