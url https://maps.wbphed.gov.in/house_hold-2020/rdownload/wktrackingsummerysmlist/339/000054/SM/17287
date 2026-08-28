--- v4 (2026-06-23)
+++ v5 (2026-08-28)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="81">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="85">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -77,104 +77,122 @@
   <si>
     <t>WO Date</t>
   </si>
   <si>
     <t>WO End Date</t>
   </si>
   <si>
     <t>Agency Name</t>
   </si>
   <si>
     <t>Work Value</t>
   </si>
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>BANKURA</t>
   </si>
   <si>
+    <t>Bankura Mechanical</t>
+  </si>
+  <si>
+    <t>Augmentation works for Ratanpur and its adjoining Mouzas Water Supply Scheme (Zone- B) under Onda Block (BRGF Ph - I Project).</t>
+  </si>
+  <si>
+    <t>SM/17287</t>
+  </si>
+  <si>
+    <t>Augmentation</t>
+  </si>
+  <si>
+    <t>Acceptance cum Formal work order for the work of Providing, installation of Pumping machineries with other electro-mechanical accessories for Augmentation for Ratanpur (Zone-B) Water Supply Scheme under Bankura Mechanical Division, PHE Dte. Block : Bankura-I ,Dist: Bankura</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000558/2023-2024</t>
+  </si>
+  <si>
+    <t>1994/BMD</t>
+  </si>
+  <si>
+    <t>28/08/2023</t>
+  </si>
+  <si>
+    <t>26/12/2023</t>
+  </si>
+  <si>
+    <t>UNITED TRADERS</t>
+  </si>
+  <si>
     <t>Bankura Division</t>
   </si>
   <si>
-    <t>Augmentation works for Ratanpur and its adjoining Mouzas Water Supply Scheme (Zone- B) under Onda Block (BRGF Ph - I Project).</t>
-[...5 lines deleted...]
-    <t>Augmentation</t>
+    <t>Augumentation of Ratanpur and adjoining Mouzas Water Supply Scheme (Zone- B) under Onda (BRGF Ph-I)under Bankura Sadar Sub - Division of Bankura Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000310/2023-2024</t>
+  </si>
+  <si>
+    <t>1956/BQA</t>
+  </si>
+  <si>
+    <t>18/07/2023</t>
+  </si>
+  <si>
+    <t>16/02/2026</t>
+  </si>
+  <si>
+    <t>SUBHADIP KOLEY</t>
   </si>
   <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000118/2023-2024</t>
   </si>
   <si>
     <t>2732/BQA</t>
   </si>
   <si>
     <t>03/10/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
-    <t>Bankura Mechanical</t>
-[...25 lines deleted...]
-  <si>
     <t>Creation of extra balance 'FHTC (Functional House Hold Tap Connection' in connection with Jal Jeevan Mission (JJM) for Augumentation of Ratanpur and adjoining Mouzas Water Supply Scheme (Zone- B) under Onda (BRGF Ph-I)under Bankura Sadar Sub - Division of Bankura Division, PHE Dte.Block - Onda, Name of OHR - Ratanpur and adjoining Mouzas Water Supply Scheme (Zone- B) (BRGF Ph-I), No. of Mouza :- 08 nos., Name of mouza:- Ratanpur (33), Bara Kurpa (34), Barkala (35), Machhrakhi (36), Chhota Kurpa (37), Pitambarpur (39), Benachapra (40), No. of Household- 26 Nos (Part- A)</t>
   </si>
   <si>
     <t>ORD/000295/2024-2025</t>
   </si>
   <si>
     <t>652/BSD</t>
   </si>
   <si>
     <t>10/06/2024</t>
   </si>
   <si>
     <t>03/01/2025</t>
   </si>
   <si>
     <t>PRADYUMNA KOLEY</t>
   </si>
   <si>
     <t>Creation of extra balance 'FHTC (Functional House Hold Tap Connection' in connection with Jal Jeevan Mission (JJM) for Augumentation of Ratanpur and adjoining Mouzas Water Supply Scheme (Zone- B) under Onda (BRGF Ph-I)under Bankura Sadar Sub - Division of Bankura Division, PHE Dte.Block - Onda, Name of OHR - Ratanpur and adjoining Mouzas Water Supply Scheme (Zone- B) (BRGF Ph-I), No. of Mouza :- 08 nos., Name of mouza:- Ratanpur (33), Bara Kurpa (34), Barkala (35), Machhrakhi (36), Chhota Kurpa (37), Pitambarpur (39), Benachapra (40), No. of Household- 25 Nos (Part- B)</t>
   </si>
   <si>
     <t>ORD/000296/2024-2025</t>
   </si>
   <si>
     <t>653/BSD</t>
@@ -221,81 +239,75 @@
   <si>
     <t>193/BQA</t>
   </si>
   <si>
     <t>22/01/2024</t>
   </si>
   <si>
     <t>Construction of Low Lift Pump House and Boundary Wall under Augmentation works for Ratanpur and its adjoining Mouzas Water Supply Scheme (Zone- B) under Onda Block (BRGF Ph - I Project)</t>
   </si>
   <si>
     <t>ORD/001399/2024-2025</t>
   </si>
   <si>
     <t>44/BQA</t>
   </si>
   <si>
     <t>02/01/2025</t>
   </si>
   <si>
     <t>01/07/2026</t>
   </si>
   <si>
     <t>M/S KHAN ENTERPRISE</t>
   </si>
   <si>
-    <t>Augumentation of Ratanpur and adjoining Mouzas Water Supply Scheme (Zone- B) under Onda (BRGF Ph-I)under Bankura Sadar Sub - Division of Bankura Division, PHE Dte.</t>
-[...16 lines deleted...]
-  <si>
     <t>Sinking of 02 (Two) nos 300 X 200 mm dia Tube well 120 mtr. Deep by direct rotary rig method using UPVC pipe (CD) and UPVC deep well screen (RDS) for creation of source in connection with Jal Jeevan Mission (JJM) for Augmentation works for Ratanpur and its adjoining Mouzas Water Supply Scheme (Zone- B) under Onda Block (BRGF Ph - I Project) under Bankura Sadar Sub - Division of Bankura Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/001389/2024-2025</t>
   </si>
   <si>
     <t>36/BQA</t>
   </si>
   <si>
     <t>12/01/2026</t>
   </si>
   <si>
     <t>SUBHADIP KOLE</t>
+  </si>
+  <si>
+    <t>Submission of Application fee for Solar PV system of 8.04 Kwp at Ratanpur zone-B.Application no S000000862.SM/17287</t>
+  </si>
+  <si>
+    <t>BILL/00708/2026-2027</t>
+  </si>
+  <si>
+    <t>07/08/2026</t>
+  </si>
+  <si>
+    <t>WEST BENGAL STATE ELECTRICITY DISTRIBUTION COMPANY LTD.</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -684,73 +696,73 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W15"/>
+  <dimension ref="A1:W16"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
-    <col min="15" max="15" width="23.422852" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="65.983887" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="23.422852" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
       <c r="N1" s="2"/>
       <c r="O1" s="2"/>
       <c r="P1" s="2"/>
@@ -822,789 +834,844 @@
       <c r="W2" s="1"/>
     </row>
     <row r="3" spans="1:23">
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3"/>
       <c r="D3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
-      <c r="I3" s="13"/>
-      <c r="J3" s="13"/>
+      <c r="I3" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J3" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K3" s="4" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="P3" s="4">
-        <v>1.86</v>
+        <v>46.43</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>29.8</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>64.18</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>80</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="I4" s="13" t="s">
-        <v>32</v>
+        <v>26</v>
       </c>
       <c r="J4" s="13" t="s">
-        <v>33</v>
+        <v>27</v>
       </c>
       <c r="K4" s="4" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="P4" s="4">
-        <v>46.43</v>
+        <v>110.17</v>
       </c>
       <c r="Q4" s="4">
-        <v>29.8</v>
+        <v>69.22</v>
       </c>
       <c r="R4" s="4">
-        <v>64.18</v>
+        <v>62.83</v>
       </c>
       <c r="S4" s="4">
-        <v>80</v>
+        <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>39</v>
-[...6 lines deleted...]
-      </c>
+        <v>40</v>
+      </c>
+      <c r="I5" s="13"/>
+      <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>44</v>
       </c>
       <c r="P5" s="4">
-        <v>0.97</v>
+        <v>1.86</v>
       </c>
       <c r="Q5" s="4">
-        <v>0.97</v>
+        <v>0</v>
       </c>
       <c r="R5" s="4">
-        <v>99.97</v>
+        <v>0</v>
       </c>
       <c r="S5" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
         <v>45</v>
       </c>
       <c r="I6" s="13" t="s">
-        <v>32</v>
+        <v>26</v>
       </c>
       <c r="J6" s="13" t="s">
-        <v>33</v>
+        <v>27</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>46</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>47</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>42</v>
+        <v>48</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>43</v>
+        <v>49</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>44</v>
+        <v>50</v>
       </c>
       <c r="P6" s="4">
-        <v>0.94</v>
+        <v>0.97</v>
       </c>
       <c r="Q6" s="4">
-        <v>0.94</v>
+        <v>0.97</v>
       </c>
       <c r="R6" s="4">
-        <v>99.99</v>
+        <v>99.97</v>
       </c>
       <c r="S6" s="4">
         <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
+        <v>51</v>
+      </c>
+      <c r="I7" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J7" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K7" s="4" t="s">
+        <v>52</v>
+      </c>
+      <c r="L7" s="4" t="s">
+        <v>53</v>
+      </c>
+      <c r="M7" s="4" t="s">
         <v>48</v>
       </c>
-      <c r="I7" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K7" s="4" t="s">
+      <c r="N7" s="4" t="s">
         <v>49</v>
       </c>
-      <c r="L7" s="4" t="s">
+      <c r="O7" s="4" t="s">
         <v>50</v>
       </c>
-      <c r="M7" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P7" s="4">
-        <v>0.96</v>
+        <v>0.94</v>
       </c>
       <c r="Q7" s="4">
-        <v>0.96</v>
+        <v>0.94</v>
       </c>
       <c r="R7" s="4">
-        <v>99.97</v>
+        <v>99.99</v>
       </c>
       <c r="S7" s="4">
         <v>100</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>51</v>
+        <v>54</v>
       </c>
       <c r="I8" s="13" t="s">
-        <v>32</v>
+        <v>26</v>
       </c>
       <c r="J8" s="13" t="s">
-        <v>33</v>
+        <v>27</v>
       </c>
       <c r="K8" s="4" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>53</v>
+        <v>56</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>42</v>
+        <v>48</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>43</v>
+        <v>49</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>44</v>
+        <v>50</v>
       </c>
       <c r="P8" s="4">
-        <v>0.65</v>
+        <v>0.96</v>
       </c>
       <c r="Q8" s="4">
-        <v>0.65</v>
+        <v>0.96</v>
       </c>
       <c r="R8" s="4">
-        <v>99.98</v>
+        <v>99.97</v>
       </c>
       <c r="S8" s="4">
         <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="I9" s="13" t="s">
-        <v>32</v>
+        <v>26</v>
       </c>
       <c r="J9" s="13" t="s">
-        <v>33</v>
+        <v>27</v>
       </c>
       <c r="K9" s="4" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>42</v>
+        <v>48</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>43</v>
+        <v>49</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>44</v>
+        <v>50</v>
       </c>
       <c r="P9" s="4">
-        <v>0.96</v>
+        <v>0.65</v>
       </c>
       <c r="Q9" s="4">
-        <v>0.96</v>
+        <v>0.65</v>
       </c>
       <c r="R9" s="4">
-        <v>99.97</v>
+        <v>99.98</v>
       </c>
       <c r="S9" s="4">
         <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>57</v>
+        <v>60</v>
       </c>
       <c r="I10" s="13" t="s">
-        <v>32</v>
+        <v>26</v>
       </c>
       <c r="J10" s="13" t="s">
-        <v>33</v>
+        <v>27</v>
       </c>
       <c r="K10" s="4" t="s">
-        <v>58</v>
+        <v>61</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>59</v>
+        <v>62</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>42</v>
+        <v>48</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>43</v>
+        <v>49</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>44</v>
+        <v>50</v>
       </c>
       <c r="P10" s="4">
         <v>0.96</v>
       </c>
       <c r="Q10" s="4">
         <v>0.96</v>
       </c>
       <c r="R10" s="4">
-        <v>99.99</v>
+        <v>99.97</v>
       </c>
       <c r="S10" s="4">
         <v>100</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>25</v>
-[...2 lines deleted...]
-      <c r="J11" s="13"/>
+        <v>63</v>
+      </c>
+      <c r="I11" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J11" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K11" s="4" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>61</v>
+        <v>65</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>62</v>
+        <v>48</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>62</v>
+        <v>49</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>29</v>
+        <v>50</v>
       </c>
       <c r="P11" s="4">
-        <v>1.86</v>
+        <v>0.96</v>
       </c>
       <c r="Q11" s="4">
-        <v>0</v>
+        <v>0.96</v>
       </c>
       <c r="R11" s="4">
-        <v>0</v>
+        <v>99.99</v>
       </c>
       <c r="S11" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>63</v>
-[...6 lines deleted...]
-      </c>
+        <v>40</v>
+      </c>
+      <c r="I12" s="13"/>
+      <c r="J12" s="13"/>
       <c r="K12" s="4" t="s">
-        <v>64</v>
+        <v>66</v>
       </c>
       <c r="L12" s="4" t="s">
-        <v>65</v>
+        <v>67</v>
       </c>
       <c r="M12" s="4" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="N12" s="4" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>68</v>
+        <v>44</v>
       </c>
       <c r="P12" s="4">
-        <v>28.99</v>
+        <v>1.86</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
         <v>69</v>
       </c>
       <c r="I13" s="13" t="s">
-        <v>32</v>
+        <v>26</v>
       </c>
       <c r="J13" s="13" t="s">
-        <v>33</v>
+        <v>27</v>
       </c>
       <c r="K13" s="4" t="s">
         <v>70</v>
       </c>
       <c r="L13" s="4" t="s">
         <v>71</v>
       </c>
       <c r="M13" s="4" t="s">
         <v>72</v>
       </c>
       <c r="N13" s="4" t="s">
         <v>73</v>
       </c>
       <c r="O13" s="4" t="s">
         <v>74</v>
       </c>
       <c r="P13" s="4">
-        <v>110.17</v>
+        <v>28.99</v>
       </c>
       <c r="Q13" s="4">
-        <v>69.22</v>
+        <v>0</v>
       </c>
       <c r="R13" s="4">
-        <v>62.83</v>
+        <v>0</v>
       </c>
       <c r="S13" s="4">
-        <v>100</v>
+        <v>1</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H14" s="13" t="s">
         <v>75</v>
       </c>
       <c r="I14" s="13" t="s">
-        <v>32</v>
+        <v>26</v>
       </c>
       <c r="J14" s="13" t="s">
-        <v>33</v>
+        <v>27</v>
       </c>
       <c r="K14" s="4" t="s">
         <v>76</v>
       </c>
       <c r="L14" s="4" t="s">
         <v>77</v>
       </c>
       <c r="M14" s="4" t="s">
-        <v>66</v>
+        <v>72</v>
       </c>
       <c r="N14" s="4" t="s">
         <v>78</v>
       </c>
       <c r="O14" s="4" t="s">
         <v>79</v>
       </c>
       <c r="P14" s="4">
         <v>22.11</v>
       </c>
       <c r="Q14" s="4">
         <v>0</v>
       </c>
       <c r="R14" s="4">
         <v>0</v>
       </c>
       <c r="S14" s="4">
         <v>1</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
-      <c r="A15" s="7" t="s">
+      <c r="A15" s="3">
+        <v>13</v>
+      </c>
+      <c r="B15" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C15" s="3"/>
+      <c r="D15" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E15" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F15" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G15" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H15" s="13" t="s">
         <v>80</v>
       </c>
-      <c r="B15" s="7"/>
-[...22 lines deleted...]
-      <c r="S15" s="8"/>
+      <c r="I15" s="13"/>
+      <c r="J15" s="13"/>
+      <c r="K15" s="4" t="s">
+        <v>81</v>
+      </c>
+      <c r="L15" s="4"/>
+      <c r="M15" s="4" t="s">
+        <v>82</v>
+      </c>
+      <c r="N15" s="4" t="s">
+        <v>82</v>
+      </c>
+      <c r="O15" s="4" t="s">
+        <v>83</v>
+      </c>
+      <c r="P15" s="4">
+        <v>0.05</v>
+      </c>
+      <c r="Q15" s="4">
+        <v>0</v>
+      </c>
+      <c r="R15" s="4">
+        <v>0</v>
+      </c>
+      <c r="S15" s="4">
+        <v>0</v>
+      </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
+    <row r="16" spans="1:23">
+      <c r="A16" s="7" t="s">
+        <v>84</v>
+      </c>
+      <c r="B16" s="7"/>
+      <c r="C16" s="7"/>
+      <c r="D16" s="7"/>
+      <c r="E16" s="11"/>
+      <c r="F16" s="7"/>
+      <c r="G16" s="7"/>
+      <c r="H16" s="14"/>
+      <c r="I16" s="14"/>
+      <c r="J16" s="14"/>
+      <c r="K16" s="8"/>
+      <c r="L16" s="8"/>
+      <c r="M16" s="8"/>
+      <c r="N16" s="8"/>
+      <c r="O16" s="8">
+        <v>216.91</v>
+      </c>
+      <c r="P16" s="8">
+        <v>104.46</v>
+      </c>
+      <c r="Q16" s="8">
+        <v>48.16</v>
+      </c>
+      <c r="R16" s="8"/>
+      <c r="S16" s="8"/>
+      <c r="T16" s="1"/>
+      <c r="U16" s="1"/>
+      <c r="V16" s="1"/>
+      <c r="W16" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A15:N15"/>
+    <mergeCell ref="A16:N16"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>