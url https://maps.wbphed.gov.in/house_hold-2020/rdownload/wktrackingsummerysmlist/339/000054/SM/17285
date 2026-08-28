--- v1 (2026-03-03)
+++ v2 (2026-08-28)
@@ -89,210 +89,210 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>BANKURA</t>
   </si>
   <si>
     <t>Bankura Division</t>
   </si>
   <si>
     <t>Augmentation works for Puncha &amp; its adjoining Mouzas Water Supply Scheme (Zone- C) under Onda Block (BRGF Ph - I Project).</t>
   </si>
   <si>
     <t>SM/17285</t>
   </si>
   <si>
     <t>Augmentation</t>
   </si>
   <si>
+    <t>MS Pipe line inter connection between Submersible pump to OHR and construction of sluice valve chamber of Puncha and adjoining Mouzas Water Supply Scheme (Zone-A,B &amp; C) under Onda Water Supply Scheme (BRGF Ph-I) at Block- Onda, Dist.- Bankura under Jal Swapna &amp; Jal Jeevan Mission Programme under Bankura Sadar Sub-Division of Bankura Division, P.H.E. Dte. SM/09529</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000499/2022-2023</t>
+  </si>
+  <si>
+    <t>377/BQA</t>
+  </si>
+  <si>
+    <t>23/02/2023</t>
+  </si>
+  <si>
+    <t>09/04/2023</t>
+  </si>
+  <si>
+    <t>SAMIRUDDIN KHAN</t>
+  </si>
+  <si>
+    <t>Creation of FHTC (Functional House Hold Tap Connection)¿&amp; parallel pipe line in connection with Jal Jeevan Mission (JJM) for Augmentation of Puncha and adjoining Mouzas Water Supply Scheme (Zone-C) under Onda Water Supply Scheme (BRGF Ph-I) under Bankura Sadar Sub-Division of Bankura Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000321/2023-2024</t>
+  </si>
+  <si>
+    <t>1925/BQA</t>
+  </si>
+  <si>
+    <t>13/07/2023</t>
+  </si>
+  <si>
+    <t>01/03/2026</t>
+  </si>
+  <si>
+    <t>M/S TARUN KUMAR PATRA</t>
+  </si>
+  <si>
+    <t>Bankura Mechanical</t>
+  </si>
+  <si>
+    <t>Acceptance cum Formal work order for the work of Providing, installation of Pumping machineries with other electro-mechanical accessories for Augmentation of Puncha &amp; its adjoining Mouzas water supply scheme (Zone-C) under onda block (BRGF Phase-I) under Bankura Mechanical Division, PHE Dte Dist: Bankura</t>
+  </si>
+  <si>
+    <t>ORD/000556/2023-2024</t>
+  </si>
+  <si>
+    <t>1992/BMD</t>
+  </si>
+  <si>
+    <t>28/08/2023</t>
+  </si>
+  <si>
+    <t>26/12/2023</t>
+  </si>
+  <si>
+    <t>MENAKA ENTERPRISE</t>
+  </si>
+  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000116/2023-2024</t>
   </si>
   <si>
     <t>2732/BQA</t>
   </si>
   <si>
     <t>03/10/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
-    <t>MS Pipe line inter connection between Submersible pump to OHR and construction of sluice valve chamber of Puncha and adjoining Mouzas Water Supply Scheme (Zone-A,B &amp; C) under Onda Water Supply Scheme (BRGF Ph-I) at Block- Onda, Dist.- Bankura under Jal Swapna &amp; Jal Jeevan Mission Programme under Bankura Sadar Sub-Division of Bankura Division, P.H.E. Dte. SM/09529</t>
-[...43 lines deleted...]
-  <si>
     <t>Sinking of 2 (two) nos 300 X 200 mm dia Tube well 120 mtr. Deep by direct rotary rig method and Repairing and Renovation of RCC Elevated Over Head Reservoir of 500 Cum capacity under Augmentation of Puncha and adjoining Mouzas Water Supply Scheme (Zone-C) under Onda Water Supply Scheme (BRGF Ph-I).</t>
   </si>
   <si>
     <t>ORD/000352/2024-2025</t>
   </si>
   <si>
     <t>2347/BQA</t>
   </si>
   <si>
     <t>09/09/2024</t>
   </si>
   <si>
-    <t>09/10/2024</t>
+    <t>01/07/2026</t>
   </si>
   <si>
     <t>SUBHANKAR BANERJEE</t>
   </si>
   <si>
+    <t>Balance allied works of Augmentation of Puncha and its adjoining Mouzas Water Supply Scheme (Zone-C) under Onda Water Supply Scheme (BRGF Ph-I) under Bankura Sadar Sub-Division of BANKURA Division, P.H.E. Dte</t>
+  </si>
+  <si>
+    <t>ORD/000184/2024-2025</t>
+  </si>
+  <si>
+    <t>1814/BQA</t>
+  </si>
+  <si>
+    <t>11/07/2024</t>
+  </si>
+  <si>
+    <t>01/06/2026</t>
+  </si>
+  <si>
     <t>RTOR000283/2023-2024</t>
   </si>
   <si>
     <t>193/BQA</t>
   </si>
   <si>
     <t>22/01/2024</t>
   </si>
   <si>
+    <t>Submission of quotation for load enhancement at mouza Shingahati of Puncha zone C ws scheme under BMD PHED.</t>
+  </si>
+  <si>
+    <t>BILL/00288/2024-2025</t>
+  </si>
+  <si>
+    <t>BP-2024-25-59</t>
+  </si>
+  <si>
+    <t>24/07/2024</t>
+  </si>
+  <si>
+    <t>WEST BENGAL STATE ELECTRICITY DISTRIBUTION COMPANY LTD.</t>
+  </si>
+  <si>
+    <t>Payment of Wayleave fecility charges of PUNCHA (ZONE-C) W/S Scheme. Scheme Code-SM/17285. Application ID-SER-ADRA-2024-WL-14</t>
+  </si>
+  <si>
+    <t>BILL/00274/2024-2025</t>
+  </si>
+  <si>
+    <t>BP-114/2024-25</t>
+  </si>
+  <si>
+    <t>19/06/2024</t>
+  </si>
+  <si>
+    <t>SOUTH EASTERN RAILWAY</t>
+  </si>
+  <si>
     <t>Wayleave/Track crossing proposal with application ID:SER-ADRA-WL-14 For Puncha (zone-c) SM Code-SM/SM/17285</t>
   </si>
   <si>
     <t>BILL/00059/2024-2025</t>
   </si>
   <si>
     <t>FHTC/04</t>
   </si>
   <si>
     <t>26/04/2024</t>
-  </si>
-[...61 lines deleted...]
-    <t>01/02/2026</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -820,637 +820,639 @@
     </row>
     <row r="3" spans="1:23">
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3"/>
       <c r="D3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
       <c r="I3" s="13"/>
-      <c r="J3" s="13"/>
+      <c r="J3" s="13" t="s">
+        <v>26</v>
+      </c>
       <c r="K3" s="4" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="L3" s="4" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="M3" s="4" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="P3" s="4">
-        <v>12.66</v>
+        <v>5.4</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>1.5</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>27.79</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>30</v>
-[...1 lines deleted...]
-      <c r="I4" s="13"/>
+        <v>32</v>
+      </c>
+      <c r="I4" s="13" t="s">
+        <v>33</v>
+      </c>
       <c r="J4" s="13" t="s">
-        <v>31</v>
+        <v>26</v>
       </c>
       <c r="K4" s="4" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="P4" s="4">
-        <v>5.4</v>
+        <v>353.11</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>200.3</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>56.73</v>
       </c>
       <c r="S4" s="4">
-        <v>100</v>
+        <v>82</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="I5" s="13" t="s">
-        <v>39</v>
+        <v>33</v>
       </c>
       <c r="J5" s="13" t="s">
-        <v>31</v>
+        <v>26</v>
       </c>
       <c r="K5" s="4" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="P5" s="4">
         <v>41.73</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>28.3</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>67.81</v>
       </c>
       <c r="S5" s="4">
         <v>60</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>45</v>
-[...3 lines deleted...]
-      </c>
+        <v>46</v>
+      </c>
+      <c r="I6" s="13"/>
       <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>49</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>50</v>
       </c>
       <c r="P6" s="4">
-        <v>43.54</v>
+        <v>12.66</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>25</v>
-[...2 lines deleted...]
-      <c r="J7" s="13"/>
+        <v>51</v>
+      </c>
+      <c r="I7" s="13" t="s">
+        <v>33</v>
+      </c>
+      <c r="J7" s="13" t="s">
+        <v>26</v>
+      </c>
       <c r="K7" s="4" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>29</v>
+        <v>56</v>
       </c>
       <c r="P7" s="4">
-        <v>12.66</v>
+        <v>43.54</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>54</v>
-[...2 lines deleted...]
-      <c r="J8" s="13"/>
+        <v>57</v>
+      </c>
+      <c r="I8" s="13" t="s">
+        <v>33</v>
+      </c>
+      <c r="J8" s="13" t="s">
+        <v>26</v>
+      </c>
       <c r="K8" s="4" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>57</v>
+        <v>60</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>58</v>
+        <v>38</v>
       </c>
       <c r="P8" s="4">
-        <v>0.1</v>
+        <v>125.34</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
-        <v>0</v>
+        <v>85</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
-        <v>37</v>
+        <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>59</v>
+        <v>46</v>
       </c>
       <c r="I9" s="13"/>
       <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>63</v>
+        <v>50</v>
       </c>
       <c r="P9" s="4">
-        <v>0.94</v>
+        <v>12.66</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
-        <v>21</v>
+        <v>39</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="I10" s="13"/>
       <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>58</v>
+        <v>69</v>
       </c>
       <c r="P10" s="4">
-        <v>5.64</v>
+        <v>0.94</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
         <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>68</v>
-[...6 lines deleted...]
-      </c>
+        <v>70</v>
+      </c>
+      <c r="I11" s="13"/>
+      <c r="J11" s="13"/>
       <c r="K11" s="4" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="P11" s="4">
-        <v>353.11</v>
+        <v>5.64</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
-        <v>82</v>
+        <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>74</v>
-[...6 lines deleted...]
-      </c>
+        <v>75</v>
+      </c>
+      <c r="I12" s="13"/>
+      <c r="J12" s="13"/>
       <c r="K12" s="4" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="L12" s="4" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="M12" s="4" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="N12" s="4" t="s">
         <v>78</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="P12" s="4">
-        <v>125.34</v>
+        <v>0.1</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
-        <v>85</v>
+        <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="7" t="s">
         <v>79</v>
       </c>
       <c r="B13" s="7"/>
       <c r="C13" s="7"/>
       <c r="D13" s="7"/>
       <c r="E13" s="11"/>
       <c r="F13" s="7"/>
       <c r="G13" s="7"/>
       <c r="H13" s="14"/>
       <c r="I13" s="14"/>
       <c r="J13" s="14"/>
       <c r="K13" s="8"/>
       <c r="L13" s="8"/>
       <c r="M13" s="8"/>
       <c r="N13" s="8"/>
       <c r="O13" s="8">
         <v>601.13</v>
       </c>
       <c r="P13" s="8">
-        <v>0</v>
+        <v>230.1</v>
       </c>
       <c r="Q13" s="8">
-        <v>0</v>
+        <v>38.28</v>
       </c>
       <c r="R13" s="8"/>
       <c r="S13" s="8"/>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A13:N13"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>