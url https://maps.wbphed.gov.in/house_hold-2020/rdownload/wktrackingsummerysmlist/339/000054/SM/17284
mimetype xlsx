--- v1 (2026-03-03)
+++ v2 (2026-08-28)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="72">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="75">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -89,186 +89,195 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>BANKURA</t>
   </si>
   <si>
     <t>Bankura Division</t>
   </si>
   <si>
     <t>Augmentation works for Puncha &amp; its adjoining Mouzas Water Supply Scheme (Zone- B) under Onda Block (BRGF Ph - I Project).</t>
   </si>
   <si>
     <t>SM/17284</t>
   </si>
   <si>
     <t>Augmentation</t>
   </si>
   <si>
+    <t>MS Pipe line inter connection between Submersible pump to OHR and construction of sluice valve chamber of Puncha and adjoining Mouzas Water Supply Scheme (Zone-A,B &amp; C) under Onda Water Supply Scheme (BRGF Ph-I) at Block- Onda, Dist.- Bankura under Jal Swapna &amp; Jal Jeevan Mission Programme under Bankura Sadar Sub-Division of Bankura Division, P.H.E. Dte. SM/09529</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000499/2022-2023</t>
+  </si>
+  <si>
+    <t>377/BQA</t>
+  </si>
+  <si>
+    <t>23/02/2023</t>
+  </si>
+  <si>
+    <t>09/04/2023</t>
+  </si>
+  <si>
+    <t>SAMIRUDDIN KHAN</t>
+  </si>
+  <si>
+    <t>Augmentation of Puncha and adjoining Mouzas Water Supply Scheme (Zone-B) under Onda Water Supply Scheme (BRGF Ph-I) under Bankura Sadar Sub-Division of Bankura Division, P.H.E. Dte</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000296/2023-2024</t>
+  </si>
+  <si>
+    <t>1914/BQA</t>
+  </si>
+  <si>
+    <t>13/07/2023</t>
+  </si>
+  <si>
+    <t>01/04/2026</t>
+  </si>
+  <si>
+    <t>GOUTAM BHATTACHRYYA</t>
+  </si>
+  <si>
+    <t>Bankura Mechanical</t>
+  </si>
+  <si>
+    <t>Acceptance cum Formal work order for the work of Providing, installation of Pumping machineries with other electro-mechanical accessories for Augmentation of Puncha &amp; its adjoining Mouzas water supply scheme (Zone-B) under onda block (BRGF Phase-I) under Bankura Mechanical Division, PHE Dte Dist: Bankura</t>
+  </si>
+  <si>
+    <t>ORD/000677/2023-2024</t>
+  </si>
+  <si>
+    <t>2122/BMD</t>
+  </si>
+  <si>
+    <t>22/09/2023</t>
+  </si>
+  <si>
+    <t>16/09/2025</t>
+  </si>
+  <si>
+    <t>PROGRESSIVE ENGINEERS CO-OPERATIVE SOCIETY LIMITED</t>
+  </si>
+  <si>
     <t>Construction and commissioning of ¿FHTC (Functional House Hold Tap Connection)¿ in Damodarbati (228), Jamdoba (229), , Baruipara (236), Teliberia (238), Kalyari (240), Patpur (241) &amp; Mauchura (242) mouzas by retrofitting Puncha and adjoining Mouzas Water Supply Scheme (Zone-B) under Onda Water Supply Scheme (BRGF Ph-I) at Block- Onda, Dist.- Bankura under Jal Swapna &amp; Jal Jeevan Mission Programme under Bankura Sadar Sub-Division of Bankura Division, P.H.E. Dte.Total Household-122 NOS</t>
   </si>
   <si>
-    <t>Assistant Engineer</t>
-[...4 lines deleted...]
-  <si>
     <t>ORD/000149/2023-2024</t>
   </si>
   <si>
     <t>1349/BQA</t>
   </si>
   <si>
     <t>02/06/2023</t>
   </si>
   <si>
     <t>01/08/2023</t>
   </si>
   <si>
     <t>SIB SANKAR CHOWDHURY</t>
   </si>
   <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000115/2023-2024</t>
   </si>
   <si>
     <t>2732/BQA</t>
   </si>
   <si>
     <t>03/10/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
-    <t>MS Pipe line inter connection between Submersible pump to OHR and construction of sluice valve chamber of Puncha and adjoining Mouzas Water Supply Scheme (Zone-A,B &amp; C) under Onda Water Supply Scheme (BRGF Ph-I) at Block- Onda, Dist.- Bankura under Jal Swapna &amp; Jal Jeevan Mission Programme under Bankura Sadar Sub-Division of Bankura Division, P.H.E. Dte. SM/09529</t>
-[...34 lines deleted...]
-  <si>
     <t>RTOR000285/2023-2024</t>
   </si>
   <si>
     <t>193/BQA</t>
   </si>
   <si>
     <t>22/01/2024</t>
   </si>
   <si>
-    <t>Bankura Mechanical</t>
-[...1 lines deleted...]
-  <si>
     <t>Submission of quotation money for load enhancement at Puncha Teliberia under BMD, PHE Dte.</t>
   </si>
   <si>
     <t>BILL/00296/2024-2025</t>
   </si>
   <si>
     <t>BP-2024-25-60</t>
   </si>
   <si>
     <t>24/07/2024</t>
   </si>
   <si>
     <t>WEST BENGAL STATE ELECTRICITY DISTRIBUTION COMPANY LTD.</t>
   </si>
   <si>
-    <t>Acceptance cum Formal work order for the work of Providing, installation of Pumping machineries with other electro-mechanical accessories for Augmentation of Puncha &amp; its adjoining Mouzas water supply scheme (Zone-B) under onda block (BRGF Phase-I) under Bankura Mechanical Division, PHE Dte Dist: Bankura</t>
-[...16 lines deleted...]
-  <si>
     <t>Crossing Rail Track ( South Eastern RLY. K.M. 204/13 -15) in between Ramsagar Rly. Station and Bishnupur Rly. station in Sur Managar mouza, P.S. Bankura,by HDD method with 300 mm (OD) MS Casing Pipe with 150 mm dia. MS carrier pipe for distribution pipe under Augmentation of Puncha and adjoining Mouzas Water Supply Scheme (Zone-C) &amp; Augmentation works for Puncha &amp; its adjoining Mouzas Water Supply Scheme (Zone- B) under Onda Water Supply Scheme (BRGF Ph-I) under Bankura Sadar Sub-Division of Bankura Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/002046/2024-2025</t>
   </si>
   <si>
     <t>683/BQA</t>
   </si>
   <si>
     <t>12/03/2025</t>
   </si>
   <si>
     <t>11/05/2025</t>
   </si>
   <si>
     <t>M/S TARUN KUMAR PATRA</t>
+  </si>
+  <si>
+    <t>Submission of application fees for net metering at Punch zone-B site.Application no S000000861. SM/17284</t>
+  </si>
+  <si>
+    <t>BILL/00709/2026-2027</t>
+  </si>
+  <si>
+    <t>07/08/2026</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -657,51 +666,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W11"/>
+  <dimension ref="A1:W12"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="16.424561" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="65.983887" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -795,537 +804,592 @@
       <c r="W2" s="1"/>
     </row>
     <row r="3" spans="1:23">
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3"/>
       <c r="D3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
-      <c r="I3" s="13" t="s">
+      <c r="I3" s="13"/>
+      <c r="J3" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="J3" s="13" t="s">
+      <c r="K3" s="4" t="s">
         <v>27</v>
       </c>
-      <c r="K3" s="4" t="s">
+      <c r="L3" s="4" t="s">
         <v>28</v>
       </c>
-      <c r="L3" s="4" t="s">
+      <c r="M3" s="4" t="s">
         <v>29</v>
       </c>
-      <c r="M3" s="4" t="s">
+      <c r="N3" s="4" t="s">
         <v>30</v>
       </c>
-      <c r="N3" s="4" t="s">
+      <c r="O3" s="4" t="s">
         <v>31</v>
       </c>
-      <c r="O3" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P3" s="4">
-        <v>24.06</v>
+        <v>5.4</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>1.5</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>27.79</v>
       </c>
       <c r="S3" s="4">
         <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
+        <v>32</v>
+      </c>
+      <c r="I4" s="13" t="s">
         <v>33</v>
       </c>
-      <c r="I4" s="13"/>
-      <c r="J4" s="13"/>
+      <c r="J4" s="13" t="s">
+        <v>26</v>
+      </c>
       <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="P4" s="4">
-        <v>1.8</v>
+        <v>234.49</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>200.88</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>85.67</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>95</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
-        <v>21</v>
+        <v>39</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>38</v>
-[...1 lines deleted...]
-      <c r="I5" s="13"/>
+        <v>40</v>
+      </c>
+      <c r="I5" s="13" t="s">
+        <v>33</v>
+      </c>
       <c r="J5" s="13" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="K5" s="4" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="P5" s="4">
-        <v>5.4</v>
+        <v>75.09</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>41.99</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>55.92</v>
       </c>
       <c r="S5" s="4">
-        <v>100</v>
+        <v>45</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="I6" s="13" t="s">
+        <v>33</v>
+      </c>
+      <c r="J6" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="J6" s="13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K6" s="4" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="P6" s="4">
-        <v>234.49</v>
+        <v>24.06</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>23.37</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>97.14</v>
       </c>
       <c r="S6" s="4">
-        <v>95</v>
+        <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>33</v>
+        <v>52</v>
       </c>
       <c r="I7" s="13"/>
       <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>51</v>
+        <v>54</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>37</v>
+        <v>56</v>
       </c>
       <c r="P7" s="4">
         <v>1.8</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
-        <v>53</v>
+        <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>54</v>
+        <v>52</v>
       </c>
       <c r="I8" s="13"/>
       <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="L8" s="4" t="s">
+        <v>58</v>
+      </c>
+      <c r="M8" s="4" t="s">
+        <v>59</v>
+      </c>
+      <c r="N8" s="4" t="s">
+        <v>59</v>
+      </c>
+      <c r="O8" s="4" t="s">
         <v>56</v>
       </c>
-      <c r="M8" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P8" s="4">
-        <v>0.94</v>
+        <v>1.8</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
-        <v>53</v>
+        <v>39</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>59</v>
-[...6 lines deleted...]
-      </c>
+        <v>60</v>
+      </c>
+      <c r="I9" s="13"/>
+      <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>63</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>64</v>
       </c>
       <c r="P9" s="4">
-        <v>75.09</v>
+        <v>0.94</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
-        <v>45</v>
+        <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
         <v>65</v>
       </c>
       <c r="I10" s="13" t="s">
-        <v>26</v>
+        <v>33</v>
       </c>
       <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
         <v>66</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>67</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>68</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>69</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>70</v>
       </c>
       <c r="P10" s="4">
         <v>47.19</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
         <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
-      <c r="A11" s="7" t="s">
+      <c r="A11" s="3">
+        <v>9</v>
+      </c>
+      <c r="B11" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C11" s="3"/>
+      <c r="D11" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="E11" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F11" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G11" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H11" s="13" t="s">
         <v>71</v>
       </c>
-      <c r="B11" s="7"/>
-[...22 lines deleted...]
-      <c r="S11" s="8"/>
+      <c r="I11" s="13"/>
+      <c r="J11" s="13"/>
+      <c r="K11" s="4" t="s">
+        <v>72</v>
+      </c>
+      <c r="L11" s="4"/>
+      <c r="M11" s="4" t="s">
+        <v>73</v>
+      </c>
+      <c r="N11" s="4" t="s">
+        <v>73</v>
+      </c>
+      <c r="O11" s="4" t="s">
+        <v>64</v>
+      </c>
+      <c r="P11" s="4">
+        <v>0.05</v>
+      </c>
+      <c r="Q11" s="4">
+        <v>0</v>
+      </c>
+      <c r="R11" s="4">
+        <v>0</v>
+      </c>
+      <c r="S11" s="4">
+        <v>0</v>
+      </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
+    <row r="12" spans="1:23">
+      <c r="A12" s="7" t="s">
+        <v>74</v>
+      </c>
+      <c r="B12" s="7"/>
+      <c r="C12" s="7"/>
+      <c r="D12" s="7"/>
+      <c r="E12" s="11"/>
+      <c r="F12" s="7"/>
+      <c r="G12" s="7"/>
+      <c r="H12" s="14"/>
+      <c r="I12" s="14"/>
+      <c r="J12" s="14"/>
+      <c r="K12" s="8"/>
+      <c r="L12" s="8"/>
+      <c r="M12" s="8"/>
+      <c r="N12" s="8"/>
+      <c r="O12" s="8">
+        <v>390.83</v>
+      </c>
+      <c r="P12" s="8">
+        <v>267.74</v>
+      </c>
+      <c r="Q12" s="8">
+        <v>68.5</v>
+      </c>
+      <c r="R12" s="8"/>
+      <c r="S12" s="8"/>
+      <c r="T12" s="1"/>
+      <c r="U12" s="1"/>
+      <c r="V12" s="1"/>
+      <c r="W12" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A11:N11"/>
+    <mergeCell ref="A12:N12"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>