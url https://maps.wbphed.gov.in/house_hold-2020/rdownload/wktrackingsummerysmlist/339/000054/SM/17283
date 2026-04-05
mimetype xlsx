--- v2 (2026-03-03)
+++ v3 (2026-04-05)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="74">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="70">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -219,62 +219,50 @@
     <t>17/06/2025</t>
   </si>
   <si>
     <t>15/09/2025</t>
   </si>
   <si>
     <t>COSMIC CONSTRUCTION</t>
   </si>
   <si>
     <t>Acceptance cum Formal work order for the work of Supply installation of riverbed submersible pump motor and allied work for augmentation work at Mandalkuli (IIIA) under Raipur Block sub Surface Water Based Piped Water Supply Scheme , under Bankura Mechanical Division PHE Dte</t>
   </si>
   <si>
     <t>ORD/000015/2025-2026</t>
   </si>
   <si>
     <t>150/BMD</t>
   </si>
   <si>
     <t>30/04/2025</t>
   </si>
   <si>
     <t>25/01/2026</t>
   </si>
   <si>
     <t>PRADIP KUMAR DHABAL</t>
-  </si>
-[...10 lines deleted...]
-    <t>SUBHENDU SEKHAR GORAI</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -663,51 +651,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W11"/>
+  <dimension ref="A1:W10"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="65.983887" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1194,148 +1182,87 @@
       </c>
       <c r="N9" s="4" t="s">
         <v>67</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>68</v>
       </c>
       <c r="P9" s="4">
         <v>32.25</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>10</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
-      <c r="A10" s="3">
-[...18 lines deleted...]
-      <c r="H10" s="13" t="s">
+      <c r="A10" s="7" t="s">
         <v>69</v>
       </c>
-      <c r="I10" s="13" t="s">
-[...31 lines deleted...]
-      </c>
+      <c r="B10" s="7"/>
+      <c r="C10" s="7"/>
+      <c r="D10" s="7"/>
+      <c r="E10" s="11"/>
+      <c r="F10" s="7"/>
+      <c r="G10" s="7"/>
+      <c r="H10" s="14"/>
+      <c r="I10" s="14"/>
+      <c r="J10" s="14"/>
+      <c r="K10" s="8"/>
+      <c r="L10" s="8"/>
+      <c r="M10" s="8"/>
+      <c r="N10" s="8"/>
+      <c r="O10" s="8">
+        <v>271.94</v>
+      </c>
+      <c r="P10" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q10" s="8">
+        <v>0</v>
+      </c>
+      <c r="R10" s="8"/>
+      <c r="S10" s="8"/>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
-    <row r="11" spans="1:23">
-[...31 lines deleted...]
-    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A11:N11"/>
+    <mergeCell ref="A10:N10"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>