--- v3 (2026-04-05)
+++ v4 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="70">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="75">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -219,50 +219,65 @@
     <t>17/06/2025</t>
   </si>
   <si>
     <t>15/09/2025</t>
   </si>
   <si>
     <t>COSMIC CONSTRUCTION</t>
   </si>
   <si>
     <t>Acceptance cum Formal work order for the work of Supply installation of riverbed submersible pump motor and allied work for augmentation work at Mandalkuli (IIIA) under Raipur Block sub Surface Water Based Piped Water Supply Scheme , under Bankura Mechanical Division PHE Dte</t>
   </si>
   <si>
     <t>ORD/000015/2025-2026</t>
   </si>
   <si>
     <t>150/BMD</t>
   </si>
   <si>
     <t>30/04/2025</t>
   </si>
   <si>
     <t>25/01/2026</t>
   </si>
   <si>
     <t>PRADIP KUMAR DHABAL</t>
+  </si>
+  <si>
+    <t>Work Order for Installation of scheme information board for 2 nos. site of Augmentation of Water Supply Scheme for Mandalkuli (Zone-IIIA) [SM/17283], 1 no. site of Augmentation of Water Supply Scheme for Mandalkuli (Zone-IIIB) [SM/17435] and 2 nos. site of Augmentation of Water Supply Scheme for Dhemushunya (Zone-IV) [SM/17714] within Raipur Block under Jal Jeevan Mission Programme under Khatra Sub-Division of Bankura Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001933/2024-2025</t>
+  </si>
+  <si>
+    <t>176\KSD</t>
+  </si>
+  <si>
+    <t>17/03/2025</t>
+  </si>
+  <si>
+    <t>M/S ASHOK KUMAR DEY</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -651,51 +666,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W10"/>
+  <dimension ref="A1:W11"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="65.983887" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -869,54 +884,54 @@
       <c r="I4" s="13" t="s">
         <v>29</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>30</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>31</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>32</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>33</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="P4" s="4">
         <v>14.2</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>14.14</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>99.59</v>
       </c>
       <c r="S4" s="4">
         <v>98</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>36</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
@@ -987,54 +1002,54 @@
       <c r="I6" s="13" t="s">
         <v>43</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>30</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>44</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>45</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>46</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>47</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>48</v>
       </c>
       <c r="P6" s="4">
         <v>116.45</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>58.53</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>50.26</v>
       </c>
       <c r="S6" s="4">
         <v>20</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
@@ -1182,87 +1197,148 @@
       </c>
       <c r="N9" s="4" t="s">
         <v>67</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>68</v>
       </c>
       <c r="P9" s="4">
         <v>32.25</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>10</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
-      <c r="A10" s="7" t="s">
+      <c r="A10" s="3">
+        <v>8</v>
+      </c>
+      <c r="B10" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C10" s="3"/>
+      <c r="D10" s="3" t="s">
+        <v>36</v>
+      </c>
+      <c r="E10" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F10" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G10" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H10" s="13" t="s">
         <v>69</v>
       </c>
-      <c r="B10" s="7"/>
-[...22 lines deleted...]
-      <c r="S10" s="8"/>
+      <c r="I10" s="13" t="s">
+        <v>43</v>
+      </c>
+      <c r="J10" s="13" t="s">
+        <v>30</v>
+      </c>
+      <c r="K10" s="4" t="s">
+        <v>70</v>
+      </c>
+      <c r="L10" s="4" t="s">
+        <v>71</v>
+      </c>
+      <c r="M10" s="4" t="s">
+        <v>54</v>
+      </c>
+      <c r="N10" s="4" t="s">
+        <v>72</v>
+      </c>
+      <c r="O10" s="4" t="s">
+        <v>73</v>
+      </c>
+      <c r="P10" s="4">
+        <v>0.75</v>
+      </c>
+      <c r="Q10" s="4">
+        <v>0</v>
+      </c>
+      <c r="R10" s="4">
+        <v>0</v>
+      </c>
+      <c r="S10" s="4">
+        <v>90</v>
+      </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
+    <row r="11" spans="1:23">
+      <c r="A11" s="7" t="s">
+        <v>74</v>
+      </c>
+      <c r="B11" s="7"/>
+      <c r="C11" s="7"/>
+      <c r="D11" s="7"/>
+      <c r="E11" s="11"/>
+      <c r="F11" s="7"/>
+      <c r="G11" s="7"/>
+      <c r="H11" s="14"/>
+      <c r="I11" s="14"/>
+      <c r="J11" s="14"/>
+      <c r="K11" s="8"/>
+      <c r="L11" s="8"/>
+      <c r="M11" s="8"/>
+      <c r="N11" s="8"/>
+      <c r="O11" s="8">
+        <v>272.69</v>
+      </c>
+      <c r="P11" s="8">
+        <v>72.67</v>
+      </c>
+      <c r="Q11" s="8">
+        <v>26.65</v>
+      </c>
+      <c r="R11" s="8"/>
+      <c r="S11" s="8"/>
+      <c r="T11" s="1"/>
+      <c r="U11" s="1"/>
+      <c r="V11" s="1"/>
+      <c r="W11" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A10:N10"/>
+    <mergeCell ref="A11:N11"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>