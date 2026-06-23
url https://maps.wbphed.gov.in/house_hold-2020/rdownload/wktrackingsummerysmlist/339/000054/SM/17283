--- v4 (2026-05-24)
+++ v5 (2026-06-23)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="75">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="80">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -234,50 +234,65 @@
     <t>150/BMD</t>
   </si>
   <si>
     <t>30/04/2025</t>
   </si>
   <si>
     <t>25/01/2026</t>
   </si>
   <si>
     <t>PRADIP KUMAR DHABAL</t>
   </si>
   <si>
     <t>Work Order for Installation of scheme information board for 2 nos. site of Augmentation of Water Supply Scheme for Mandalkuli (Zone-IIIA) [SM/17283], 1 no. site of Augmentation of Water Supply Scheme for Mandalkuli (Zone-IIIB) [SM/17435] and 2 nos. site of Augmentation of Water Supply Scheme for Dhemushunya (Zone-IV) [SM/17714] within Raipur Block under Jal Jeevan Mission Programme under Khatra Sub-Division of Bankura Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/001933/2024-2025</t>
   </si>
   <si>
     <t>176\KSD</t>
   </si>
   <si>
     <t>17/03/2025</t>
   </si>
   <si>
     <t>M/S ASHOK KUMAR DEY</t>
+  </si>
+  <si>
+    <t>Repairing and painting of Over Head Reservoir (Capacity 450 Cum., staging height 20 Mtr.), High lift Pump House, Operator Room, Clear Water Reservoir, WBSEDCL Room, Chlorination Room, Guard Room, Boundary Wall, laying distribution pipeline to provide FHTC, Sinking of 6 (Six) Nos. 200 mm dia. X 5.50 Mtr. depth horizontal river bed tube well (Replacement Tubewell), using MS "T" and Laying, Fitting &amp; fixing 100 mm G.I. collecting line from river bed tube well to CWR with all allied works of Augmentation works for Mandalkuli, Zone-IIIA Water Supply Scheme under Raipur Water Supply Scheme (BRGF Ph-I) under Jal Jeevan Mission Programme under Khatra Sub-Division of Bankura Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000126/2025-2026</t>
+  </si>
+  <si>
+    <t>1288/BQA</t>
+  </si>
+  <si>
+    <t>18/12/2025</t>
+  </si>
+  <si>
+    <t>SUBHENDU SEKHAR GORAI</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -666,51 +681,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W11"/>
+  <dimension ref="A1:W12"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="65.983887" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1258,87 +1273,148 @@
       </c>
       <c r="N10" s="4" t="s">
         <v>72</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>73</v>
       </c>
       <c r="P10" s="4">
         <v>0.75</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
         <v>90</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
-      <c r="A11" s="7" t="s">
+      <c r="A11" s="3">
+        <v>9</v>
+      </c>
+      <c r="B11" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C11" s="3"/>
+      <c r="D11" s="3" t="s">
+        <v>36</v>
+      </c>
+      <c r="E11" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F11" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G11" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H11" s="13" t="s">
         <v>74</v>
       </c>
-      <c r="B11" s="7"/>
-[...22 lines deleted...]
-      <c r="S11" s="8"/>
+      <c r="I11" s="13" t="s">
+        <v>43</v>
+      </c>
+      <c r="J11" s="13" t="s">
+        <v>30</v>
+      </c>
+      <c r="K11" s="4" t="s">
+        <v>75</v>
+      </c>
+      <c r="L11" s="4" t="s">
+        <v>76</v>
+      </c>
+      <c r="M11" s="4" t="s">
+        <v>60</v>
+      </c>
+      <c r="N11" s="4" t="s">
+        <v>77</v>
+      </c>
+      <c r="O11" s="4" t="s">
+        <v>78</v>
+      </c>
+      <c r="P11" s="4">
+        <v>96.65</v>
+      </c>
+      <c r="Q11" s="4">
+        <v>0</v>
+      </c>
+      <c r="R11" s="4">
+        <v>0</v>
+      </c>
+      <c r="S11" s="4">
+        <v>0</v>
+      </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
+    <row r="12" spans="1:23">
+      <c r="A12" s="7" t="s">
+        <v>79</v>
+      </c>
+      <c r="B12" s="7"/>
+      <c r="C12" s="7"/>
+      <c r="D12" s="7"/>
+      <c r="E12" s="11"/>
+      <c r="F12" s="7"/>
+      <c r="G12" s="7"/>
+      <c r="H12" s="14"/>
+      <c r="I12" s="14"/>
+      <c r="J12" s="14"/>
+      <c r="K12" s="8"/>
+      <c r="L12" s="8"/>
+      <c r="M12" s="8"/>
+      <c r="N12" s="8"/>
+      <c r="O12" s="8">
+        <v>369.34</v>
+      </c>
+      <c r="P12" s="8">
+        <v>72.67</v>
+      </c>
+      <c r="Q12" s="8">
+        <v>19.68</v>
+      </c>
+      <c r="R12" s="8"/>
+      <c r="S12" s="8"/>
+      <c r="T12" s="1"/>
+      <c r="U12" s="1"/>
+      <c r="V12" s="1"/>
+      <c r="W12" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A11:N11"/>
+    <mergeCell ref="A12:N12"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>