--- v5 (2026-06-23)
+++ v6 (2026-08-28)
@@ -77,134 +77,134 @@
   <si>
     <t>WO Date</t>
   </si>
   <si>
     <t>WO End Date</t>
   </si>
   <si>
     <t>Agency Name</t>
   </si>
   <si>
     <t>Work Value</t>
   </si>
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>BANKURA</t>
   </si>
   <si>
+    <t>Bankura Division</t>
+  </si>
+  <si>
+    <t>Augmentation of Mandalkuli (Zone-IIIA) of Raipur Water Supply Scheme (BRGF Ph-I) under Jal Jeevan Mission Programme</t>
+  </si>
+  <si>
+    <t>SM/17283</t>
+  </si>
+  <si>
+    <t>Augmentation</t>
+  </si>
+  <si>
+    <t>Construction &amp; commissioning of FHTC (Functional House Hold Tap Connection) in different mouzas for Augmentation of Water Supply Scheme for Mandalkuli, Zone-IIIA and its adjoining Mouzas under Raipur Water Supply Scheme (BRGF Ph-I) under Jal Jeevan Mission under Khatra Sub-Division of Bankura Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000324/2023-2024</t>
+  </si>
+  <si>
+    <t>1928/BQA</t>
+  </si>
+  <si>
+    <t>13/07/2023</t>
+  </si>
+  <si>
+    <t>01/01/2026</t>
+  </si>
+  <si>
+    <t>EARTH MOVING (INDIA)</t>
+  </si>
+  <si>
     <t>Bankura Mechanical</t>
   </si>
   <si>
-    <t>Augmentation of Mandalkuli (Zone-IIIA) of Raipur Water Supply Scheme (BRGF Ph-I) under Jal Jeevan Mission Programme</t>
-[...7 lines deleted...]
-  <si>
     <t>BILL/00215/2023-2024</t>
   </si>
   <si>
     <t>28/06/2023</t>
   </si>
   <si>
     <t>WEST BENGAL STATE ELECTRICITY DISTRIBUTION COMPANY LTD.</t>
   </si>
   <si>
     <t>Acceptance cum Formal work order for the work of Modification and up gradation of Gaseous chlorination system at Head work site under Augmentation work of Mandalkuli (zone IIIA ) of Raipur water supply scheme (BRGF Phase I) under JJM , under Bankura Mechanical Division ,PHE Dte.</t>
   </si>
   <si>
     <t>Assistant Engineer,Driller-in-Charge</t>
   </si>
   <si>
-    <t>Junior Engineer</t>
-[...1 lines deleted...]
-  <si>
     <t>ORD/001033/2023-2024</t>
   </si>
   <si>
     <t>2965/BMD</t>
   </si>
   <si>
     <t>29/02/2024</t>
   </si>
   <si>
     <t>27/08/2024</t>
   </si>
   <si>
     <t>ELECTRICAL &amp; MECHANICAL ENGINEERING CORPORATION</t>
   </si>
   <si>
-    <t>Bankura Division</t>
-[...1 lines deleted...]
-  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000191/2023-2024</t>
   </si>
   <si>
     <t>116/BQA</t>
   </si>
   <si>
     <t>10/01/2024</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
-    <t>Construction &amp; commissioning of FHTC (Functional House Hold Tap Connection) in different mouzas for Augmentation of Water Supply Scheme for Mandalkuli, Zone-IIIA and its adjoining Mouzas under Raipur Water Supply Scheme (BRGF Ph-I) under Jal Jeevan Mission under Khatra Sub-Division of Bankura Division, P.H.E. Dte.</t>
-[...19 lines deleted...]
-  <si>
     <t>Acceptance cum Formal work order for the work of Augmentation work for Mandalkuli (Zone IIIA) of Raipur water supply scheme under Bankura Mechanical Division, P.H.E. Dte</t>
   </si>
   <si>
     <t>Driller-in-Charge</t>
   </si>
   <si>
     <t>Estimator</t>
   </si>
   <si>
     <t>ORD/000878/2024-2025</t>
   </si>
   <si>
     <t>2038/BMD</t>
   </si>
   <si>
     <t>07/03/2025</t>
   </si>
   <si>
     <t>05/07/2025</t>
   </si>
   <si>
     <t>GOENKA ENTERPRISE</t>
   </si>
   <si>
     <t>Construction of Boundary wall, Construction of Operator room and WBSEDCL room of Mandalkuli (Zone- IIIA) of Raipur Water Supply Scheme (BRGF Ph-I)) under Jal Jeevan Mission Programme under Khatra Sub-Division of Bankura Division, P.H.E. Dte.</t>
@@ -221,78 +221,78 @@
   <si>
     <t>15/09/2025</t>
   </si>
   <si>
     <t>COSMIC CONSTRUCTION</t>
   </si>
   <si>
     <t>Acceptance cum Formal work order for the work of Supply installation of riverbed submersible pump motor and allied work for augmentation work at Mandalkuli (IIIA) under Raipur Block sub Surface Water Based Piped Water Supply Scheme , under Bankura Mechanical Division PHE Dte</t>
   </si>
   <si>
     <t>ORD/000015/2025-2026</t>
   </si>
   <si>
     <t>150/BMD</t>
   </si>
   <si>
     <t>30/04/2025</t>
   </si>
   <si>
     <t>25/01/2026</t>
   </si>
   <si>
     <t>PRADIP KUMAR DHABAL</t>
   </si>
   <si>
+    <t>Repairing and painting of Over Head Reservoir (Capacity 450 Cum., staging height 20 Mtr.), High lift Pump House, Operator Room, Clear Water Reservoir, WBSEDCL Room, Chlorination Room, Guard Room, Boundary Wall, laying distribution pipeline to provide FHTC, Sinking of 6 (Six) Nos. 200 mm dia. X 5.50 Mtr. depth horizontal river bed tube well (Replacement Tubewell), using MS "T" and Laying, Fitting &amp; fixing 100 mm G.I. collecting line from river bed tube well to CWR with all allied works of Augmentation works for Mandalkuli, Zone-IIIA Water Supply Scheme under Raipur Water Supply Scheme (BRGF Ph-I) under Jal Jeevan Mission Programme under Khatra Sub-Division of Bankura Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000126/2025-2026</t>
+  </si>
+  <si>
+    <t>1288/BQA</t>
+  </si>
+  <si>
+    <t>18/12/2025</t>
+  </si>
+  <si>
+    <t>SUBHENDU SEKHAR GORAI</t>
+  </si>
+  <si>
     <t>Work Order for Installation of scheme information board for 2 nos. site of Augmentation of Water Supply Scheme for Mandalkuli (Zone-IIIA) [SM/17283], 1 no. site of Augmentation of Water Supply Scheme for Mandalkuli (Zone-IIIB) [SM/17435] and 2 nos. site of Augmentation of Water Supply Scheme for Dhemushunya (Zone-IV) [SM/17714] within Raipur Block under Jal Jeevan Mission Programme under Khatra Sub-Division of Bankura Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/001933/2024-2025</t>
   </si>
   <si>
     <t>176\KSD</t>
   </si>
   <si>
     <t>17/03/2025</t>
   </si>
   <si>
     <t>M/S ASHOK KUMAR DEY</t>
-  </si>
-[...13 lines deleted...]
-    <t>SUBHENDU SEKHAR GORAI</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -817,273 +817,273 @@
       <c r="U2" s="1"/>
       <c r="V2" s="1"/>
       <c r="W2" s="1"/>
     </row>
     <row r="3" spans="1:23">
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3"/>
       <c r="D3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H3" s="13" t="s">
-        <v>22</v>
-[...2 lines deleted...]
-      <c r="J3" s="13"/>
+        <v>25</v>
+      </c>
+      <c r="I3" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J3" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K3" s="4" t="s">
-        <v>25</v>
-[...1 lines deleted...]
-      <c r="L3" s="4"/>
+        <v>28</v>
+      </c>
+      <c r="L3" s="4" t="s">
+        <v>29</v>
+      </c>
       <c r="M3" s="4" t="s">
-        <v>26</v>
+        <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>26</v>
+        <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>27</v>
+        <v>32</v>
       </c>
       <c r="P3" s="4">
-        <v>1.5</v>
+        <v>116.45</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>58.53</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>50.26</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>20</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>28</v>
-[...6 lines deleted...]
-      </c>
+        <v>22</v>
+      </c>
+      <c r="I4" s="13"/>
+      <c r="J4" s="13"/>
       <c r="K4" s="4" t="s">
-        <v>31</v>
-[...3 lines deleted...]
-      </c>
+        <v>34</v>
+      </c>
+      <c r="L4" s="4"/>
       <c r="M4" s="4" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="P4" s="4">
-        <v>14.2</v>
+        <v>1.5</v>
       </c>
       <c r="Q4" s="4">
-        <v>14.14</v>
+        <v>0</v>
       </c>
       <c r="R4" s="4">
-        <v>99.59</v>
+        <v>0</v>
       </c>
       <c r="S4" s="4">
-        <v>98</v>
+        <v>0</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
         <v>37</v>
       </c>
-      <c r="I5" s="13"/>
-      <c r="J5" s="13"/>
+      <c r="I5" s="13" t="s">
+        <v>38</v>
+      </c>
+      <c r="J5" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K5" s="4" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="P5" s="4">
-        <v>3.7</v>
+        <v>14.2</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>14.14</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>99.59</v>
       </c>
       <c r="S5" s="4">
-        <v>0</v>
+        <v>98</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
-        <v>36</v>
+        <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>42</v>
-[...6 lines deleted...]
-      </c>
+        <v>44</v>
+      </c>
+      <c r="I6" s="13"/>
+      <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>47</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>48</v>
       </c>
       <c r="P6" s="4">
-        <v>116.45</v>
+        <v>3.7</v>
       </c>
       <c r="Q6" s="4">
-        <v>58.53</v>
+        <v>0</v>
       </c>
       <c r="R6" s="4">
-        <v>50.26</v>
+        <v>0</v>
       </c>
       <c r="S6" s="4">
-        <v>20</v>
+        <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
         <v>49</v>
       </c>
       <c r="I7" s="13" t="s">
         <v>50</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>51</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>52</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>53</v>
       </c>
@@ -1100,277 +1100,277 @@
         <v>63.94</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
-        <v>36</v>
+        <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
         <v>57</v>
       </c>
       <c r="I8" s="13" t="s">
-        <v>43</v>
+        <v>26</v>
       </c>
       <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
         <v>58</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>59</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>60</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>61</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>62</v>
       </c>
       <c r="P8" s="4">
         <v>39.9</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
         <v>63</v>
       </c>
       <c r="I9" s="13" t="s">
         <v>50</v>
       </c>
       <c r="J9" s="13" t="s">
-        <v>30</v>
+        <v>27</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>64</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>65</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>66</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>67</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>68</v>
       </c>
       <c r="P9" s="4">
         <v>32.25</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>10</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
-        <v>36</v>
+        <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
         <v>69</v>
       </c>
       <c r="I10" s="13" t="s">
-        <v>43</v>
+        <v>26</v>
       </c>
       <c r="J10" s="13" t="s">
-        <v>30</v>
+        <v>27</v>
       </c>
       <c r="K10" s="4" t="s">
         <v>70</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>71</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>54</v>
+        <v>60</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>72</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>73</v>
       </c>
       <c r="P10" s="4">
-        <v>0.75</v>
+        <v>96.65</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
-        <v>90</v>
+        <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
-        <v>36</v>
+        <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
         <v>74</v>
       </c>
       <c r="I11" s="13" t="s">
-        <v>43</v>
+        <v>26</v>
       </c>
       <c r="J11" s="13" t="s">
-        <v>30</v>
+        <v>27</v>
       </c>
       <c r="K11" s="4" t="s">
         <v>75</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>76</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>60</v>
+        <v>54</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>77</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>78</v>
       </c>
       <c r="P11" s="4">
-        <v>96.65</v>
+        <v>0.75</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
-        <v>0</v>
+        <v>90</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="7" t="s">
         <v>79</v>
       </c>
       <c r="B12" s="7"/>
       <c r="C12" s="7"/>
       <c r="D12" s="7"/>
       <c r="E12" s="11"/>
       <c r="F12" s="7"/>
       <c r="G12" s="7"/>
       <c r="H12" s="14"/>
       <c r="I12" s="14"/>
       <c r="J12" s="14"/>
       <c r="K12" s="8"/>
       <c r="L12" s="8"/>
       <c r="M12" s="8"/>
       <c r="N12" s="8"/>
       <c r="O12" s="8">
         <v>369.34</v>