--- v1 (2026-01-12)
+++ v2 (2026-04-05)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="76">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="77">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -92,162 +92,165 @@
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>BANKURA</t>
   </si>
   <si>
     <t>Bankura Mechanical</t>
   </si>
   <si>
     <t>Augmentation works for Gargariya zone A water supply scheme under sarenga water supply scheme (BRGF ph 1) under jal jeevan mission programme</t>
   </si>
   <si>
     <t>SM/17281</t>
   </si>
   <si>
     <t>Augmentation</t>
   </si>
   <si>
     <t>Acceptance cum Formal work order for the work of Providing, installation of Pumping machineries with other electro-mechanical accessories for Augmentation works for Gargariya Zone-A water supply scheme under Sarenga water supply scheme (BRGF Ph-I) under Jal Jeevan Mission Programme under Bankura Mechanical Division, PHE Dte, Dist: Bankura</t>
   </si>
   <si>
+    <t>Assistant Engineer,Driller-in-Charge</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000573/2023-2024</t>
+  </si>
+  <si>
+    <t>2029/BMD</t>
+  </si>
+  <si>
+    <t>01/09/2023</t>
+  </si>
+  <si>
+    <t>30/12/2023</t>
+  </si>
+  <si>
+    <t>S.P. CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>BILL/00213/2023-2024</t>
+  </si>
+  <si>
+    <t>28/06/2023</t>
+  </si>
+  <si>
+    <t>WEST BENGAL STATE ELECTRICITY DISTRIBUTION COMPANY LTD.</t>
+  </si>
+  <si>
+    <t>BILL/00195/2023-2024</t>
+  </si>
+  <si>
+    <t>Bankura Division</t>
+  </si>
+  <si>
+    <t>Material Requisition To Resource Division</t>
+  </si>
+  <si>
+    <t>RTOR000182/2023-2024</t>
+  </si>
+  <si>
+    <t>116/BQA</t>
+  </si>
+  <si>
+    <t>10/01/2024</t>
+  </si>
+  <si>
+    <t>Resource Division</t>
+  </si>
+  <si>
+    <t>New service connection for Gargaria water supply scheme under Bankura Mechanical Division PHE Dte.</t>
+  </si>
+  <si>
+    <t>BILL/00384/2024-2025</t>
+  </si>
+  <si>
+    <t>BP-2024-25-87</t>
+  </si>
+  <si>
+    <t>11/06/2024</t>
+  </si>
+  <si>
+    <t>New service connection for Gargaria water supply scheme under Bankura Mechanical Division Dte.</t>
+  </si>
+  <si>
+    <t>BILL/00383/2024-2025</t>
+  </si>
+  <si>
+    <t>BP-2024-25-84</t>
+  </si>
+  <si>
+    <t>New 3 phase service connection for site Gargaria Zone A</t>
+  </si>
+  <si>
+    <t>BILL/00697/2024-2025</t>
+  </si>
+  <si>
+    <t>BP-2024-25-163</t>
+  </si>
+  <si>
+    <t>06/08/2024</t>
+  </si>
+  <si>
+    <t>BILL/00698/2024-2025</t>
+  </si>
+  <si>
+    <t>BP-2024-25-168</t>
+  </si>
+  <si>
+    <t>Acceptance cum Formal work order for the work of Providing installation of High lift Pumping machineries with allied works for Augmentation works for Gargariya Zone B water supply scheme under sarenga water supply scheme (BRGF ph 1) under jal jeevan mission programme under Bankura Mechanical Division, P.H.E. Dte</t>
+  </si>
+  <si>
+    <t>Driller-in-Charge</t>
+  </si>
+  <si>
+    <t>ORD/000321/2024-2025</t>
+  </si>
+  <si>
+    <t>862/BMD</t>
+  </si>
+  <si>
+    <t>29/08/2024</t>
+  </si>
+  <si>
+    <t>26/04/2025</t>
+  </si>
+  <si>
+    <t>TAPAN KUMAR SARKAR</t>
+  </si>
+  <si>
+    <t>Construction of 2 (Two) Nos. Boundary wall at Tubewell site for Augmentation of Water Supply Scheme for Gargaria, Zone-A and its adjoining Mouzas under Sarenga Water Supply Scheme (BRGF Ph-I) under Jal Jeevan Mission Programme under Khatra Sub-Division of Bankura Division, P.H.E. Dte.</t>
+  </si>
+  <si>
     <t>Assistant Engineer</t>
-  </si>
-[...109 lines deleted...]
-    <t>Construction of 2 (Two) Nos. Boundary wall at Tubewell site for Augmentation of Water Supply Scheme for Gargaria, Zone-A and its adjoining Mouzas under Sarenga Water Supply Scheme (BRGF Ph-I) under Jal Jeevan Mission Programme under Khatra Sub-Division of Bankura Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000079/2025-2026</t>
   </si>
   <si>
     <t>1018/BQA</t>
   </si>
   <si>
     <t>25/04/2025</t>
   </si>
   <si>
     <t>24/06/2025</t>
   </si>
   <si>
     <t>GON ASSOCIATES</t>
   </si>
   <si>
     <t>Sinking of 2 (Two) Nos. 200 mm dia. X 4.50 Mtr. depth horizontal river bed tube well (Replacement Tubewell), using MS "T" and Laying, Fitting &amp; fixing 100 mm G.I. collecting line from river bed tube well to CWR, Repairing and painting of High lift Pump House, Operator Room, Clear Water Reservoir, WBSEDCL Room, Chlorination Room, Guard Room and Boundary Wall with all allied works of Augmentation works for Gargaria, Zone-A water Supply Scheme under Sarenga water Supply Scheme (BRGF Ph-I) under Jal Jeevan Mission Programme under Khatra Sub-Division of Bankura Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000261/2025-2026</t>
   </si>
   <si>
     <t>1542/BQA</t>
   </si>
@@ -810,660 +813,662 @@
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3"/>
       <c r="D3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="J3" s="13"/>
+      <c r="J3" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K3" s="4" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="P3" s="4">
         <v>90.11</v>
       </c>
       <c r="Q3" s="4">
         <v>0</v>
       </c>
       <c r="R3" s="4">
         <v>0</v>
       </c>
       <c r="S3" s="4">
         <v>0</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
         <v>22</v>
       </c>
       <c r="I4" s="13"/>
       <c r="J4" s="13"/>
       <c r="K4" s="4" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="L4" s="4"/>
       <c r="M4" s="4" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="P4" s="4">
         <v>1.5</v>
       </c>
       <c r="Q4" s="4">
         <v>0</v>
       </c>
       <c r="R4" s="4">
         <v>0</v>
       </c>
       <c r="S4" s="4">
         <v>0</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
         <v>22</v>
       </c>
       <c r="I5" s="13"/>
       <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="L5" s="4"/>
       <c r="M5" s="4" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="P5" s="4">
         <v>1.5</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
         <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="I6" s="13"/>
       <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="P6" s="4">
         <v>4</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="I7" s="13"/>
       <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="P7" s="4">
         <v>3.43</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="I8" s="13"/>
       <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="P8" s="4">
         <v>3.18</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="I9" s="13"/>
       <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="P9" s="4">
         <v>3.18</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="I10" s="13"/>
       <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
+        <v>54</v>
+      </c>
+      <c r="L10" s="4" t="s">
+        <v>55</v>
+      </c>
+      <c r="M10" s="4" t="s">
         <v>53</v>
       </c>
-      <c r="L10" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="N10" s="4" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="P10" s="4">
         <v>3.43</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
         <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="I11" s="13" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="J11" s="13" t="s">
-        <v>57</v>
+        <v>27</v>
       </c>
       <c r="K11" s="4" t="s">
         <v>58</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>59</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>60</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>61</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>62</v>
       </c>
       <c r="P11" s="4">
         <v>34.3</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
         <v>70</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
         <v>63</v>
       </c>
       <c r="I12" s="13" t="s">
-        <v>26</v>
+        <v>64</v>
       </c>
       <c r="J12" s="13"/>
       <c r="K12" s="4" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="L12" s="4" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="M12" s="4" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="N12" s="4" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="P12" s="4">
         <v>15.45</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
         <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="I13" s="13" t="s">
-        <v>26</v>
+        <v>64</v>
       </c>
       <c r="J13" s="13"/>
       <c r="K13" s="4" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="L13" s="4" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="M13" s="4" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="N13" s="4" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="O13" s="4" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="P13" s="4">
         <v>27.95</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
         <v>0</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="7" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="B14" s="7"/>
       <c r="C14" s="7"/>
       <c r="D14" s="7"/>
       <c r="E14" s="11"/>
       <c r="F14" s="7"/>
       <c r="G14" s="7"/>
       <c r="H14" s="14"/>
       <c r="I14" s="14"/>
       <c r="J14" s="14"/>
       <c r="K14" s="8"/>
       <c r="L14" s="8"/>
       <c r="M14" s="8"/>
       <c r="N14" s="8"/>
       <c r="O14" s="8">
         <v>188.02</v>
       </c>
       <c r="P14" s="8">
         <v>0</v>
       </c>
       <c r="Q14" s="8">
         <v>0</v>
       </c>
       <c r="R14" s="8"/>
       <c r="S14" s="8"/>