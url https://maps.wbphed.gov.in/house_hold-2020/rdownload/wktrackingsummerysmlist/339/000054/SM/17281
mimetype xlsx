--- v2 (2026-04-05)
+++ v3 (2026-05-24)
@@ -89,149 +89,128 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>BANKURA</t>
   </si>
   <si>
     <t>Bankura Mechanical</t>
   </si>
   <si>
     <t>Augmentation works for Gargariya zone A water supply scheme under sarenga water supply scheme (BRGF ph 1) under jal jeevan mission programme</t>
   </si>
   <si>
     <t>SM/17281</t>
   </si>
   <si>
     <t>Augmentation</t>
   </si>
   <si>
-    <t>Acceptance cum Formal work order for the work of Providing, installation of Pumping machineries with other electro-mechanical accessories for Augmentation works for Gargariya Zone-A water supply scheme under Sarenga water supply scheme (BRGF Ph-I) under Jal Jeevan Mission Programme under Bankura Mechanical Division, PHE Dte, Dist: Bankura</t>
-[...2 lines deleted...]
-    <t>Assistant Engineer,Driller-in-Charge</t>
+    <t>BILL/00213/2023-2024</t>
+  </si>
+  <si>
+    <t>28/06/2023</t>
+  </si>
+  <si>
+    <t>WEST BENGAL STATE ELECTRICITY DISTRIBUTION COMPANY LTD.</t>
+  </si>
+  <si>
+    <t>BILL/00195/2023-2024</t>
+  </si>
+  <si>
+    <t>Bankura Division</t>
+  </si>
+  <si>
+    <t>Material Requisition To Resource Division</t>
+  </si>
+  <si>
+    <t>RTOR000182/2023-2024</t>
+  </si>
+  <si>
+    <t>116/BQA</t>
+  </si>
+  <si>
+    <t>10/01/2024</t>
+  </si>
+  <si>
+    <t>Resource Division</t>
+  </si>
+  <si>
+    <t>New service connection for Gargaria water supply scheme under Bankura Mechanical Division PHE Dte.</t>
+  </si>
+  <si>
+    <t>BILL/00384/2024-2025</t>
+  </si>
+  <si>
+    <t>BP-2024-25-87</t>
+  </si>
+  <si>
+    <t>11/06/2024</t>
+  </si>
+  <si>
+    <t>New service connection for Gargaria water supply scheme under Bankura Mechanical Division Dte.</t>
+  </si>
+  <si>
+    <t>BILL/00383/2024-2025</t>
+  </si>
+  <si>
+    <t>BP-2024-25-84</t>
+  </si>
+  <si>
+    <t>New 3 phase service connection for site Gargaria Zone A</t>
+  </si>
+  <si>
+    <t>BILL/00697/2024-2025</t>
+  </si>
+  <si>
+    <t>BP-2024-25-163</t>
+  </si>
+  <si>
+    <t>06/08/2024</t>
+  </si>
+  <si>
+    <t>BILL/00698/2024-2025</t>
+  </si>
+  <si>
+    <t>BP-2024-25-168</t>
+  </si>
+  <si>
+    <t>Acceptance cum Formal work order for the work of Providing installation of High lift Pumping machineries with allied works for Augmentation works for Gargariya Zone B water supply scheme under sarenga water supply scheme (BRGF ph 1) under jal jeevan mission programme under Bankura Mechanical Division, P.H.E. Dte</t>
+  </si>
+  <si>
+    <t>Driller-in-Charge</t>
   </si>
   <si>
     <t>Junior Engineer</t>
   </si>
   <si>
-    <t>ORD/000573/2023-2024</t>
-[...88 lines deleted...]
-  <si>
     <t>ORD/000321/2024-2025</t>
   </si>
   <si>
     <t>862/BMD</t>
   </si>
   <si>
     <t>29/08/2024</t>
   </si>
   <si>
     <t>26/04/2025</t>
   </si>
   <si>
     <t>TAPAN KUMAR SARKAR</t>
   </si>
   <si>
     <t>Construction of 2 (Two) Nos. Boundary wall at Tubewell site for Augmentation of Water Supply Scheme for Gargaria, Zone-A and its adjoining Mouzas under Sarenga Water Supply Scheme (BRGF Ph-I) under Jal Jeevan Mission Programme under Khatra Sub-Division of Bankura Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>Assistant Engineer</t>
   </si>
   <si>
     <t>ORD/000079/2025-2026</t>
   </si>
   <si>
     <t>1018/BQA</t>
@@ -240,50 +219,71 @@
     <t>25/04/2025</t>
   </si>
   <si>
     <t>24/06/2025</t>
   </si>
   <si>
     <t>GON ASSOCIATES</t>
   </si>
   <si>
     <t>Sinking of 2 (Two) Nos. 200 mm dia. X 4.50 Mtr. depth horizontal river bed tube well (Replacement Tubewell), using MS "T" and Laying, Fitting &amp; fixing 100 mm G.I. collecting line from river bed tube well to CWR, Repairing and painting of High lift Pump House, Operator Room, Clear Water Reservoir, WBSEDCL Room, Chlorination Room, Guard Room and Boundary Wall with all allied works of Augmentation works for Gargaria, Zone-A water Supply Scheme under Sarenga water Supply Scheme (BRGF Ph-I) under Jal Jeevan Mission Programme under Khatra Sub-Division of Bankura Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000261/2025-2026</t>
   </si>
   <si>
     <t>1542/BQA</t>
   </si>
   <si>
     <t>14/07/2025</t>
   </si>
   <si>
     <t>12/09/2025</t>
   </si>
   <si>
     <t>SAYED PAHALOWAN</t>
+  </si>
+  <si>
+    <t>Work Order for Installation of scheme information board for 4 nos. site of Augmentation works for Gargariya, Zone-A Water Supply Scheme under Sarenga Water Supply Scheme (BRGF Ph-I) [SM/17281] and 2 nos. site of Augmentation works for Piped Water Supply Scheme for Phulberia &amp; Its Adjoining Mouzas (SM/17707) within Sarenga Block under Jal Jeevan Mission Programme under Khatra Sub-Division of Bankura Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>Junior Engineer (Contractual)</t>
+  </si>
+  <si>
+    <t>ORD/001919/2024-2025</t>
+  </si>
+  <si>
+    <t>163\KSD</t>
+  </si>
+  <si>
+    <t>07/03/2025</t>
+  </si>
+  <si>
+    <t>17/03/2025</t>
+  </si>
+  <si>
+    <t>SUBHADIP KOLE</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -808,683 +808,683 @@
       <c r="U2" s="1"/>
       <c r="V2" s="1"/>
       <c r="W2" s="1"/>
     </row>
     <row r="3" spans="1:23">
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3"/>
       <c r="D3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H3" s="13" t="s">
+        <v>22</v>
+      </c>
+      <c r="I3" s="13"/>
+      <c r="J3" s="13"/>
+      <c r="K3" s="4" t="s">
         <v>25</v>
       </c>
-      <c r="I3" s="13" t="s">
+      <c r="L3" s="4"/>
+      <c r="M3" s="4" t="s">
         <v>26</v>
       </c>
-      <c r="J3" s="13" t="s">
+      <c r="N3" s="4" t="s">
+        <v>26</v>
+      </c>
+      <c r="O3" s="4" t="s">
         <v>27</v>
       </c>
-      <c r="K3" s="4" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="P3" s="4">
-        <v>90.11</v>
+        <v>1.5</v>
       </c>
       <c r="Q3" s="4">
         <v>0</v>
       </c>
       <c r="R3" s="4">
         <v>0</v>
       </c>
       <c r="S3" s="4">
         <v>0</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
         <v>22</v>
       </c>
       <c r="I4" s="13"/>
       <c r="J4" s="13"/>
       <c r="K4" s="4" t="s">
-        <v>33</v>
+        <v>28</v>
       </c>
       <c r="L4" s="4"/>
       <c r="M4" s="4" t="s">
-        <v>34</v>
+        <v>26</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>34</v>
+        <v>26</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>35</v>
+        <v>27</v>
       </c>
       <c r="P4" s="4">
         <v>1.5</v>
       </c>
       <c r="Q4" s="4">
         <v>0</v>
       </c>
       <c r="R4" s="4">
         <v>0</v>
       </c>
       <c r="S4" s="4">
         <v>0</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
-        <v>21</v>
+        <v>29</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>22</v>
+        <v>30</v>
       </c>
       <c r="I5" s="13"/>
       <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
-        <v>36</v>
-[...1 lines deleted...]
-      <c r="L5" s="4"/>
+        <v>31</v>
+      </c>
+      <c r="L5" s="4" t="s">
+        <v>32</v>
+      </c>
       <c r="M5" s="4" t="s">
+        <v>33</v>
+      </c>
+      <c r="N5" s="4" t="s">
+        <v>33</v>
+      </c>
+      <c r="O5" s="4" t="s">
         <v>34</v>
       </c>
-      <c r="N5" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P5" s="4">
-        <v>1.5</v>
+        <v>4</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
         <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
-        <v>37</v>
+        <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>38</v>
+        <v>35</v>
       </c>
       <c r="I6" s="13"/>
       <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
-        <v>39</v>
+        <v>36</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>40</v>
+        <v>37</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>42</v>
+        <v>27</v>
       </c>
       <c r="P6" s="4">
-        <v>4</v>
+        <v>3.43</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
       <c r="I7" s="13"/>
       <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
-        <v>44</v>
+        <v>40</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>45</v>
+        <v>41</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>46</v>
+        <v>38</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>46</v>
+        <v>38</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>35</v>
+        <v>27</v>
       </c>
       <c r="P7" s="4">
-        <v>3.43</v>
+        <v>3.18</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>47</v>
+        <v>42</v>
       </c>
       <c r="I8" s="13"/>
       <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
-        <v>48</v>
+        <v>43</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>49</v>
+        <v>44</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>35</v>
+        <v>27</v>
       </c>
       <c r="P8" s="4">
         <v>3.18</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>50</v>
+        <v>42</v>
       </c>
       <c r="I9" s="13"/>
       <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
-        <v>51</v>
+        <v>46</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>52</v>
+        <v>47</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>53</v>
+        <v>45</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>53</v>
+        <v>45</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>35</v>
+        <v>27</v>
       </c>
       <c r="P9" s="4">
-        <v>3.18</v>
+        <v>3.43</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
+        <v>48</v>
+      </c>
+      <c r="I10" s="13" t="s">
+        <v>49</v>
+      </c>
+      <c r="J10" s="13" t="s">
         <v>50</v>
       </c>
-      <c r="I10" s="13"/>
-      <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
-        <v>54</v>
+        <v>51</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>55</v>
+        <v>52</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>53</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>35</v>
+        <v>55</v>
       </c>
       <c r="P10" s="4">
-        <v>3.43</v>
+        <v>34.3</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
-        <v>0</v>
+        <v>70</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
-        <v>21</v>
+        <v>29</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
         <v>56</v>
       </c>
       <c r="I11" s="13" t="s">
         <v>57</v>
       </c>
-      <c r="J11" s="13" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J11" s="13"/>
       <c r="K11" s="4" t="s">
         <v>58</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>59</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>60</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>61</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>62</v>
       </c>
       <c r="P11" s="4">
-        <v>34.3</v>
+        <v>15.45</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
-        <v>70</v>
+        <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
-        <v>37</v>
+        <v>29</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
         <v>63</v>
       </c>
       <c r="I12" s="13" t="s">
-        <v>64</v>
+        <v>57</v>
       </c>
       <c r="J12" s="13"/>
       <c r="K12" s="4" t="s">
+        <v>64</v>
+      </c>
+      <c r="L12" s="4" t="s">
         <v>65</v>
       </c>
-      <c r="L12" s="4" t="s">
+      <c r="M12" s="4" t="s">
         <v>66</v>
       </c>
-      <c r="M12" s="4" t="s">
+      <c r="N12" s="4" t="s">
         <v>67</v>
       </c>
-      <c r="N12" s="4" t="s">
+      <c r="O12" s="4" t="s">
         <v>68</v>
       </c>
-      <c r="O12" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P12" s="4">
-        <v>15.45</v>
+        <v>27.95</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
         <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
-        <v>37</v>
+        <v>29</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
+        <v>69</v>
+      </c>
+      <c r="I13" s="13" t="s">
+        <v>57</v>
+      </c>
+      <c r="J13" s="13" t="s">
         <v>70</v>
       </c>
-      <c r="I13" s="13" t="s">
-[...2 lines deleted...]
-      <c r="J13" s="13"/>
       <c r="K13" s="4" t="s">
         <v>71</v>
       </c>
       <c r="L13" s="4" t="s">
         <v>72</v>
       </c>
       <c r="M13" s="4" t="s">
         <v>73</v>
       </c>
       <c r="N13" s="4" t="s">
         <v>74</v>
       </c>
       <c r="O13" s="4" t="s">
         <v>75</v>
       </c>
       <c r="P13" s="4">
-        <v>27.95</v>
+        <v>0.9</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
-        <v>0</v>
+        <v>90</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="7" t="s">
         <v>76</v>
       </c>
       <c r="B14" s="7"/>
       <c r="C14" s="7"/>
       <c r="D14" s="7"/>
       <c r="E14" s="11"/>
       <c r="F14" s="7"/>
       <c r="G14" s="7"/>
       <c r="H14" s="14"/>
       <c r="I14" s="14"/>
       <c r="J14" s="14"/>
       <c r="K14" s="8"/>
       <c r="L14" s="8"/>
       <c r="M14" s="8"/>
       <c r="N14" s="8"/>
       <c r="O14" s="8">
-        <v>188.02</v>
+        <v>98.82</v>
       </c>
       <c r="P14" s="8">
         <v>0</v>
       </c>
       <c r="Q14" s="8">
         <v>0</v>
       </c>
       <c r="R14" s="8"/>
       <c r="S14" s="8"/>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A14:N14"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>