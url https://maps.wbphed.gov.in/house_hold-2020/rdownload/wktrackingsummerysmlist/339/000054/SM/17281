--- v3 (2026-05-24)
+++ v4 (2026-06-23)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="77">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="89">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -240,50 +240,86 @@
     <t>12/09/2025</t>
   </si>
   <si>
     <t>SAYED PAHALOWAN</t>
   </si>
   <si>
     <t>Work Order for Installation of scheme information board for 4 nos. site of Augmentation works for Gargariya, Zone-A Water Supply Scheme under Sarenga Water Supply Scheme (BRGF Ph-I) [SM/17281] and 2 nos. site of Augmentation works for Piped Water Supply Scheme for Phulberia &amp; Its Adjoining Mouzas (SM/17707) within Sarenga Block under Jal Jeevan Mission Programme under Khatra Sub-Division of Bankura Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>Junior Engineer (Contractual)</t>
   </si>
   <si>
     <t>ORD/001919/2024-2025</t>
   </si>
   <si>
     <t>163\KSD</t>
   </si>
   <si>
     <t>07/03/2025</t>
   </si>
   <si>
     <t>17/03/2025</t>
   </si>
   <si>
     <t>SUBHADIP KOLE</t>
+  </si>
+  <si>
+    <t>Acceptance cum Formal work order for the work of Providing, installation of Pumping machineries with other electro-mechanical accessories for Augmentation works for Gargariya Zone-A water supply scheme under Sarenga water supply scheme (BRGF Ph-I) under Jal Jeevan Mission Programme under Bankura Mechanical Division, PHE Dte, Dist: Bankura</t>
+  </si>
+  <si>
+    <t>Assistant Engineer,Driller-in-Charge</t>
+  </si>
+  <si>
+    <t>ORD/000573/2023-2024</t>
+  </si>
+  <si>
+    <t>2029/BMD</t>
+  </si>
+  <si>
+    <t>01/09/2023</t>
+  </si>
+  <si>
+    <t>06/08/2026</t>
+  </si>
+  <si>
+    <t>S.P. CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Acceptance cum Formal work order for the work of Providing and installation of HL Pumping machineries with illumination system other electromechanical accessories for Augmentation for Gargariya Zone-A and adjoining mouzas under Sarenga water supply scheme (BRGF Ph-I) under Jal Jeevan Mission progremme under Bankura Mechanical Division PHE Dte, Dist :Bankura.</t>
+  </si>
+  <si>
+    <t>ORD/000172/2024-2025</t>
+  </si>
+  <si>
+    <t>514/BMD</t>
+  </si>
+  <si>
+    <t>09/07/2024</t>
+  </si>
+  <si>
+    <t>01/03/2026</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -672,51 +708,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W14"/>
+  <dimension ref="A1:W16"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="65.983887" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1423,87 +1459,209 @@
       </c>
       <c r="N13" s="4" t="s">
         <v>74</v>
       </c>
       <c r="O13" s="4" t="s">
         <v>75</v>
       </c>
       <c r="P13" s="4">
         <v>0.9</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
         <v>90</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
-      <c r="A14" s="7" t="s">
+      <c r="A14" s="3">
+        <v>12</v>
+      </c>
+      <c r="B14" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C14" s="3"/>
+      <c r="D14" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E14" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F14" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G14" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H14" s="13" t="s">
         <v>76</v>
       </c>
-      <c r="B14" s="7"/>
-[...22 lines deleted...]
-      <c r="S14" s="8"/>
+      <c r="I14" s="13" t="s">
+        <v>77</v>
+      </c>
+      <c r="J14" s="13" t="s">
+        <v>50</v>
+      </c>
+      <c r="K14" s="4" t="s">
+        <v>78</v>
+      </c>
+      <c r="L14" s="4" t="s">
+        <v>79</v>
+      </c>
+      <c r="M14" s="4" t="s">
+        <v>80</v>
+      </c>
+      <c r="N14" s="4" t="s">
+        <v>81</v>
+      </c>
+      <c r="O14" s="4" t="s">
+        <v>82</v>
+      </c>
+      <c r="P14" s="4">
+        <v>90.11</v>
+      </c>
+      <c r="Q14" s="4">
+        <v>0</v>
+      </c>
+      <c r="R14" s="4">
+        <v>0</v>
+      </c>
+      <c r="S14" s="4">
+        <v>30</v>
+      </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
+    <row r="15" spans="1:23">
+      <c r="A15" s="3">
+        <v>13</v>
+      </c>
+      <c r="B15" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C15" s="3"/>
+      <c r="D15" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E15" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F15" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G15" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H15" s="13" t="s">
+        <v>83</v>
+      </c>
+      <c r="I15" s="13" t="s">
+        <v>77</v>
+      </c>
+      <c r="J15" s="13" t="s">
+        <v>50</v>
+      </c>
+      <c r="K15" s="4" t="s">
+        <v>84</v>
+      </c>
+      <c r="L15" s="4" t="s">
+        <v>85</v>
+      </c>
+      <c r="M15" s="4" t="s">
+        <v>86</v>
+      </c>
+      <c r="N15" s="4" t="s">
+        <v>87</v>
+      </c>
+      <c r="O15" s="4" t="s">
+        <v>82</v>
+      </c>
+      <c r="P15" s="4">
+        <v>78.81</v>
+      </c>
+      <c r="Q15" s="4">
+        <v>0</v>
+      </c>
+      <c r="R15" s="4">
+        <v>0</v>
+      </c>
+      <c r="S15" s="4">
+        <v>20</v>
+      </c>
+      <c r="T15" s="1"/>
+      <c r="U15" s="1"/>
+      <c r="V15" s="1"/>
+      <c r="W15" s="1"/>
+    </row>
+    <row r="16" spans="1:23">
+      <c r="A16" s="7" t="s">
+        <v>88</v>
+      </c>
+      <c r="B16" s="7"/>
+      <c r="C16" s="7"/>
+      <c r="D16" s="7"/>
+      <c r="E16" s="11"/>
+      <c r="F16" s="7"/>
+      <c r="G16" s="7"/>
+      <c r="H16" s="14"/>
+      <c r="I16" s="14"/>
+      <c r="J16" s="14"/>
+      <c r="K16" s="8"/>
+      <c r="L16" s="8"/>
+      <c r="M16" s="8"/>
+      <c r="N16" s="8"/>
+      <c r="O16" s="8">
+        <v>267.73</v>
+      </c>
+      <c r="P16" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q16" s="8">
+        <v>0</v>
+      </c>
+      <c r="R16" s="8"/>
+      <c r="S16" s="8"/>
+      <c r="T16" s="1"/>
+      <c r="U16" s="1"/>
+      <c r="V16" s="1"/>
+      <c r="W16" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A14:N14"/>
+    <mergeCell ref="A16:N16"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>