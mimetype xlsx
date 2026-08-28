--- v4 (2026-06-23)
+++ v5 (2026-08-28)
@@ -89,143 +89,179 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>BANKURA</t>
   </si>
   <si>
     <t>Bankura Mechanical</t>
   </si>
   <si>
     <t>Augmentation works for Gargariya zone A water supply scheme under sarenga water supply scheme (BRGF ph 1) under jal jeevan mission programme</t>
   </si>
   <si>
     <t>SM/17281</t>
   </si>
   <si>
     <t>Augmentation</t>
   </si>
   <si>
+    <t>Acceptance cum Formal work order for the work of Providing, installation of Pumping machineries with other electro-mechanical accessories for Augmentation works for Gargariya Zone-A water supply scheme under Sarenga water supply scheme (BRGF Ph-I) under Jal Jeevan Mission Programme under Bankura Mechanical Division, PHE Dte, Dist: Bankura</t>
+  </si>
+  <si>
+    <t>Assistant Engineer,Driller-in-Charge</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000573/2023-2024</t>
+  </si>
+  <si>
+    <t>2029/BMD</t>
+  </si>
+  <si>
+    <t>01/09/2023</t>
+  </si>
+  <si>
+    <t>06/08/2026</t>
+  </si>
+  <si>
+    <t>S.P. CONSTRUCTION</t>
+  </si>
+  <si>
     <t>BILL/00213/2023-2024</t>
   </si>
   <si>
     <t>28/06/2023</t>
   </si>
   <si>
     <t>WEST BENGAL STATE ELECTRICITY DISTRIBUTION COMPANY LTD.</t>
   </si>
   <si>
     <t>BILL/00195/2023-2024</t>
   </si>
   <si>
+    <t>Acceptance cum Formal work order for the work of Providing and installation of HL Pumping machineries with illumination system other electromechanical accessories for Augmentation for Gargariya Zone-A and adjoining mouzas under Sarenga water supply scheme (BRGF Ph-I) under Jal Jeevan Mission progremme under Bankura Mechanical Division PHE Dte, Dist :Bankura.</t>
+  </si>
+  <si>
+    <t>ORD/000172/2024-2025</t>
+  </si>
+  <si>
+    <t>514/BMD</t>
+  </si>
+  <si>
+    <t>09/07/2024</t>
+  </si>
+  <si>
+    <t>01/03/2026</t>
+  </si>
+  <si>
+    <t>Acceptance cum Formal work order for the work of Providing installation of High lift Pumping machineries with allied works for Augmentation works for Gargariya Zone B water supply scheme under sarenga water supply scheme (BRGF ph 1) under jal jeevan mission programme under Bankura Mechanical Division, P.H.E. Dte</t>
+  </si>
+  <si>
+    <t>Driller-in-Charge</t>
+  </si>
+  <si>
+    <t>ORD/000321/2024-2025</t>
+  </si>
+  <si>
+    <t>862/BMD</t>
+  </si>
+  <si>
+    <t>29/08/2024</t>
+  </si>
+  <si>
+    <t>26/04/2025</t>
+  </si>
+  <si>
+    <t>TAPAN KUMAR SARKAR</t>
+  </si>
+  <si>
     <t>Bankura Division</t>
   </si>
   <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000182/2023-2024</t>
   </si>
   <si>
     <t>116/BQA</t>
   </si>
   <si>
     <t>10/01/2024</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
+    <t>New service connection for Gargaria water supply scheme under Bankura Mechanical Division Dte.</t>
+  </si>
+  <si>
+    <t>BILL/00383/2024-2025</t>
+  </si>
+  <si>
+    <t>BP-2024-25-84</t>
+  </si>
+  <si>
+    <t>11/06/2024</t>
+  </si>
+  <si>
+    <t>New 3 phase service connection for site Gargaria Zone A</t>
+  </si>
+  <si>
+    <t>BILL/00697/2024-2025</t>
+  </si>
+  <si>
+    <t>BP-2024-25-163</t>
+  </si>
+  <si>
+    <t>06/08/2024</t>
+  </si>
+  <si>
+    <t>BILL/00698/2024-2025</t>
+  </si>
+  <si>
+    <t>BP-2024-25-168</t>
+  </si>
+  <si>
     <t>New service connection for Gargaria water supply scheme under Bankura Mechanical Division PHE Dte.</t>
   </si>
   <si>
     <t>BILL/00384/2024-2025</t>
   </si>
   <si>
     <t>BP-2024-25-87</t>
   </si>
   <si>
-    <t>11/06/2024</t>
-[...52 lines deleted...]
-  <si>
     <t>Construction of 2 (Two) Nos. Boundary wall at Tubewell site for Augmentation of Water Supply Scheme for Gargaria, Zone-A and its adjoining Mouzas under Sarenga Water Supply Scheme (BRGF Ph-I) under Jal Jeevan Mission Programme under Khatra Sub-Division of Bankura Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>Assistant Engineer</t>
   </si>
   <si>
     <t>ORD/000079/2025-2026</t>
   </si>
   <si>
     <t>1018/BQA</t>
   </si>
   <si>
     <t>25/04/2025</t>
   </si>
   <si>
     <t>24/06/2025</t>
   </si>
   <si>
     <t>GON ASSOCIATES</t>
   </si>
   <si>
     <t>Sinking of 2 (Two) Nos. 200 mm dia. X 4.50 Mtr. depth horizontal river bed tube well (Replacement Tubewell), using MS "T" and Laying, Fitting &amp; fixing 100 mm G.I. collecting line from river bed tube well to CWR, Repairing and painting of High lift Pump House, Operator Room, Clear Water Reservoir, WBSEDCL Room, Chlorination Room, Guard Room and Boundary Wall with all allied works of Augmentation works for Gargaria, Zone-A water Supply Scheme under Sarenga water Supply Scheme (BRGF Ph-I) under Jal Jeevan Mission Programme under Khatra Sub-Division of Bankura Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000261/2025-2026</t>
@@ -240,86 +276,50 @@
     <t>12/09/2025</t>
   </si>
   <si>
     <t>SAYED PAHALOWAN</t>
   </si>
   <si>
     <t>Work Order for Installation of scheme information board for 4 nos. site of Augmentation works for Gargariya, Zone-A Water Supply Scheme under Sarenga Water Supply Scheme (BRGF Ph-I) [SM/17281] and 2 nos. site of Augmentation works for Piped Water Supply Scheme for Phulberia &amp; Its Adjoining Mouzas (SM/17707) within Sarenga Block under Jal Jeevan Mission Programme under Khatra Sub-Division of Bankura Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>Junior Engineer (Contractual)</t>
   </si>
   <si>
     <t>ORD/001919/2024-2025</t>
   </si>
   <si>
     <t>163\KSD</t>
   </si>
   <si>
     <t>07/03/2025</t>
   </si>
   <si>
     <t>17/03/2025</t>
   </si>
   <si>
     <t>SUBHADIP KOLE</t>
-  </si>
-[...34 lines deleted...]
-    <t>01/03/2026</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -844,780 +844,780 @@
       <c r="U2" s="1"/>
       <c r="V2" s="1"/>
       <c r="W2" s="1"/>
     </row>
     <row r="3" spans="1:23">
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3"/>
       <c r="D3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H3" s="13" t="s">
-        <v>22</v>
-[...2 lines deleted...]
-      <c r="J3" s="13"/>
+        <v>25</v>
+      </c>
+      <c r="I3" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J3" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K3" s="4" t="s">
-        <v>25</v>
-[...1 lines deleted...]
-      <c r="L3" s="4"/>
+        <v>28</v>
+      </c>
+      <c r="L3" s="4" t="s">
+        <v>29</v>
+      </c>
       <c r="M3" s="4" t="s">
-        <v>26</v>
+        <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>26</v>
+        <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>27</v>
+        <v>32</v>
       </c>
       <c r="P3" s="4">
-        <v>1.5</v>
+        <v>90.11</v>
       </c>
       <c r="Q3" s="4">
         <v>0</v>
       </c>
       <c r="R3" s="4">
         <v>0</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>30</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
         <v>22</v>
       </c>
       <c r="I4" s="13"/>
       <c r="J4" s="13"/>
       <c r="K4" s="4" t="s">
-        <v>28</v>
+        <v>33</v>
       </c>
       <c r="L4" s="4"/>
       <c r="M4" s="4" t="s">
-        <v>26</v>
+        <v>34</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>26</v>
+        <v>34</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>27</v>
+        <v>35</v>
       </c>
       <c r="P4" s="4">
         <v>1.5</v>
       </c>
       <c r="Q4" s="4">
         <v>0</v>
       </c>
       <c r="R4" s="4">
         <v>0</v>
       </c>
       <c r="S4" s="4">
         <v>0</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
-        <v>29</v>
+        <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>30</v>
+        <v>22</v>
       </c>
       <c r="I5" s="13"/>
       <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
-        <v>31</v>
-[...3 lines deleted...]
-      </c>
+        <v>36</v>
+      </c>
+      <c r="L5" s="4"/>
       <c r="M5" s="4" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="P5" s="4">
-        <v>4</v>
+        <v>1.5</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
         <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>35</v>
-[...2 lines deleted...]
-      <c r="J6" s="13"/>
+        <v>37</v>
+      </c>
+      <c r="I6" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J6" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K6" s="4" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>38</v>
+        <v>41</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>27</v>
+        <v>32</v>
       </c>
       <c r="P6" s="4">
-        <v>3.43</v>
+        <v>78.81</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
-        <v>0</v>
+        <v>20</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>39</v>
-[...2 lines deleted...]
-      <c r="J7" s="13"/>
+        <v>42</v>
+      </c>
+      <c r="I7" s="13" t="s">
+        <v>43</v>
+      </c>
+      <c r="J7" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K7" s="4" t="s">
-        <v>40</v>
+        <v>44</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>41</v>
+        <v>45</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>38</v>
+        <v>46</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>38</v>
+        <v>47</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>27</v>
+        <v>48</v>
       </c>
       <c r="P7" s="4">
-        <v>3.18</v>
+        <v>34.3</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
-        <v>0</v>
+        <v>70</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
-        <v>21</v>
+        <v>49</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="I8" s="13"/>
       <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
-        <v>43</v>
+        <v>51</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>44</v>
+        <v>52</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>45</v>
+        <v>53</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>45</v>
+        <v>53</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>27</v>
+        <v>54</v>
       </c>
       <c r="P8" s="4">
-        <v>3.18</v>
+        <v>4</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>42</v>
+        <v>55</v>
       </c>
       <c r="I9" s="13"/>
       <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
-        <v>46</v>
+        <v>56</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>47</v>
+        <v>57</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>45</v>
+        <v>58</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>45</v>
+        <v>58</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>27</v>
+        <v>35</v>
       </c>
       <c r="P9" s="4">
-        <v>3.43</v>
+        <v>3.18</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>48</v>
-[...6 lines deleted...]
-      </c>
+        <v>59</v>
+      </c>
+      <c r="I10" s="13"/>
+      <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
-        <v>51</v>
+        <v>60</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>52</v>
+        <v>61</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>53</v>
+        <v>62</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>54</v>
+        <v>62</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>55</v>
+        <v>35</v>
       </c>
       <c r="P10" s="4">
-        <v>34.3</v>
+        <v>3.18</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
-        <v>70</v>
+        <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
-        <v>29</v>
+        <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>56</v>
-[...3 lines deleted...]
-      </c>
+        <v>59</v>
+      </c>
+      <c r="I11" s="13"/>
       <c r="J11" s="13"/>
       <c r="K11" s="4" t="s">
-        <v>58</v>
+        <v>63</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>59</v>
+        <v>64</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>62</v>
+        <v>35</v>
       </c>
       <c r="P11" s="4">
-        <v>15.45</v>
+        <v>3.43</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
         <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
-        <v>29</v>
+        <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>63</v>
-[...3 lines deleted...]
-      </c>
+        <v>65</v>
+      </c>
+      <c r="I12" s="13"/>
       <c r="J12" s="13"/>
       <c r="K12" s="4" t="s">
-        <v>64</v>
+        <v>66</v>
       </c>
       <c r="L12" s="4" t="s">
-        <v>65</v>
+        <v>67</v>
       </c>
       <c r="M12" s="4" t="s">
-        <v>66</v>
+        <v>58</v>
       </c>
       <c r="N12" s="4" t="s">
-        <v>67</v>
+        <v>58</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>68</v>
+        <v>35</v>
       </c>
       <c r="P12" s="4">
-        <v>27.95</v>
+        <v>3.43</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
         <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
-        <v>29</v>
+        <v>49</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
+        <v>68</v>
+      </c>
+      <c r="I13" s="13" t="s">
         <v>69</v>
       </c>
-      <c r="I13" s="13" t="s">
-[...2 lines deleted...]
-      <c r="J13" s="13" t="s">
+      <c r="J13" s="13"/>
+      <c r="K13" s="4" t="s">
         <v>70</v>
       </c>
-      <c r="K13" s="4" t="s">
+      <c r="L13" s="4" t="s">
         <v>71</v>
       </c>
-      <c r="L13" s="4" t="s">
+      <c r="M13" s="4" t="s">
         <v>72</v>
       </c>
-      <c r="M13" s="4" t="s">
+      <c r="N13" s="4" t="s">
         <v>73</v>
       </c>
-      <c r="N13" s="4" t="s">
+      <c r="O13" s="4" t="s">
         <v>74</v>
       </c>
-      <c r="O13" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P13" s="4">
-        <v>0.9</v>
+        <v>15.45</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
-        <v>90</v>
+        <v>0</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
-        <v>21</v>
+        <v>49</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H14" s="13" t="s">
+        <v>75</v>
+      </c>
+      <c r="I14" s="13" t="s">
+        <v>69</v>
+      </c>
+      <c r="J14" s="13"/>
+      <c r="K14" s="4" t="s">
         <v>76</v>
       </c>
-      <c r="I14" s="13" t="s">
+      <c r="L14" s="4" t="s">
         <v>77</v>
       </c>
-      <c r="J14" s="13" t="s">
-[...2 lines deleted...]
-      <c r="K14" s="4" t="s">
+      <c r="M14" s="4" t="s">
         <v>78</v>
       </c>
-      <c r="L14" s="4" t="s">
+      <c r="N14" s="4" t="s">
         <v>79</v>
       </c>
-      <c r="M14" s="4" t="s">
+      <c r="O14" s="4" t="s">
         <v>80</v>
       </c>
-      <c r="N14" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P14" s="4">
-        <v>90.11</v>
+        <v>27.95</v>
       </c>
       <c r="Q14" s="4">
         <v>0</v>
       </c>
       <c r="R14" s="4">
         <v>0</v>
       </c>
       <c r="S14" s="4">
-        <v>30</v>
+        <v>0</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
-        <v>21</v>
+        <v>49</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H15" s="13" t="s">
+        <v>81</v>
+      </c>
+      <c r="I15" s="13" t="s">
+        <v>69</v>
+      </c>
+      <c r="J15" s="13" t="s">
+        <v>82</v>
+      </c>
+      <c r="K15" s="4" t="s">
         <v>83</v>
       </c>
-      <c r="I15" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K15" s="4" t="s">
+      <c r="L15" s="4" t="s">
         <v>84</v>
       </c>
-      <c r="L15" s="4" t="s">
+      <c r="M15" s="4" t="s">
         <v>85</v>
       </c>
-      <c r="M15" s="4" t="s">
+      <c r="N15" s="4" t="s">
         <v>86</v>
       </c>
-      <c r="N15" s="4" t="s">
+      <c r="O15" s="4" t="s">
         <v>87</v>
       </c>
-      <c r="O15" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P15" s="4">
-        <v>78.81</v>
+        <v>0.9</v>
       </c>
       <c r="Q15" s="4">
         <v>0</v>
       </c>
       <c r="R15" s="4">
         <v>0</v>
       </c>
       <c r="S15" s="4">
-        <v>20</v>
+        <v>90</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="7" t="s">
         <v>88</v>
       </c>
       <c r="B16" s="7"/>
       <c r="C16" s="7"/>
       <c r="D16" s="7"/>
       <c r="E16" s="11"/>
       <c r="F16" s="7"/>
       <c r="G16" s="7"/>
       <c r="H16" s="14"/>
       <c r="I16" s="14"/>
       <c r="J16" s="14"/>
       <c r="K16" s="8"/>
       <c r="L16" s="8"/>
       <c r="M16" s="8"/>
       <c r="N16" s="8"/>
       <c r="O16" s="8">
         <v>267.73</v>