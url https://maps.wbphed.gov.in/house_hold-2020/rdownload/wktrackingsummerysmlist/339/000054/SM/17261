--- v1 (2026-03-03)
+++ v2 (2026-04-05)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="55">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="61">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -174,50 +174,68 @@
     <t>14/08/2023</t>
   </si>
   <si>
     <t>27/12/2025</t>
   </si>
   <si>
     <t>PRADIP PATRA</t>
   </si>
   <si>
     <t>Acceptance cum Formal work order for the work of Providing, installation of Pumping machineries with other electro-mechanical accessories for Augmentation of Bhulanpur and its and its adjoining Mouzas water supply scheme under Onda Block (BRGF Ph-I) under Bankura Mechanical Division, PHE Dte, Dist: Bankura</t>
   </si>
   <si>
     <t>ORD/000549/2023-2024</t>
   </si>
   <si>
     <t>1985/BMD</t>
   </si>
   <si>
     <t>28/08/2023</t>
   </si>
   <si>
     <t>15/12/2025</t>
   </si>
   <si>
     <t>UNIVERSAL ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Construction of low lift Pump House and Boundary Wall under Augmentation of Bhulanpur Water Supply Scheme</t>
+  </si>
+  <si>
+    <t>ORD/000191/2024-2025</t>
+  </si>
+  <si>
+    <t>1862/BQA</t>
+  </si>
+  <si>
+    <t>12/07/2024</t>
+  </si>
+  <si>
+    <t>01/04/2025</t>
+  </si>
+  <si>
+    <t>M/S SUPRIYA CHATTERJEE</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -606,73 +624,73 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W8"/>
+  <dimension ref="A1:W9"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
-    <col min="15" max="15" width="24.708252" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="26.993408" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="23.422852" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
       <c r="N1" s="2"/>
       <c r="O1" s="2"/>
       <c r="P1" s="2"/>
@@ -1019,87 +1037,148 @@
       </c>
       <c r="N7" s="4" t="s">
         <v>52</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>53</v>
       </c>
       <c r="P7" s="4">
         <v>53.98</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>80</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
-      <c r="A8" s="7" t="s">
+      <c r="A8" s="3">
+        <v>6</v>
+      </c>
+      <c r="B8" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C8" s="3"/>
+      <c r="D8" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E8" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F8" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G8" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H8" s="13" t="s">
         <v>54</v>
       </c>
-      <c r="B8" s="7"/>
-[...22 lines deleted...]
-      <c r="S8" s="8"/>
+      <c r="I8" s="13" t="s">
+        <v>32</v>
+      </c>
+      <c r="J8" s="13" t="s">
+        <v>33</v>
+      </c>
+      <c r="K8" s="4" t="s">
+        <v>55</v>
+      </c>
+      <c r="L8" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="M8" s="4" t="s">
+        <v>57</v>
+      </c>
+      <c r="N8" s="4" t="s">
+        <v>58</v>
+      </c>
+      <c r="O8" s="4" t="s">
+        <v>59</v>
+      </c>
+      <c r="P8" s="4">
+        <v>14.51</v>
+      </c>
+      <c r="Q8" s="4">
+        <v>0</v>
+      </c>
+      <c r="R8" s="4">
+        <v>0</v>
+      </c>
+      <c r="S8" s="4">
+        <v>100</v>
+      </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
+    <row r="9" spans="1:23">
+      <c r="A9" s="7" t="s">
+        <v>60</v>
+      </c>
+      <c r="B9" s="7"/>
+      <c r="C9" s="7"/>
+      <c r="D9" s="7"/>
+      <c r="E9" s="11"/>
+      <c r="F9" s="7"/>
+      <c r="G9" s="7"/>
+      <c r="H9" s="14"/>
+      <c r="I9" s="14"/>
+      <c r="J9" s="14"/>
+      <c r="K9" s="8"/>
+      <c r="L9" s="8"/>
+      <c r="M9" s="8"/>
+      <c r="N9" s="8"/>
+      <c r="O9" s="8">
+        <v>317.1</v>
+      </c>
+      <c r="P9" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q9" s="8">
+        <v>0</v>
+      </c>
+      <c r="R9" s="8"/>
+      <c r="S9" s="8"/>
+      <c r="T9" s="1"/>
+      <c r="U9" s="1"/>
+      <c r="V9" s="1"/>
+      <c r="W9" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A8:N8"/>
+    <mergeCell ref="A9:N9"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>