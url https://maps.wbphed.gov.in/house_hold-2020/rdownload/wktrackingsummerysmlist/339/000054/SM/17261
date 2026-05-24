--- v2 (2026-04-05)
+++ v3 (2026-05-24)
@@ -962,54 +962,54 @@
       <c r="I6" s="13" t="s">
         <v>32</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>33</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>43</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>44</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>45</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>46</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>47</v>
       </c>
       <c r="P6" s="4">
         <v>200.88</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>27.81</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>13.85</v>
       </c>
       <c r="S6" s="4">
         <v>50</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>30</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
@@ -1023,54 +1023,54 @@
       <c r="I7" s="13" t="s">
         <v>32</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>33</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>49</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>50</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>51</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>52</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>53</v>
       </c>
       <c r="P7" s="4">
         <v>53.98</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>29.4</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>54.45</v>
       </c>
       <c r="S7" s="4">
         <v>80</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
@@ -1084,88 +1084,88 @@
       <c r="I8" s="13" t="s">
         <v>32</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>33</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>55</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>56</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>57</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>58</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>59</v>
       </c>
       <c r="P8" s="4">
         <v>14.51</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>12.26</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>84.53</v>
       </c>
       <c r="S8" s="4">
         <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="7" t="s">
         <v>60</v>
       </c>
       <c r="B9" s="7"/>
       <c r="C9" s="7"/>
       <c r="D9" s="7"/>
       <c r="E9" s="11"/>
       <c r="F9" s="7"/>
       <c r="G9" s="7"/>
       <c r="H9" s="14"/>
       <c r="I9" s="14"/>
       <c r="J9" s="14"/>
       <c r="K9" s="8"/>
       <c r="L9" s="8"/>
       <c r="M9" s="8"/>
       <c r="N9" s="8"/>
       <c r="O9" s="8">
         <v>317.1</v>
       </c>
       <c r="P9" s="8">
-        <v>0</v>
+        <v>69.47</v>
       </c>
       <c r="Q9" s="8">
-        <v>0</v>
+        <v>21.91</v>
       </c>
       <c r="R9" s="8"/>
       <c r="S9" s="8"/>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A9:N9"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>