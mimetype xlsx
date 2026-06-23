--- v3 (2026-05-24)
+++ v4 (2026-06-23)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="61">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="69">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -192,50 +192,74 @@
     <t>28/08/2023</t>
   </si>
   <si>
     <t>15/12/2025</t>
   </si>
   <si>
     <t>UNIVERSAL ENTERPRISE</t>
   </si>
   <si>
     <t>Construction of low lift Pump House and Boundary Wall under Augmentation of Bhulanpur Water Supply Scheme</t>
   </si>
   <si>
     <t>ORD/000191/2024-2025</t>
   </si>
   <si>
     <t>1862/BQA</t>
   </si>
   <si>
     <t>12/07/2024</t>
   </si>
   <si>
     <t>01/04/2025</t>
   </si>
   <si>
     <t>M/S SUPRIYA CHATTERJEE</t>
+  </si>
+  <si>
+    <t>Submission of quotation for new service connection at Bhulanpur ws scheme TW-II, Mouza-Dhabani ,SM-17261</t>
+  </si>
+  <si>
+    <t>BILL/01177/2024-2025</t>
+  </si>
+  <si>
+    <t>BP-2024-25-297</t>
+  </si>
+  <si>
+    <t>04/12/2024</t>
+  </si>
+  <si>
+    <t>WEST BENGAL STATE ELECTRICITY DISTRIBUTION COMPANY LTD.</t>
+  </si>
+  <si>
+    <t>Submission of Quotation for new service connection at PH-I Gengari of Bhulanpur ws scheme.Sm-17261</t>
+  </si>
+  <si>
+    <t>BILL/01178/2024-2025</t>
+  </si>
+  <si>
+    <t>BP-2024-25-298</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -624,73 +648,73 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W9"/>
+  <dimension ref="A1:W11"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
-    <col min="12" max="12" width="11.711426" bestFit="true" customWidth="true" style="0"/>
+    <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
-    <col min="15" max="15" width="26.993408" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="65.983887" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="23.422852" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
       <c r="N1" s="2"/>
       <c r="O1" s="2"/>
       <c r="P1" s="2"/>
@@ -1098,87 +1122,201 @@
       </c>
       <c r="N8" s="4" t="s">
         <v>58</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>59</v>
       </c>
       <c r="P8" s="4">
         <v>14.51</v>
       </c>
       <c r="Q8" s="4">
         <v>12.26</v>
       </c>
       <c r="R8" s="4">
         <v>84.53</v>
       </c>
       <c r="S8" s="4">
         <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
-      <c r="A9" s="7" t="s">
+      <c r="A9" s="3">
+        <v>7</v>
+      </c>
+      <c r="B9" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C9" s="3"/>
+      <c r="D9" s="3" t="s">
+        <v>30</v>
+      </c>
+      <c r="E9" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F9" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G9" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H9" s="13" t="s">
         <v>60</v>
       </c>
-      <c r="B9" s="7"/>
-[...22 lines deleted...]
-      <c r="S9" s="8"/>
+      <c r="I9" s="13"/>
+      <c r="J9" s="13"/>
+      <c r="K9" s="4" t="s">
+        <v>61</v>
+      </c>
+      <c r="L9" s="4" t="s">
+        <v>62</v>
+      </c>
+      <c r="M9" s="4" t="s">
+        <v>63</v>
+      </c>
+      <c r="N9" s="4" t="s">
+        <v>63</v>
+      </c>
+      <c r="O9" s="4" t="s">
+        <v>64</v>
+      </c>
+      <c r="P9" s="4">
+        <v>2.37</v>
+      </c>
+      <c r="Q9" s="4">
+        <v>0</v>
+      </c>
+      <c r="R9" s="4">
+        <v>0</v>
+      </c>
+      <c r="S9" s="4">
+        <v>0</v>
+      </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
+    <row r="10" spans="1:23">
+      <c r="A10" s="3">
+        <v>8</v>
+      </c>
+      <c r="B10" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C10" s="3"/>
+      <c r="D10" s="3" t="s">
+        <v>30</v>
+      </c>
+      <c r="E10" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F10" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G10" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H10" s="13" t="s">
+        <v>65</v>
+      </c>
+      <c r="I10" s="13"/>
+      <c r="J10" s="13"/>
+      <c r="K10" s="4" t="s">
+        <v>66</v>
+      </c>
+      <c r="L10" s="4" t="s">
+        <v>67</v>
+      </c>
+      <c r="M10" s="4" t="s">
+        <v>63</v>
+      </c>
+      <c r="N10" s="4" t="s">
+        <v>63</v>
+      </c>
+      <c r="O10" s="4" t="s">
+        <v>64</v>
+      </c>
+      <c r="P10" s="4">
+        <v>3.57</v>
+      </c>
+      <c r="Q10" s="4">
+        <v>0</v>
+      </c>
+      <c r="R10" s="4">
+        <v>0</v>
+      </c>
+      <c r="S10" s="4">
+        <v>0</v>
+      </c>
+      <c r="T10" s="1"/>
+      <c r="U10" s="1"/>
+      <c r="V10" s="1"/>
+      <c r="W10" s="1"/>
+    </row>
+    <row r="11" spans="1:23">
+      <c r="A11" s="7" t="s">
+        <v>68</v>
+      </c>
+      <c r="B11" s="7"/>
+      <c r="C11" s="7"/>
+      <c r="D11" s="7"/>
+      <c r="E11" s="11"/>
+      <c r="F11" s="7"/>
+      <c r="G11" s="7"/>
+      <c r="H11" s="14"/>
+      <c r="I11" s="14"/>
+      <c r="J11" s="14"/>
+      <c r="K11" s="8"/>
+      <c r="L11" s="8"/>
+      <c r="M11" s="8"/>
+      <c r="N11" s="8"/>
+      <c r="O11" s="8">
+        <v>323.04</v>
+      </c>
+      <c r="P11" s="8">
+        <v>69.47</v>
+      </c>
+      <c r="Q11" s="8">
+        <v>21.51</v>
+      </c>
+      <c r="R11" s="8"/>
+      <c r="S11" s="8"/>
+      <c r="T11" s="1"/>
+      <c r="U11" s="1"/>
+      <c r="V11" s="1"/>
+      <c r="W11" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A9:N9"/>
+    <mergeCell ref="A11:N11"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>