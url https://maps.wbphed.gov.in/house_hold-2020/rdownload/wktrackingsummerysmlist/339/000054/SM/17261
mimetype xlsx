--- v4 (2026-06-23)
+++ v5 (2026-08-28)
@@ -89,153 +89,153 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>BANKURA</t>
   </si>
   <si>
     <t>Bankura Division</t>
   </si>
   <si>
     <t>Augmentation works for Bhulanpur and its adjoining Mouzas Water Supply Scheme under Onda Block (BRGF Ph - I Project).</t>
   </si>
   <si>
     <t>SM/17261</t>
   </si>
   <si>
     <t>Augmentation</t>
   </si>
   <si>
+    <t>Augumentation of Bhulanpur and adjoining Mouzas Water Supply Scheme under Onda (BRGF Ph-I) under Bankura Sadar Sub - Division of Bankura Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000474/2023-2024</t>
+  </si>
+  <si>
+    <t>2329/BQA</t>
+  </si>
+  <si>
+    <t>14/08/2023</t>
+  </si>
+  <si>
+    <t>23/09/2026</t>
+  </si>
+  <si>
+    <t>PRADIP PATRA</t>
+  </si>
+  <si>
+    <t>Bankura Mechanical</t>
+  </si>
+  <si>
+    <t>Acceptance cum Formal work order for the work of Providing, installation of Pumping machineries with other electro-mechanical accessories for Augmentation of Bhulanpur and its and its adjoining Mouzas water supply scheme under Onda Block (BRGF Ph-I) under Bankura Mechanical Division, PHE Dte, Dist: Bankura</t>
+  </si>
+  <si>
+    <t>ORD/000549/2023-2024</t>
+  </si>
+  <si>
+    <t>1985/BMD</t>
+  </si>
+  <si>
+    <t>28/08/2023</t>
+  </si>
+  <si>
+    <t>15/12/2025</t>
+  </si>
+  <si>
+    <t>UNIVERSAL ENTERPRISE</t>
+  </si>
+  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000111/2023-2024</t>
   </si>
   <si>
     <t>2732/BQA</t>
   </si>
   <si>
     <t>03/10/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
-    <t>Bankura Mechanical</t>
-[...1 lines deleted...]
-  <si>
     <t>Acceptance cum Formal work order for the work of Providing and installation of pumping machineries and other electromechanical accessories for Augmentation of Bhulanpur and adjoining mouzas water supply scheme (BRGF Ph I) Block Onda under Jal Jeevan Mission progremme under Bankura Mechanical Division PHE Dte, Dist :Bankura.</t>
   </si>
   <si>
-    <t>Assistant Engineer</t>
-[...4 lines deleted...]
-  <si>
     <t>ORD/001080/2023-2024</t>
   </si>
   <si>
     <t>3059/BMD</t>
   </si>
   <si>
     <t>12/03/2024</t>
   </si>
   <si>
     <t>08/09/2024</t>
   </si>
   <si>
     <t>GOENKA ENTERPRISE</t>
   </si>
   <si>
+    <t>Construction of low lift Pump House and Boundary Wall under Augmentation of Bhulanpur Water Supply Scheme</t>
+  </si>
+  <si>
+    <t>ORD/000191/2024-2025</t>
+  </si>
+  <si>
+    <t>1862/BQA</t>
+  </si>
+  <si>
+    <t>12/07/2024</t>
+  </si>
+  <si>
+    <t>01/04/2025</t>
+  </si>
+  <si>
+    <t>M/S SUPRIYA CHATTERJEE</t>
+  </si>
+  <si>
     <t>RTOR000295/2023-2024</t>
   </si>
   <si>
     <t>193/BQA</t>
   </si>
   <si>
     <t>22/01/2024</t>
-  </si>
-[...52 lines deleted...]
-    <t>M/S SUPRIYA CHATTERJEE</t>
   </si>
   <si>
     <t>Submission of quotation for new service connection at Bhulanpur ws scheme TW-II, Mouza-Dhabani ,SM-17261</t>
   </si>
   <si>
     <t>BILL/01177/2024-2025</t>
   </si>
   <si>
     <t>BP-2024-25-297</t>
   </si>
   <si>
     <t>04/12/2024</t>
   </si>
   <si>
     <t>WEST BENGAL STATE ELECTRICITY DISTRIBUTION COMPANY LTD.</t>
   </si>
   <si>
     <t>Submission of Quotation for new service connection at PH-I Gengari of Bhulanpur ws scheme.Sm-17261</t>
   </si>
   <si>
     <t>BILL/01178/2024-2025</t>
   </si>
   <si>
     <t>BP-2024-25-298</t>
   </si>
@@ -786,395 +786,395 @@
       <c r="W2" s="1"/>
     </row>
     <row r="3" spans="1:23">
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3"/>
       <c r="D3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
-      <c r="I3" s="13"/>
-      <c r="J3" s="13"/>
+      <c r="I3" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J3" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K3" s="4" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="P3" s="4">
-        <v>2.82</v>
+        <v>200.88</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>27.81</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>13.85</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>50</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="I4" s="13" t="s">
-        <v>32</v>
+        <v>26</v>
       </c>
       <c r="J4" s="13" t="s">
-        <v>33</v>
+        <v>27</v>
       </c>
       <c r="K4" s="4" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="P4" s="4">
-        <v>42.08</v>
+        <v>53.98</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>29.4</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>54.45</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>80</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>25</v>
+        <v>40</v>
       </c>
       <c r="I5" s="13"/>
       <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>29</v>
+        <v>44</v>
       </c>
       <c r="P5" s="4">
         <v>2.82</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
         <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>42</v>
+        <v>45</v>
       </c>
       <c r="I6" s="13" t="s">
-        <v>32</v>
+        <v>26</v>
       </c>
       <c r="J6" s="13" t="s">
-        <v>33</v>
+        <v>27</v>
       </c>
       <c r="K6" s="4" t="s">
-        <v>43</v>
+        <v>46</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>45</v>
+        <v>48</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>46</v>
+        <v>49</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>47</v>
+        <v>50</v>
       </c>
       <c r="P6" s="4">
-        <v>200.88</v>
+        <v>42.08</v>
       </c>
       <c r="Q6" s="4">
-        <v>27.81</v>
+        <v>0</v>
       </c>
       <c r="R6" s="4">
-        <v>13.85</v>
+        <v>0</v>
       </c>
       <c r="S6" s="4">
-        <v>50</v>
+        <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
-        <v>30</v>
+        <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>48</v>
+        <v>51</v>
       </c>
       <c r="I7" s="13" t="s">
-        <v>32</v>
+        <v>26</v>
       </c>
       <c r="J7" s="13" t="s">
-        <v>33</v>
+        <v>27</v>
       </c>
       <c r="K7" s="4" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>51</v>
+        <v>54</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>53</v>
+        <v>56</v>
       </c>
       <c r="P7" s="4">
-        <v>53.98</v>
+        <v>14.51</v>
       </c>
       <c r="Q7" s="4">
-        <v>29.4</v>
+        <v>12.26</v>
       </c>
       <c r="R7" s="4">
-        <v>54.45</v>
+        <v>84.53</v>
       </c>
       <c r="S7" s="4">
-        <v>80</v>
+        <v>100</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>54</v>
-[...6 lines deleted...]
-      </c>
+        <v>40</v>
+      </c>
+      <c r="I8" s="13"/>
+      <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>59</v>
+        <v>44</v>
       </c>
       <c r="P8" s="4">
-        <v>14.51</v>
+        <v>2.82</v>
       </c>
       <c r="Q8" s="4">
-        <v>12.26</v>
+        <v>0</v>
       </c>
       <c r="R8" s="4">
-        <v>84.53</v>
+        <v>0</v>
       </c>
       <c r="S8" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
         <v>60</v>
       </c>
       <c r="I9" s="13"/>
       <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
         <v>61</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>62</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>63</v>
       </c>
       <c r="N9" s="4" t="s">
@@ -1187,51 +1187,51 @@
         <v>2.37</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
         <v>65</v>
       </c>
       <c r="I10" s="13"/>
       <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
         <v>66</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>67</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>63</v>
       </c>
       <c r="N10" s="4" t="s">