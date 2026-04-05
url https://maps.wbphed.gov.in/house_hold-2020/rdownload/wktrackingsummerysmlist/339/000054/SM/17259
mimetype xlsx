--- v1 (2026-03-03)
+++ v2 (2026-04-05)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="55">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="61">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -174,50 +174,68 @@
     <t>RTOR000293/2023-2024</t>
   </si>
   <si>
     <t>193/BQA</t>
   </si>
   <si>
     <t>22/01/2024</t>
   </si>
   <si>
     <t>Sinking of 02 (Two) nos. Tubewell, 03 (Three) nos. rotary tubewell with low lift pump houses, construction of 250 cum. CWR with high lift Pumphouse, Repairing and Renovation of 700 Cum. OHR, construction of Boundary wall, WBSEDCEL Room, Operator's room cum Guard room and Laying HDPE pipe line from CWR site to Punisol mouza under Augmentation works for Aguri Band Punisol and adjoining Mouzas Water Supply Scheme (Zone-E) under Onda block (BRGF Ph-I Project) under Bankura Sadar Sub - Division of Bankura Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/001961/2024-2025</t>
   </si>
   <si>
     <t>696/BQA</t>
   </si>
   <si>
     <t>12/03/2025</t>
   </si>
   <si>
     <t>01/10/2025</t>
   </si>
   <si>
     <t>PRADIP PATRA</t>
+  </si>
+  <si>
+    <t>Acceptance cum Formal work order for the work of Providing, installation of CWPH Pumping machineries with other electro mechanical accessories for Augmentation of Aguri bandh Punisole and its adjoining mouzas water supply scheme (Zone E) under Onda Block (BRGF Ph-I) at CWR site Nischintapur under Bankura Mechanical Division, PHE Dte, Dist: Bankura</t>
+  </si>
+  <si>
+    <t>ORD/001076/2023-2024</t>
+  </si>
+  <si>
+    <t>3055/BMD</t>
+  </si>
+  <si>
+    <t>12/03/2024</t>
+  </si>
+  <si>
+    <t>05/07/2025</t>
+  </si>
+  <si>
+    <t>M.S. ENTERPRISE</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -606,51 +624,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W8"/>
+  <dimension ref="A1:W9"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="35.2771" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1019,87 +1037,148 @@
       </c>
       <c r="N7" s="4" t="s">
         <v>52</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>53</v>
       </c>
       <c r="P7" s="4">
         <v>236.76</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>7</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
-      <c r="A8" s="7" t="s">
+      <c r="A8" s="3">
+        <v>6</v>
+      </c>
+      <c r="B8" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C8" s="3"/>
+      <c r="D8" s="3" t="s">
+        <v>30</v>
+      </c>
+      <c r="E8" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F8" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G8" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H8" s="13" t="s">
         <v>54</v>
       </c>
-      <c r="B8" s="7"/>
-[...22 lines deleted...]
-      <c r="S8" s="8"/>
+      <c r="I8" s="13" t="s">
+        <v>32</v>
+      </c>
+      <c r="J8" s="13" t="s">
+        <v>33</v>
+      </c>
+      <c r="K8" s="4" t="s">
+        <v>55</v>
+      </c>
+      <c r="L8" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="M8" s="4" t="s">
+        <v>57</v>
+      </c>
+      <c r="N8" s="4" t="s">
+        <v>58</v>
+      </c>
+      <c r="O8" s="4" t="s">
+        <v>59</v>
+      </c>
+      <c r="P8" s="4">
+        <v>77.57</v>
+      </c>
+      <c r="Q8" s="4">
+        <v>0</v>
+      </c>
+      <c r="R8" s="4">
+        <v>0</v>
+      </c>
+      <c r="S8" s="4">
+        <v>100</v>
+      </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
+    <row r="9" spans="1:23">
+      <c r="A9" s="7" t="s">
+        <v>60</v>
+      </c>
+      <c r="B9" s="7"/>
+      <c r="C9" s="7"/>
+      <c r="D9" s="7"/>
+      <c r="E9" s="11"/>
+      <c r="F9" s="7"/>
+      <c r="G9" s="7"/>
+      <c r="H9" s="14"/>
+      <c r="I9" s="14"/>
+      <c r="J9" s="14"/>
+      <c r="K9" s="8"/>
+      <c r="L9" s="8"/>
+      <c r="M9" s="8"/>
+      <c r="N9" s="8"/>
+      <c r="O9" s="8">
+        <v>812.34</v>
+      </c>
+      <c r="P9" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q9" s="8">
+        <v>0</v>
+      </c>
+      <c r="R9" s="8"/>
+      <c r="S9" s="8"/>
+      <c r="T9" s="1"/>
+      <c r="U9" s="1"/>
+      <c r="V9" s="1"/>
+      <c r="W9" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A8:N8"/>
+    <mergeCell ref="A9:N9"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>