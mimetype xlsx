--- v2 (2026-04-05)
+++ v3 (2026-05-24)
@@ -844,54 +844,54 @@
       <c r="I4" s="13" t="s">
         <v>32</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>33</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="P4" s="4">
         <v>74.01</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>44.3</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>59.86</v>
       </c>
       <c r="S4" s="4">
         <v>60</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
@@ -905,54 +905,54 @@
       <c r="I5" s="13" t="s">
         <v>32</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>33</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>40</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>44</v>
       </c>
       <c r="P5" s="4">
         <v>395</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>394.38</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>99.84</v>
       </c>
       <c r="S5" s="4">
         <v>100</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
@@ -1084,88 +1084,88 @@
       <c r="I8" s="13" t="s">
         <v>32</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>33</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>55</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>56</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>57</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>58</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>59</v>
       </c>
       <c r="P8" s="4">
         <v>77.57</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>27.13</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>34.98</v>
       </c>
       <c r="S8" s="4">
         <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="7" t="s">
         <v>60</v>
       </c>
       <c r="B9" s="7"/>
       <c r="C9" s="7"/>
       <c r="D9" s="7"/>
       <c r="E9" s="11"/>
       <c r="F9" s="7"/>
       <c r="G9" s="7"/>
       <c r="H9" s="14"/>
       <c r="I9" s="14"/>
       <c r="J9" s="14"/>
       <c r="K9" s="8"/>
       <c r="L9" s="8"/>
       <c r="M9" s="8"/>
       <c r="N9" s="8"/>
       <c r="O9" s="8">
         <v>812.34</v>
       </c>
       <c r="P9" s="8">
-        <v>0</v>
+        <v>465.81</v>
       </c>
       <c r="Q9" s="8">
-        <v>0</v>
+        <v>57.34</v>
       </c>
       <c r="R9" s="8"/>
       <c r="S9" s="8"/>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A9:N9"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>