--- v3 (2026-05-24)
+++ v4 (2026-08-28)
@@ -77,165 +77,165 @@
   <si>
     <t>WO Date</t>
   </si>
   <si>
     <t>WO End Date</t>
   </si>
   <si>
     <t>Agency Name</t>
   </si>
   <si>
     <t>Work Value</t>
   </si>
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>BANKURA</t>
   </si>
   <si>
+    <t>Bankura Mechanical</t>
+  </si>
+  <si>
+    <t>Augmentation works for Aguri Band Punisol &amp; its adjoining Mouzas Water Supply Scheme (Zone- E) under Onda Block (BRGF Ph - I Project).</t>
+  </si>
+  <si>
+    <t>SM/17259</t>
+  </si>
+  <si>
+    <t>Augmentation</t>
+  </si>
+  <si>
+    <t>Acceptance cum Formal work order for the work of Providing, installation of Pumping machineries with other electro-mechanical accessories for Augmentation of Aguri bandh Punisole &amp; its adjoining mouzas water supply scheme (Zone-E) under Onda Block (BRGF Ph-I) under Bankura Mechanical Division, PHE Dte, Dist: Bankura</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000548/2023-2024</t>
+  </si>
+  <si>
+    <t>1984/BMD</t>
+  </si>
+  <si>
+    <t>28/08/2023</t>
+  </si>
+  <si>
+    <t>26/12/2023</t>
+  </si>
+  <si>
+    <t>EASTERN INDIA SALES &amp; SERVICE</t>
+  </si>
+  <si>
     <t>Bankura Division</t>
   </si>
   <si>
-    <t>Augmentation works for Aguri Band Punisol &amp; its adjoining Mouzas Water Supply Scheme (Zone- E) under Onda Block (BRGF Ph - I Project).</t>
-[...5 lines deleted...]
-    <t>Augmentation</t>
+    <t>Schedule for Construction and commissioning of ¿FHTC (Functional House Hold Tap Connection)¿¿&amp; parallel pipe line to increase pressure in connection with Jal Jeevan Mission (JJM) of Aguri Band Punisol and adjoining Mouzas Water Supply Scheme (Zone-E) under Bankura Sadar Sub - Division of Bankura Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000382/2023-2024</t>
+  </si>
+  <si>
+    <t>2043/BQA</t>
+  </si>
+  <si>
+    <t>24/07/2023</t>
+  </si>
+  <si>
+    <t>19/04/2024</t>
+  </si>
+  <si>
+    <t>GOPAL CHANDRA CHOWDHURY</t>
   </si>
   <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000110/2023-2024</t>
   </si>
   <si>
     <t>2732/BQA</t>
   </si>
   <si>
     <t>03/10/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
-    <t>Bankura Mechanical</t>
-[...41 lines deleted...]
-    <t>GOPAL CHANDRA CHOWDHURY</t>
+    <t>Acceptance cum Formal work order for the work of Providing, installation of CWPH Pumping machineries with other electro mechanical accessories for Augmentation of Aguri bandh Punisole and its adjoining mouzas water supply scheme (Zone E) under Onda Block (BRGF Ph-I) at CWR site Nischintapur under Bankura Mechanical Division, PHE Dte, Dist: Bankura</t>
+  </si>
+  <si>
+    <t>ORD/001076/2023-2024</t>
+  </si>
+  <si>
+    <t>3055/BMD</t>
+  </si>
+  <si>
+    <t>12/03/2024</t>
+  </si>
+  <si>
+    <t>05/07/2025</t>
+  </si>
+  <si>
+    <t>M.S. ENTERPRISE</t>
   </si>
   <si>
     <t>RTOR000293/2023-2024</t>
   </si>
   <si>
     <t>193/BQA</t>
   </si>
   <si>
     <t>22/01/2024</t>
   </si>
   <si>
     <t>Sinking of 02 (Two) nos. Tubewell, 03 (Three) nos. rotary tubewell with low lift pump houses, construction of 250 cum. CWR with high lift Pumphouse, Repairing and Renovation of 700 Cum. OHR, construction of Boundary wall, WBSEDCEL Room, Operator's room cum Guard room and Laying HDPE pipe line from CWR site to Punisol mouza under Augmentation works for Aguri Band Punisol and adjoining Mouzas Water Supply Scheme (Zone-E) under Onda block (BRGF Ph-I Project) under Bankura Sadar Sub - Division of Bankura Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/001961/2024-2025</t>
   </si>
   <si>
     <t>696/BQA</t>
   </si>
   <si>
     <t>12/03/2025</t>
   </si>
   <si>
-    <t>01/10/2025</t>
+    <t>26/09/2026</t>
   </si>
   <si>
     <t>PRADIP PATRA</t>
-  </si>
-[...16 lines deleted...]
-    <t>M.S. ENTERPRISE</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -762,379 +762,379 @@
       <c r="W2" s="1"/>
     </row>
     <row r="3" spans="1:23">
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3"/>
       <c r="D3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
-      <c r="I3" s="13"/>
-      <c r="J3" s="13"/>
+      <c r="I3" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J3" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K3" s="4" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="P3" s="4">
-        <v>14.5</v>
+        <v>74.01</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>44.3</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>59.86</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>60</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="I4" s="13" t="s">
-        <v>32</v>
+        <v>26</v>
       </c>
       <c r="J4" s="13" t="s">
-        <v>33</v>
+        <v>27</v>
       </c>
       <c r="K4" s="4" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="P4" s="4">
-        <v>74.01</v>
+        <v>395</v>
       </c>
       <c r="Q4" s="4">
-        <v>44.3</v>
+        <v>394.38</v>
       </c>
       <c r="R4" s="4">
-        <v>59.86</v>
+        <v>99.84</v>
       </c>
       <c r="S4" s="4">
-        <v>60</v>
+        <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>39</v>
-[...6 lines deleted...]
-      </c>
+        <v>40</v>
+      </c>
+      <c r="I5" s="13"/>
+      <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>44</v>
       </c>
       <c r="P5" s="4">
-        <v>395</v>
+        <v>14.5</v>
       </c>
       <c r="Q5" s="4">
-        <v>394.38</v>
+        <v>0</v>
       </c>
       <c r="R5" s="4">
-        <v>99.84</v>
+        <v>0</v>
       </c>
       <c r="S5" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>25</v>
-[...2 lines deleted...]
-      <c r="J6" s="13"/>
+        <v>45</v>
+      </c>
+      <c r="I6" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J6" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K6" s="4" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>29</v>
+        <v>50</v>
       </c>
       <c r="P6" s="4">
-        <v>14.5</v>
+        <v>77.57</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>27.13</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>34.98</v>
       </c>
       <c r="S6" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>48</v>
-[...6 lines deleted...]
-      </c>
+        <v>40</v>
+      </c>
+      <c r="I7" s="13"/>
+      <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>53</v>
+        <v>44</v>
       </c>
       <c r="P7" s="4">
-        <v>236.76</v>
+        <v>14.5</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
-        <v>7</v>
+        <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
         <v>54</v>
       </c>
       <c r="I8" s="13" t="s">
-        <v>32</v>
+        <v>26</v>
       </c>
       <c r="J8" s="13" t="s">
-        <v>33</v>
+        <v>27</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>55</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>56</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>57</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>58</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>59</v>
       </c>
       <c r="P8" s="4">
-        <v>77.57</v>
+        <v>236.76</v>
       </c>
       <c r="Q8" s="4">
-        <v>27.13</v>
+        <v>0</v>
       </c>
       <c r="R8" s="4">
-        <v>34.98</v>
+        <v>0</v>
       </c>
       <c r="S8" s="4">
-        <v>100</v>
+        <v>8</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="7" t="s">
         <v>60</v>
       </c>
       <c r="B9" s="7"/>
       <c r="C9" s="7"/>
       <c r="D9" s="7"/>
       <c r="E9" s="11"/>
       <c r="F9" s="7"/>
       <c r="G9" s="7"/>
       <c r="H9" s="14"/>
       <c r="I9" s="14"/>
       <c r="J9" s="14"/>
       <c r="K9" s="8"/>
       <c r="L9" s="8"/>
       <c r="M9" s="8"/>
       <c r="N9" s="8"/>
       <c r="O9" s="8">
         <v>812.34</v>