--- v1 (2026-03-03)
+++ v2 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="73">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="62">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -176,102 +176,69 @@
   <si>
     <t>ORD/000396/2023-2024</t>
   </si>
   <si>
     <t>2081/BQA</t>
   </si>
   <si>
     <t>27/07/2023</t>
   </si>
   <si>
     <t>22/04/2024</t>
   </si>
   <si>
     <t>MUNMUN UPADHYAY</t>
   </si>
   <si>
     <t>RTOR000292/2023-2024</t>
   </si>
   <si>
     <t>193/BQA</t>
   </si>
   <si>
     <t>22/01/2024</t>
   </si>
   <si>
-    <t>Sinking of 1 (one) nos 300 X 200 mm dia Tube well 120 mtr. Deep by direct rotary rig method and Repairing and Renovation of RCC Elevated Over Head Reservoir of 350 Cum capacity under Aguri Band Punisol and adjoining Mouzas Water Supply Scheme (Zone-D) under Onda Water Supply Scheme (BRGF Ph-I)</t>
-[...13 lines deleted...]
-  <si>
     <t>Acceptance cum Formal work order for the work of Providing and installation of MCC Panel and other electromechanical acessories w for Augmentation works for Aguri Band Punisol and its adjoining Mouzas Water Supply Scheme (Zone- D) under Onda Block (BRGF Ph - I Project). under Bankura Mechanical Division, P.H.E. Dte</t>
   </si>
   <si>
     <t>Estimator</t>
   </si>
   <si>
     <t>ORD/000323/2024-2025</t>
   </si>
   <si>
     <t>864/BMD</t>
   </si>
   <si>
     <t>29/08/2024</t>
   </si>
   <si>
     <t>24/08/2025</t>
   </si>
   <si>
     <t>AMITAVA CHAKRABORTY</t>
-  </si>
-[...16 lines deleted...]
-    <t>SWAPAN KUMAR BIT</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -660,51 +627,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W11"/>
+  <dimension ref="A1:W9"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="41.132813" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -821,54 +788,54 @@
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13"/>
       <c r="K3" s="4" t="s">
         <v>27</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="P3" s="4">
         <v>7.52</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>3.76</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>50</v>
       </c>
       <c r="S3" s="4">
         <v>20</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -939,54 +906,54 @@
       <c r="I5" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>39</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>40</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>44</v>
       </c>
       <c r="P5" s="4">
         <v>32.67</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>21.75</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>66.58</v>
       </c>
       <c r="S5" s="4">
         <v>60</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
@@ -1000,54 +967,54 @@
       <c r="I6" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>39</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>46</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>47</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>48</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>49</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>50</v>
       </c>
       <c r="P6" s="4">
         <v>127.08</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>80.05</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>62.99</v>
       </c>
       <c r="S6" s="4">
         <v>98</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
@@ -1079,262 +1046,140 @@
         <v>1.29</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
-        <v>21</v>
+        <v>37</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
         <v>54</v>
       </c>
       <c r="I8" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J8" s="13" t="s">
-        <v>39</v>
+        <v>55</v>
       </c>
       <c r="K8" s="4" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>50</v>
+        <v>60</v>
       </c>
       <c r="P8" s="4">
-        <v>26.62</v>
+        <v>35.75</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
-        <v>0</v>
+        <v>90</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
-      <c r="A9" s="3">
-[...27 lines deleted...]
-      <c r="K9" s="4" t="s">
+      <c r="A9" s="7" t="s">
         <v>61</v>
       </c>
-      <c r="L9" s="4" t="s">
-[...22 lines deleted...]
-      </c>
+      <c r="B9" s="7"/>
+      <c r="C9" s="7"/>
+      <c r="D9" s="7"/>
+      <c r="E9" s="11"/>
+      <c r="F9" s="7"/>
+      <c r="G9" s="7"/>
+      <c r="H9" s="14"/>
+      <c r="I9" s="14"/>
+      <c r="J9" s="14"/>
+      <c r="K9" s="8"/>
+      <c r="L9" s="8"/>
+      <c r="M9" s="8"/>
+      <c r="N9" s="8"/>
+      <c r="O9" s="8">
+        <v>205.59</v>
+      </c>
+      <c r="P9" s="8">
+        <v>105.56</v>
+      </c>
+      <c r="Q9" s="8">
+        <v>51.35</v>
+      </c>
+      <c r="R9" s="8"/>
+      <c r="S9" s="8"/>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
-    <row r="10" spans="1:23">
-[...92 lines deleted...]
-    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A11:N11"/>
+    <mergeCell ref="A9:N9"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>