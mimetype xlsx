--- v2 (2026-05-24)
+++ v3 (2026-06-23)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="62">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="73">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -195,50 +195,83 @@
     <t>193/BQA</t>
   </si>
   <si>
     <t>22/01/2024</t>
   </si>
   <si>
     <t>Acceptance cum Formal work order for the work of Providing and installation of MCC Panel and other electromechanical acessories w for Augmentation works for Aguri Band Punisol and its adjoining Mouzas Water Supply Scheme (Zone- D) under Onda Block (BRGF Ph - I Project). under Bankura Mechanical Division, P.H.E. Dte</t>
   </si>
   <si>
     <t>Estimator</t>
   </si>
   <si>
     <t>ORD/000323/2024-2025</t>
   </si>
   <si>
     <t>864/BMD</t>
   </si>
   <si>
     <t>29/08/2024</t>
   </si>
   <si>
     <t>24/08/2025</t>
   </si>
   <si>
     <t>AMITAVA CHAKRABORTY</t>
+  </si>
+  <si>
+    <t>Sinking of 1 (one) nos 300 X 200 mm dia Tube well 120 mtr. Deep by direct rotary rig method and Repairing and Renovation of RCC Elevated Over Head Reservoir of 350 Cum capacity under Aguri Band Punisol and adjoining Mouzas Water Supply Scheme (Zone-D) under Onda Water Supply Scheme (BRGF Ph-I)</t>
+  </si>
+  <si>
+    <t>ORD/001393/2024-2025</t>
+  </si>
+  <si>
+    <t>40/BQA</t>
+  </si>
+  <si>
+    <t>02/01/2025</t>
+  </si>
+  <si>
+    <t>03/04/2026</t>
+  </si>
+  <si>
+    <t>Sinking of 300 X 200 mm dia Tube well 120 mtr. Deep by direct rotary rig method using UPVC pipe (CD) and UPVC deep well screen (RDS) for creation of source in connection with Jal Jeevan Mission (JJM) for Augmentation of Chinganiand adjoining mouzas W/S Scheme &amp; Augmentation works for Aguri Band Punisol &amp; its adjoining Mouzas Water Supply Scheme (Zone- D) under ONDA Water supply scheme (BRGF ph - I project) under Bankura Sadar Sub - Division of Bankura Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001939/2024-2025</t>
+  </si>
+  <si>
+    <t>655/BQA</t>
+  </si>
+  <si>
+    <t>11/03/2025</t>
+  </si>
+  <si>
+    <t>05/06/2025</t>
+  </si>
+  <si>
+    <t>SWAPAN KUMAR BIT</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -627,51 +660,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W9"/>
+  <dimension ref="A1:W11"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="41.132813" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1099,87 +1132,209 @@
       </c>
       <c r="N8" s="4" t="s">
         <v>59</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>60</v>
       </c>
       <c r="P8" s="4">
         <v>35.75</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>90</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
-      <c r="A9" s="7" t="s">
+      <c r="A9" s="3">
+        <v>7</v>
+      </c>
+      <c r="B9" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C9" s="3"/>
+      <c r="D9" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E9" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F9" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G9" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H9" s="13" t="s">
         <v>61</v>
       </c>
-      <c r="B9" s="7"/>
-[...22 lines deleted...]
-      <c r="S9" s="8"/>
+      <c r="I9" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J9" s="13" t="s">
+        <v>39</v>
+      </c>
+      <c r="K9" s="4" t="s">
+        <v>62</v>
+      </c>
+      <c r="L9" s="4" t="s">
+        <v>63</v>
+      </c>
+      <c r="M9" s="4" t="s">
+        <v>64</v>
+      </c>
+      <c r="N9" s="4" t="s">
+        <v>65</v>
+      </c>
+      <c r="O9" s="4" t="s">
+        <v>50</v>
+      </c>
+      <c r="P9" s="4">
+        <v>26.62</v>
+      </c>
+      <c r="Q9" s="4">
+        <v>0</v>
+      </c>
+      <c r="R9" s="4">
+        <v>0</v>
+      </c>
+      <c r="S9" s="4">
+        <v>45</v>
+      </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
+    <row r="10" spans="1:23">
+      <c r="A10" s="3">
+        <v>8</v>
+      </c>
+      <c r="B10" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C10" s="3"/>
+      <c r="D10" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E10" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F10" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G10" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H10" s="13" t="s">
+        <v>66</v>
+      </c>
+      <c r="I10" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J10" s="13" t="s">
+        <v>39</v>
+      </c>
+      <c r="K10" s="4" t="s">
+        <v>67</v>
+      </c>
+      <c r="L10" s="4" t="s">
+        <v>68</v>
+      </c>
+      <c r="M10" s="4" t="s">
+        <v>69</v>
+      </c>
+      <c r="N10" s="4" t="s">
+        <v>70</v>
+      </c>
+      <c r="O10" s="4" t="s">
+        <v>71</v>
+      </c>
+      <c r="P10" s="4">
+        <v>12.23</v>
+      </c>
+      <c r="Q10" s="4">
+        <v>0</v>
+      </c>
+      <c r="R10" s="4">
+        <v>0</v>
+      </c>
+      <c r="S10" s="4">
+        <v>0</v>
+      </c>
+      <c r="T10" s="1"/>
+      <c r="U10" s="1"/>
+      <c r="V10" s="1"/>
+      <c r="W10" s="1"/>
+    </row>
+    <row r="11" spans="1:23">
+      <c r="A11" s="7" t="s">
+        <v>72</v>
+      </c>
+      <c r="B11" s="7"/>
+      <c r="C11" s="7"/>
+      <c r="D11" s="7"/>
+      <c r="E11" s="11"/>
+      <c r="F11" s="7"/>
+      <c r="G11" s="7"/>
+      <c r="H11" s="14"/>
+      <c r="I11" s="14"/>
+      <c r="J11" s="14"/>
+      <c r="K11" s="8"/>
+      <c r="L11" s="8"/>
+      <c r="M11" s="8"/>
+      <c r="N11" s="8"/>
+      <c r="O11" s="8">
+        <v>244.43</v>
+      </c>
+      <c r="P11" s="8">
+        <v>105.56</v>
+      </c>
+      <c r="Q11" s="8">
+        <v>43.19</v>
+      </c>
+      <c r="R11" s="8"/>
+      <c r="S11" s="8"/>
+      <c r="T11" s="1"/>
+      <c r="U11" s="1"/>
+      <c r="V11" s="1"/>
+      <c r="W11" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A9:N9"/>
+    <mergeCell ref="A11:N11"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>