--- v3 (2026-06-23)
+++ v4 (2026-08-28)
@@ -77,168 +77,168 @@
   <si>
     <t>WO Date</t>
   </si>
   <si>
     <t>WO End Date</t>
   </si>
   <si>
     <t>Agency Name</t>
   </si>
   <si>
     <t>Work Value</t>
   </si>
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>BANKURA</t>
   </si>
   <si>
+    <t>Bankura Mechanical</t>
+  </si>
+  <si>
+    <t>Augmentation works for Aguri Band Punisol &amp; its adjoining Mouzas Water Supply Scheme (Zone- D) under Onda Block (BRGF Ph - I Project).</t>
+  </si>
+  <si>
+    <t>SM/17258</t>
+  </si>
+  <si>
+    <t>Augmentation</t>
+  </si>
+  <si>
+    <t>Acceptance cum Formal work order for the work of Providing, installation of Pumping machineries with other electro-mechanical accessories for Augmentation of Aguri bandh Punisole &amp; its adjoining mouzas water supply scheme (Zone-D) under Onda Block (BRGF Ph-I) under Bankura Mechanical Division, PHE Dte, Dist Bankura</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000716/2023-2024</t>
+  </si>
+  <si>
+    <t>2173/BMD</t>
+  </si>
+  <si>
+    <t>30/10/2023</t>
+  </si>
+  <si>
+    <t>27/02/2024</t>
+  </si>
+  <si>
+    <t>PRADIP KUMAR DHABAL</t>
+  </si>
+  <si>
     <t>Bankura Division</t>
   </si>
   <si>
-    <t>Augmentation works for Aguri Band Punisol &amp; its adjoining Mouzas Water Supply Scheme (Zone- D) under Onda Block (BRGF Ph - I Project).</t>
-[...7 lines deleted...]
-  <si>
     <t>Supplying of different dia. CIDF sluice valve PN- 1.0 in connection with Jal Jeevan Mission (JJM) of Aguri Band Punisol and adjoining Mouzas Water Supply Scheme (Zone-A,B,C &amp; D) under Onda Water Supply Scheme (BRGF Ph-I) under Bankura Sadar Sub - Division of Bankura Division, PHE Dte.</t>
   </si>
   <si>
-    <t>Assistant Engineer</t>
-[...1 lines deleted...]
-  <si>
     <t>ORD/000713/2022-2023</t>
   </si>
   <si>
     <t>621/BQA</t>
   </si>
   <si>
     <t>23/03/2023</t>
   </si>
   <si>
     <t>22/04/2023</t>
   </si>
   <si>
     <t>SSPR VALVE MANUFACTURING PVT. LTD.</t>
   </si>
   <si>
+    <t>Augmentation for Aguri Band Punisol and adjoining Mouzas Water Supply Scheme (Zone-D) under Onda Water Supply Scheme (BRGF Ph-I) under Bankura Sadar Sub - Division of Bankura Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000396/2023-2024</t>
+  </si>
+  <si>
+    <t>2081/BQA</t>
+  </si>
+  <si>
+    <t>27/07/2023</t>
+  </si>
+  <si>
+    <t>22/04/2024</t>
+  </si>
+  <si>
+    <t>MUNMUN UPADHYAY</t>
+  </si>
+  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000109/2023-2024</t>
   </si>
   <si>
     <t>2732/BQA</t>
   </si>
   <si>
     <t>03/10/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
-    <t>Bankura Mechanical</t>
-[...38 lines deleted...]
-    <t>MUNMUN UPADHYAY</t>
+    <t>Acceptance cum Formal work order for the work of Providing and installation of MCC Panel and other electromechanical acessories w for Augmentation works for Aguri Band Punisol and its adjoining Mouzas Water Supply Scheme (Zone- D) under Onda Block (BRGF Ph - I Project). under Bankura Mechanical Division, P.H.E. Dte</t>
+  </si>
+  <si>
+    <t>Estimator</t>
+  </si>
+  <si>
+    <t>ORD/000323/2024-2025</t>
+  </si>
+  <si>
+    <t>864/BMD</t>
+  </si>
+  <si>
+    <t>29/08/2024</t>
+  </si>
+  <si>
+    <t>24/08/2025</t>
+  </si>
+  <si>
+    <t>AMITAVA CHAKRABORTY</t>
   </si>
   <si>
     <t>RTOR000292/2023-2024</t>
   </si>
   <si>
     <t>193/BQA</t>
   </si>
   <si>
     <t>22/01/2024</t>
-  </si>
-[...19 lines deleted...]
-    <t>AMITAVA CHAKRABORTY</t>
   </si>
   <si>
     <t>Sinking of 1 (one) nos 300 X 200 mm dia Tube well 120 mtr. Deep by direct rotary rig method and Repairing and Renovation of RCC Elevated Over Head Reservoir of 350 Cum capacity under Aguri Band Punisol and adjoining Mouzas Water Supply Scheme (Zone-D) under Onda Water Supply Scheme (BRGF Ph-I)</t>
   </si>
   <si>
     <t>ORD/001393/2024-2025</t>
   </si>
   <si>
     <t>40/BQA</t>
   </si>
   <si>
     <t>02/01/2025</t>
   </si>
   <si>
     <t>03/04/2026</t>
   </si>
   <si>
     <t>Sinking of 300 X 200 mm dia Tube well 120 mtr. Deep by direct rotary rig method using UPVC pipe (CD) and UPVC deep well screen (RDS) for creation of source in connection with Jal Jeevan Mission (JJM) for Augmentation of Chinganiand adjoining mouzas W/S Scheme &amp; Augmentation works for Aguri Band Punisol &amp; its adjoining Mouzas Water Supply Scheme (Zone- D) under ONDA Water supply scheme (BRGF ph - I project) under Bankura Sadar Sub - Division of Bankura Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/001939/2024-2025</t>
   </si>
   <si>
     <t>655/BQA</t>
   </si>
@@ -801,469 +801,469 @@
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3"/>
       <c r="D3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="J3" s="13"/>
+      <c r="J3" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K3" s="4" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="P3" s="4">
-        <v>7.52</v>
+        <v>32.67</v>
       </c>
       <c r="Q3" s="4">
-        <v>3.76</v>
+        <v>21.75</v>
       </c>
       <c r="R3" s="4">
-        <v>50</v>
+        <v>66.58</v>
       </c>
       <c r="S3" s="4">
-        <v>20</v>
+        <v>60</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>32</v>
-[...1 lines deleted...]
-      <c r="I4" s="13"/>
+        <v>34</v>
+      </c>
+      <c r="I4" s="13" t="s">
+        <v>26</v>
+      </c>
       <c r="J4" s="13"/>
       <c r="K4" s="4" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="P4" s="4">
-        <v>1.29</v>
+        <v>7.52</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>3.76</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>50</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>20</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
-        <v>37</v>
+        <v>33</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="I5" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J5" s="13" t="s">
-        <v>39</v>
+        <v>27</v>
       </c>
       <c r="K5" s="4" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="P5" s="4">
-        <v>32.67</v>
+        <v>127.08</v>
       </c>
       <c r="Q5" s="4">
-        <v>21.75</v>
+        <v>80.05</v>
       </c>
       <c r="R5" s="4">
-        <v>66.58</v>
+        <v>62.99</v>
       </c>
       <c r="S5" s="4">
-        <v>60</v>
+        <v>98</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>45</v>
-[...6 lines deleted...]
-      </c>
+        <v>46</v>
+      </c>
+      <c r="I6" s="13"/>
+      <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>49</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>50</v>
       </c>
       <c r="P6" s="4">
-        <v>127.08</v>
+        <v>1.29</v>
       </c>
       <c r="Q6" s="4">
-        <v>80.05</v>
+        <v>0</v>
       </c>
       <c r="R6" s="4">
-        <v>62.99</v>
+        <v>0</v>
       </c>
       <c r="S6" s="4">
-        <v>98</v>
+        <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>32</v>
-[...2 lines deleted...]
-      <c r="J7" s="13"/>
+        <v>51</v>
+      </c>
+      <c r="I7" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J7" s="13" t="s">
+        <v>52</v>
+      </c>
       <c r="K7" s="4" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>53</v>
+        <v>56</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>36</v>
+        <v>57</v>
       </c>
       <c r="P7" s="4">
-        <v>1.29</v>
+        <v>35.75</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
-        <v>0</v>
+        <v>90</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
-        <v>37</v>
+        <v>33</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>54</v>
-[...6 lines deleted...]
-      </c>
+        <v>46</v>
+      </c>
+      <c r="I8" s="13"/>
+      <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>60</v>
+        <v>50</v>
       </c>
       <c r="P8" s="4">
-        <v>35.75</v>
+        <v>1.29</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
-        <v>90</v>
+        <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
         <v>61</v>
       </c>
       <c r="I9" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J9" s="13" t="s">
-        <v>39</v>
+        <v>27</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>62</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>63</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>64</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>65</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>50</v>
+        <v>45</v>
       </c>
       <c r="P9" s="4">
         <v>26.62</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>45</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
         <v>66</v>
       </c>
       <c r="I10" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J10" s="13" t="s">
-        <v>39</v>
+        <v>27</v>
       </c>
       <c r="K10" s="4" t="s">
         <v>67</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>68</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>69</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>70</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>71</v>
       </c>
       <c r="P10" s="4">
         <v>12.23</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>