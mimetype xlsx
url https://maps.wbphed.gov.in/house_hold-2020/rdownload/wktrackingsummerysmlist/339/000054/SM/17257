--- v2 (2026-03-03)
+++ v3 (2026-05-24)
@@ -257,105 +257,105 @@
   <si>
     <t>19/09/2025</t>
   </si>
   <si>
     <t>PRADIP KUMAR DHABAL</t>
   </si>
   <si>
     <t>Sinking of 2 (two) nos 300 X 200 mm dia Tube well 120 mtr. Deep by direct rotary rig method using UPVC pipe (CD) and UPVC deep well screen (RDS) &amp; 150 mm dia MS delivery main connecting line from 2 (two) nos Vertical Tube Well to OHR Inlet pipe in connection with Jal Jeevan Mission (JJM) for Aguri Band Punisol and adjoining Mouzas Water Supply Scheme (Zone-B) under Onda Water Supply Scheme (BRGF Ph-I) under Bankura Sadar Sub - Division of Bankura Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/001381/2024-2025</t>
   </si>
   <si>
     <t>60/BQA</t>
   </si>
   <si>
     <t>03/01/2025</t>
   </si>
   <si>
     <t>01/06/2026</t>
   </si>
   <si>
     <t>JAI BHARAT COMMERCIAL CORPORATION</t>
   </si>
   <si>
+    <t>Crossing Rail Track ( South Eastern RLY. K.M. 222/17 -19) in between Bheduasole(BXL) Rly. Station and Kalisen Rly. station in Kamalpur mouza, P.S. Bankura,by HDD method with 300 mm (OD) MS Casing Pipe with 150 mm dia. MS carrier pipe for distribution pipe under Aguri Band Punisol and adjoining Mouzas Water Supply Scheme (Zone-B) under Onda Water Supply Scheme (BRGF Ph-I) under Bankura Sadar Sub - Division of Bankura Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001954/2024-2025</t>
+  </si>
+  <si>
+    <t>682/BQA</t>
+  </si>
+  <si>
+    <t>12/03/2025</t>
+  </si>
+  <si>
+    <t>11/05/2025</t>
+  </si>
+  <si>
+    <t>GOPAL CHANDRA CHOWDHURY</t>
+  </si>
+  <si>
+    <t>Acceptance cum Formal work order for the work of Providing, installation of Pumping machineries with other electro-mechanical accessories at Additional Tubewell for Augmentation works for Aguribandh Punisole (Zone C) Water Supply Scheme in the Block Onda under Bankura Mechanical Division, PHE Dte</t>
+  </si>
+  <si>
+    <t>Estimator</t>
+  </si>
+  <si>
+    <t>ORD/000874/2024-2025</t>
+  </si>
+  <si>
+    <t>2036/BMD</t>
+  </si>
+  <si>
+    <t>07/03/2025</t>
+  </si>
+  <si>
+    <t>05/07/2025</t>
+  </si>
+  <si>
+    <t>SWAPAN ENTERPRISE</t>
+  </si>
+  <si>
     <t>Construction of Pump House &amp; Toilet with sanitary &amp; water supply arrangement including plinth protection, Ramp etc. according to departmental design &amp; drawing for Aguri Band Punisol and adjoining Mouzas Water Supply Scheme (Zone-B) under Onda Water Supply Scheme (BRGF Ph-I) under Bankura Sadar Sub - Division of Bankura Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/001143/2024-2025</t>
   </si>
   <si>
     <t>2977/BQA</t>
   </si>
   <si>
     <t>26/11/2024</t>
   </si>
   <si>
     <t>24/02/2025</t>
   </si>
   <si>
     <t>LABIR MIRSHAD KHAN</t>
-  </si>
-[...37 lines deleted...]
-    <t>SWAPAN ENTERPRISE</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -905,54 +905,54 @@
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13"/>
       <c r="K3" s="4" t="s">
         <v>27</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="P3" s="4">
         <v>7.52</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>3.76</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>50</v>
       </c>
       <c r="S3" s="4">
         <v>20</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -1021,54 +1021,54 @@
         <v>38</v>
       </c>
       <c r="I5" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
         <v>39</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>40</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="P5" s="4">
         <v>45.88</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>29.29</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>63.85</v>
       </c>
       <c r="S5" s="4">
         <v>64</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
@@ -1310,54 +1310,54 @@
       <c r="I10" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J10" s="13" t="s">
         <v>62</v>
       </c>
       <c r="K10" s="4" t="s">
         <v>63</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>64</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>65</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>66</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>67</v>
       </c>
       <c r="P10" s="4">
         <v>196</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>100.94</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>51.5</v>
       </c>
       <c r="S10" s="4">
         <v>90</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>37</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
@@ -1471,230 +1471,230 @@
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
         <v>81</v>
       </c>
       <c r="I13" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="J13" s="13" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J13" s="13"/>
       <c r="K13" s="4" t="s">
         <v>82</v>
       </c>
       <c r="L13" s="4" t="s">
         <v>83</v>
       </c>
       <c r="M13" s="4" t="s">
         <v>84</v>
       </c>
       <c r="N13" s="4" t="s">
         <v>85</v>
       </c>
       <c r="O13" s="4" t="s">
         <v>86</v>
       </c>
       <c r="P13" s="4">
-        <v>5.35</v>
+        <v>51.58</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
-        <v>21</v>
+        <v>37</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H14" s="13" t="s">
         <v>87</v>
       </c>
       <c r="I14" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="J14" s="13"/>
+      <c r="J14" s="13" t="s">
+        <v>88</v>
+      </c>
       <c r="K14" s="4" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="L14" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="M14" s="4" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="N14" s="4" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="O14" s="4" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="P14" s="4">
-        <v>51.58</v>
+        <v>17.36</v>
       </c>
       <c r="Q14" s="4">
         <v>0</v>
       </c>
       <c r="R14" s="4">
         <v>0</v>
       </c>
       <c r="S14" s="4">
         <v>0</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
-        <v>37</v>
+        <v>21</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H15" s="13" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="I15" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J15" s="13" t="s">
-        <v>94</v>
+        <v>62</v>
       </c>
       <c r="K15" s="4" t="s">
         <v>95</v>
       </c>
       <c r="L15" s="4" t="s">
         <v>96</v>
       </c>
       <c r="M15" s="4" t="s">
         <v>97</v>
       </c>
       <c r="N15" s="4" t="s">
         <v>98</v>
       </c>
       <c r="O15" s="4" t="s">
         <v>99</v>
       </c>
       <c r="P15" s="4">
-        <v>17.36</v>
+        <v>5.35</v>
       </c>
       <c r="Q15" s="4">
         <v>0</v>
       </c>
       <c r="R15" s="4">
         <v>0</v>
       </c>
       <c r="S15" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="7" t="s">
         <v>100</v>
       </c>
       <c r="B16" s="7"/>
       <c r="C16" s="7"/>
       <c r="D16" s="7"/>
       <c r="E16" s="11"/>
       <c r="F16" s="7"/>
       <c r="G16" s="7"/>
       <c r="H16" s="14"/>
       <c r="I16" s="14"/>
       <c r="J16" s="14"/>
       <c r="K16" s="8"/>
       <c r="L16" s="8"/>
       <c r="M16" s="8"/>
       <c r="N16" s="8"/>
       <c r="O16" s="8">
         <v>413.23</v>
       </c>
       <c r="P16" s="8">
-        <v>0</v>
+        <v>133.99</v>
       </c>
       <c r="Q16" s="8">
-        <v>0</v>
+        <v>32.42</v>
       </c>
       <c r="R16" s="8"/>
       <c r="S16" s="8"/>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A16:N16"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>