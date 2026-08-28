--- v3 (2026-05-24)
+++ v4 (2026-08-28)
@@ -89,200 +89,218 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>BANKURA</t>
   </si>
   <si>
     <t>Bankura Division</t>
   </si>
   <si>
     <t>Augmentation works for Aguri Band Punisol &amp; its adjoining Mouzas Water Supply Scheme (Zone- B) under Onda Block (BRGF Ph - I Project).</t>
   </si>
   <si>
     <t>SM/17257</t>
   </si>
   <si>
     <t>Augmentation</t>
   </si>
   <si>
+    <t>Augmentation works for Aguri Band Punisol and adjoining Mouzas Water Supply Scheme (Zone-B) under Onda Water Supply Scheme (BRGF Ph-I) under Bankura Sadar Sub - Division of Bankura Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000346/2023-2024</t>
+  </si>
+  <si>
+    <t>1970/BQA</t>
+  </si>
+  <si>
+    <t>18/07/2023</t>
+  </si>
+  <si>
+    <t>01/10/2026</t>
+  </si>
+  <si>
+    <t>PRINCE INDUTRIES (INDIA)</t>
+  </si>
+  <si>
+    <t>Bankura Mechanical</t>
+  </si>
+  <si>
+    <t>Acceptance cum Formal work order for the work of Providing, installation of Pumping machineries with other electro-mechanical accessories for Augmentation of Aguri bandh Punisole &amp; its adjoining mouzas water supply scheme (Zone-B) under Onda Block (BRGF Ph-I) under Bankura Mechanical Division, PHE Dte, Dist: Bankura</t>
+  </si>
+  <si>
+    <t>ORD/000546/2023-2024</t>
+  </si>
+  <si>
+    <t>1982/BMD</t>
+  </si>
+  <si>
+    <t>28/08/2023</t>
+  </si>
+  <si>
+    <t>26/12/2023</t>
+  </si>
+  <si>
+    <t>S.DUTTA</t>
+  </si>
+  <si>
     <t>Supplying of different dia. CIDF sluice valve PN- 1.0 in connection with Jal Jeevan Mission (JJM) of Aguri Band Punisol and adjoining Mouzas Water Supply Scheme (Zone-A,B,C &amp; D) under Onda Water Supply Scheme (BRGF Ph-I) under Bankura Sadar Sub - Division of Bankura Division, PHE Dte.</t>
   </si>
   <si>
-    <t>Assistant Engineer</t>
-[...1 lines deleted...]
-  <si>
     <t>ORD/000713/2022-2023</t>
   </si>
   <si>
     <t>621/BQA</t>
   </si>
   <si>
     <t>23/03/2023</t>
   </si>
   <si>
     <t>22/04/2023</t>
   </si>
   <si>
     <t>SSPR VALVE MANUFACTURING PVT. LTD.</t>
   </si>
   <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000108/2023-2024</t>
   </si>
   <si>
     <t>2732/BQA</t>
   </si>
   <si>
     <t>03/10/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
-    <t>Bankura Mechanical</t>
-[...17 lines deleted...]
-    <t>S.DUTTA</t>
+    <t>Acceptance cum Formal work order for the work of Providing installation of High lift Pumping machineryes and H.T Switch Gear with allied works for Augmentation works for Aguri Band Punisol and its adjoining Mouzas Water Supply Scheme (Zone- B) under Onda Block (BRGF Ph - I Project). under Bankura Mechanical Division, P.H.E. Dte</t>
+  </si>
+  <si>
+    <t>Estimator,Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000373/2024-2025</t>
+  </si>
+  <si>
+    <t>1002/BMD</t>
+  </si>
+  <si>
+    <t>24/09/2024</t>
+  </si>
+  <si>
+    <t>19/09/2025</t>
+  </si>
+  <si>
+    <t>PRADIP KUMAR DHABAL</t>
+  </si>
+  <si>
+    <t>Construction of Pump House &amp; Toilet with sanitary &amp; water supply arrangement including plinth protection, Ramp etc. according to departmental design &amp; drawing for Aguri Band Punisol and adjoining Mouzas Water Supply Scheme (Zone-B) under Onda Water Supply Scheme (BRGF Ph-I) under Bankura Sadar Sub - Division of Bankura Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001143/2024-2025</t>
+  </si>
+  <si>
+    <t>2977/BQA</t>
+  </si>
+  <si>
+    <t>26/11/2024</t>
+  </si>
+  <si>
+    <t>24/02/2025</t>
+  </si>
+  <si>
+    <t>LABIR MIRSHAD KHAN</t>
   </si>
   <si>
     <t>RTOR000291/2023-2024</t>
   </si>
   <si>
     <t>193/BQA</t>
   </si>
   <si>
     <t>22/01/2024</t>
   </si>
   <si>
+    <t>Aguri Band Punisol and adjoining Mouzas Water Supply Scheme (Zone-B). SM Code-SM/17257. (Bheduasole to Kalisen 222/17-19 to 222/18-20). Payment of Wayleave Plan &amp;survey charges.</t>
+  </si>
+  <si>
+    <t>BILL/00690/2024-2025</t>
+  </si>
+  <si>
+    <t>BP-228/2024-25</t>
+  </si>
+  <si>
+    <t>21/08/2024</t>
+  </si>
+  <si>
+    <t>SOUTH EASTERN RAILWAY</t>
+  </si>
+  <si>
     <t>Submission of quotation for load enhancement at mouza Kotalpur of Aguriband Punisole Z-B ws scheme under BMD ,PHED.</t>
   </si>
   <si>
     <t>BILL/00290/2024-2025</t>
   </si>
   <si>
     <t>BP-2024-25-62</t>
   </si>
   <si>
     <t>24/07/2024</t>
   </si>
   <si>
     <t>WEST BENGAL STATE ELECTRICITY DISTRIBUTION COMPANY LTD.</t>
   </si>
   <si>
-    <t>Aguri Band Punisol and adjoining Mouzas Water Supply Scheme (Zone-B). SM Code-SM/17257. (Bheduasole to Kalisen 222/17-19 to 222/18-20). Payment of Wayleave Plan &amp;survey charges.</t>
-[...13 lines deleted...]
-  <si>
     <t>Rail crossing Wayleave Facility charges of Aguri Band Punisol and adjoining Mouzas Water Supply Scheme (Zone-B). SM/17257.Railway track at 222/17-19 in between Bheduaasol to Kalisen.</t>
   </si>
   <si>
     <t>BILL/00990/2024-2025</t>
   </si>
   <si>
     <t>BP-335/2024-25</t>
   </si>
   <si>
     <t>27/09/2024</t>
   </si>
   <si>
-    <t>Augmentation works for Aguri Band Punisol and adjoining Mouzas Water Supply Scheme (Zone-B) under Onda Water Supply Scheme (BRGF Ph-I) under Bankura Sadar Sub - Division of Bankura Division, PHE Dte.</t>
-[...40 lines deleted...]
-  <si>
     <t>Sinking of 2 (two) nos 300 X 200 mm dia Tube well 120 mtr. Deep by direct rotary rig method using UPVC pipe (CD) and UPVC deep well screen (RDS) &amp; 150 mm dia MS delivery main connecting line from 2 (two) nos Vertical Tube Well to OHR Inlet pipe in connection with Jal Jeevan Mission (JJM) for Aguri Band Punisol and adjoining Mouzas Water Supply Scheme (Zone-B) under Onda Water Supply Scheme (BRGF Ph-I) under Bankura Sadar Sub - Division of Bankura Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/001381/2024-2025</t>
   </si>
   <si>
     <t>60/BQA</t>
   </si>
   <si>
     <t>03/01/2025</t>
   </si>
   <si>
     <t>01/06/2026</t>
   </si>
   <si>
     <t>JAI BHARAT COMMERCIAL CORPORATION</t>
   </si>
   <si>
     <t>Crossing Rail Track ( South Eastern RLY. K.M. 222/17 -19) in between Bheduasole(BXL) Rly. Station and Kalisen Rly. station in Kamalpur mouza, P.S. Bankura,by HDD method with 300 mm (OD) MS Casing Pipe with 150 mm dia. MS carrier pipe for distribution pipe under Aguri Band Punisol and adjoining Mouzas Water Supply Scheme (Zone-B) under Onda Water Supply Scheme (BRGF Ph-I) under Bankura Sadar Sub - Division of Bankura Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/001954/2024-2025</t>
   </si>
   <si>
     <t>682/BQA</t>
@@ -294,68 +312,50 @@
     <t>11/05/2025</t>
   </si>
   <si>
     <t>GOPAL CHANDRA CHOWDHURY</t>
   </si>
   <si>
     <t>Acceptance cum Formal work order for the work of Providing, installation of Pumping machineries with other electro-mechanical accessories at Additional Tubewell for Augmentation works for Aguribandh Punisole (Zone C) Water Supply Scheme in the Block Onda under Bankura Mechanical Division, PHE Dte</t>
   </si>
   <si>
     <t>Estimator</t>
   </si>
   <si>
     <t>ORD/000874/2024-2025</t>
   </si>
   <si>
     <t>2036/BMD</t>
   </si>
   <si>
     <t>07/03/2025</t>
   </si>
   <si>
     <t>05/07/2025</t>
   </si>
   <si>
     <t>SWAPAN ENTERPRISE</t>
-  </si>
-[...16 lines deleted...]
-    <t>LABIR MIRSHAD KHAN</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -885,785 +885,785 @@
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3"/>
       <c r="D3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="J3" s="13"/>
+      <c r="J3" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K3" s="4" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="P3" s="4">
-        <v>7.52</v>
+        <v>196</v>
       </c>
       <c r="Q3" s="4">
-        <v>3.76</v>
+        <v>100.94</v>
       </c>
       <c r="R3" s="4">
-        <v>50</v>
+        <v>51.5</v>
       </c>
       <c r="S3" s="4">
-        <v>20</v>
+        <v>90</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>32</v>
-[...1 lines deleted...]
-      <c r="I4" s="13"/>
+        <v>34</v>
+      </c>
+      <c r="I4" s="13" t="s">
+        <v>26</v>
+      </c>
       <c r="J4" s="13"/>
       <c r="K4" s="4" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="P4" s="4">
-        <v>1.5</v>
+        <v>45.88</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>29.29</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>63.85</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>64</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
-        <v>37</v>
+        <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="I5" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="P5" s="4">
-        <v>45.88</v>
+        <v>7.52</v>
       </c>
       <c r="Q5" s="4">
-        <v>29.29</v>
+        <v>3.76</v>
       </c>
       <c r="R5" s="4">
-        <v>63.85</v>
+        <v>50</v>
       </c>
       <c r="S5" s="4">
-        <v>64</v>
+        <v>20</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>32</v>
+        <v>46</v>
       </c>
       <c r="I6" s="13"/>
       <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>45</v>
+        <v>48</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>46</v>
+        <v>49</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>46</v>
+        <v>49</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>36</v>
+        <v>50</v>
       </c>
       <c r="P6" s="4">
         <v>1.5</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
-        <v>37</v>
+        <v>33</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>47</v>
-[...2 lines deleted...]
-      <c r="J7" s="13"/>
+        <v>51</v>
+      </c>
+      <c r="I7" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J7" s="13" t="s">
+        <v>52</v>
+      </c>
       <c r="K7" s="4" t="s">
-        <v>48</v>
+        <v>53</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>49</v>
+        <v>54</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>50</v>
+        <v>55</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>50</v>
+        <v>56</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>51</v>
+        <v>57</v>
       </c>
       <c r="P7" s="4">
-        <v>0.08</v>
+        <v>50.06</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
-        <v>0</v>
+        <v>45</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>52</v>
-[...2 lines deleted...]
-      <c r="J8" s="13"/>
+        <v>58</v>
+      </c>
+      <c r="I8" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J8" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K8" s="4" t="s">
-        <v>53</v>
+        <v>59</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>54</v>
+        <v>60</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>55</v>
+        <v>61</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>55</v>
+        <v>62</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>56</v>
+        <v>63</v>
       </c>
       <c r="P8" s="4">
-        <v>0.11</v>
+        <v>5.35</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>57</v>
+        <v>46</v>
       </c>
       <c r="I9" s="13"/>
       <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
-        <v>58</v>
+        <v>64</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>59</v>
+        <v>65</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>60</v>
+        <v>66</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>60</v>
+        <v>66</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>56</v>
+        <v>50</v>
       </c>
       <c r="P9" s="4">
-        <v>6.21</v>
+        <v>1.5</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>61</v>
-[...6 lines deleted...]
-      </c>
+        <v>67</v>
+      </c>
+      <c r="I10" s="13"/>
+      <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
-        <v>63</v>
+        <v>68</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>64</v>
+        <v>69</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>65</v>
+        <v>70</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>66</v>
+        <v>70</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>67</v>
+        <v>71</v>
       </c>
       <c r="P10" s="4">
-        <v>196</v>
+        <v>0.11</v>
       </c>
       <c r="Q10" s="4">
-        <v>100.94</v>
+        <v>0</v>
       </c>
       <c r="R10" s="4">
-        <v>51.5</v>
+        <v>0</v>
       </c>
       <c r="S10" s="4">
-        <v>90</v>
+        <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
-        <v>37</v>
+        <v>33</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>68</v>
-[...6 lines deleted...]
-      </c>
+        <v>72</v>
+      </c>
+      <c r="I11" s="13"/>
+      <c r="J11" s="13"/>
       <c r="K11" s="4" t="s">
-        <v>70</v>
+        <v>73</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>71</v>
+        <v>74</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>72</v>
+        <v>75</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>74</v>
+        <v>76</v>
       </c>
       <c r="P11" s="4">
-        <v>50.06</v>
+        <v>0.08</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
-        <v>45</v>
+        <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>75</v>
-[...6 lines deleted...]
-      </c>
+        <v>77</v>
+      </c>
+      <c r="I12" s="13"/>
+      <c r="J12" s="13"/>
       <c r="K12" s="4" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="L12" s="4" t="s">
-        <v>77</v>
+        <v>79</v>
       </c>
       <c r="M12" s="4" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="N12" s="4" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>80</v>
+        <v>71</v>
       </c>
       <c r="P12" s="4">
-        <v>30.08</v>
+        <v>6.21</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
         <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
         <v>81</v>
       </c>
       <c r="I13" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="J13" s="13"/>
+      <c r="J13" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K13" s="4" t="s">
         <v>82</v>
       </c>
       <c r="L13" s="4" t="s">
         <v>83</v>
       </c>
       <c r="M13" s="4" t="s">
         <v>84</v>
       </c>
       <c r="N13" s="4" t="s">
         <v>85</v>
       </c>
       <c r="O13" s="4" t="s">
         <v>86</v>
       </c>
       <c r="P13" s="4">
-        <v>51.58</v>
+        <v>30.08</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
         <v>0</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
-        <v>37</v>
+        <v>21</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H14" s="13" t="s">
         <v>87</v>
       </c>
       <c r="I14" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="J14" s="13" t="s">
+      <c r="J14" s="13"/>
+      <c r="K14" s="4" t="s">
         <v>88</v>
       </c>
-      <c r="K14" s="4" t="s">
+      <c r="L14" s="4" t="s">
         <v>89</v>
       </c>
-      <c r="L14" s="4" t="s">
+      <c r="M14" s="4" t="s">
         <v>90</v>
       </c>
-      <c r="M14" s="4" t="s">
+      <c r="N14" s="4" t="s">
         <v>91</v>
       </c>
-      <c r="N14" s="4" t="s">
+      <c r="O14" s="4" t="s">
         <v>92</v>
       </c>
-      <c r="O14" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P14" s="4">
-        <v>17.36</v>
+        <v>51.58</v>
       </c>
       <c r="Q14" s="4">
         <v>0</v>
       </c>
       <c r="R14" s="4">
         <v>0</v>
       </c>
       <c r="S14" s="4">
         <v>0</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H15" s="13" t="s">
-        <v>94</v>
+        <v>93</v>
       </c>
       <c r="I15" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J15" s="13" t="s">
-        <v>62</v>
+        <v>94</v>
       </c>
       <c r="K15" s="4" t="s">
         <v>95</v>
       </c>
       <c r="L15" s="4" t="s">
         <v>96</v>
       </c>
       <c r="M15" s="4" t="s">
         <v>97</v>
       </c>
       <c r="N15" s="4" t="s">
         <v>98</v>
       </c>
       <c r="O15" s="4" t="s">
         <v>99</v>
       </c>
       <c r="P15" s="4">
-        <v>5.35</v>
+        <v>17.36</v>
       </c>
       <c r="Q15" s="4">
         <v>0</v>
       </c>
       <c r="R15" s="4">
         <v>0</v>
       </c>
       <c r="S15" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="7" t="s">
         <v>100</v>
       </c>
       <c r="B16" s="7"/>
       <c r="C16" s="7"/>
       <c r="D16" s="7"/>
       <c r="E16" s="11"/>
       <c r="F16" s="7"/>
       <c r="G16" s="7"/>
       <c r="H16" s="14"/>
       <c r="I16" s="14"/>
       <c r="J16" s="14"/>
       <c r="K16" s="8"/>
       <c r="L16" s="8"/>
       <c r="M16" s="8"/>
       <c r="N16" s="8"/>
       <c r="O16" s="8">
         <v>413.23</v>