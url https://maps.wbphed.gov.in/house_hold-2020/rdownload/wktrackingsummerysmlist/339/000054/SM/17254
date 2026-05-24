--- v1 (2026-03-03)
+++ v2 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="84">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="90">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -261,50 +261,68 @@
     <t>07/03/2025</t>
   </si>
   <si>
     <t>05/07/2025</t>
   </si>
   <si>
     <t>M/S TARUN KUMAR PATRA</t>
   </si>
   <si>
     <t>Acceptance cum Formal work order for the work of Providing and installation of Neutralization System, Flowmeter, Motorized Sulice valve with related allied works at Arkama (Zone H) under Khatra Hirbandh Ranibandh Water Supply Scheme under BMD PHE Dte. Dist Bankura</t>
   </si>
   <si>
     <t>ORD/000043/2025-2026</t>
   </si>
   <si>
     <t>247/BMD</t>
   </si>
   <si>
     <t>14/05/2025</t>
   </si>
   <si>
     <t>12/08/2025</t>
   </si>
   <si>
     <t>PROGRESSIVE ENGINEERS CO-OPERATIVE SOCIETY LIMITED</t>
+  </si>
+  <si>
+    <t>Laying HDPE pipeline from Arkama OHR site to Rangibari and Amdiha village to Bena G.P. Office to increase pressure at Gopisagar &amp; Rangibari Village in connection with Augmentation of Arkama (Zone-H) Water Supply Scheme (BRGF Ph-I) under Jal Jeevan Mission Programme under Khatra Sub-Division of Bankura Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000267/2024-2025</t>
+  </si>
+  <si>
+    <t>2133/BQA</t>
+  </si>
+  <si>
+    <t>07/08/2024</t>
+  </si>
+  <si>
+    <t>01/02/2025</t>
+  </si>
+  <si>
+    <t>JAGABANDHU MONDAL</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -693,51 +711,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W13"/>
+  <dimension ref="A1:W14"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="60.128174" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -854,54 +872,54 @@
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13"/>
       <c r="K3" s="4" t="s">
         <v>27</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="P3" s="4">
         <v>0.95</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>0.94</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>99.08</v>
       </c>
       <c r="S3" s="4">
         <v>20</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -913,54 +931,54 @@
         <v>32</v>
       </c>
       <c r="I4" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J4" s="13"/>
       <c r="K4" s="4" t="s">
         <v>33</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>29</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>30</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="P4" s="4">
         <v>0.7</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>0.69</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>98.1</v>
       </c>
       <c r="S4" s="4">
         <v>20</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
@@ -972,54 +990,54 @@
         <v>36</v>
       </c>
       <c r="I5" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
         <v>37</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>38</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>29</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>30</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>31</v>
       </c>
       <c r="P5" s="4">
         <v>0.7</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>0.7</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>99.99</v>
       </c>
       <c r="S5" s="4">
         <v>20</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>39</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
@@ -1094,54 +1112,54 @@
       <c r="I7" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>42</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>49</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>50</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>51</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>52</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>53</v>
       </c>
       <c r="P7" s="4">
         <v>48.95</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>48.95</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>99.99</v>
       </c>
       <c r="S7" s="4">
         <v>100</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
@@ -1155,54 +1173,54 @@
       <c r="I8" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>42</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>55</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>56</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>57</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>58</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>59</v>
       </c>
       <c r="P8" s="4">
         <v>5.11</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>5.08</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>99.36</v>
       </c>
       <c r="S8" s="4">
         <v>80</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
@@ -1273,54 +1291,54 @@
       <c r="I10" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J10" s="13" t="s">
         <v>42</v>
       </c>
       <c r="K10" s="4" t="s">
         <v>66</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>67</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>68</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>69</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>70</v>
       </c>
       <c r="P10" s="4">
         <v>51.88</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>14.76</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>28.45</v>
       </c>
       <c r="S10" s="4">
         <v>70</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>39</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
@@ -1409,87 +1427,148 @@
       </c>
       <c r="N12" s="4" t="s">
         <v>81</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>82</v>
       </c>
       <c r="P12" s="4">
         <v>29.11</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
         <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
-      <c r="A13" s="7" t="s">
+      <c r="A13" s="3">
+        <v>11</v>
+      </c>
+      <c r="B13" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C13" s="3"/>
+      <c r="D13" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E13" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F13" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G13" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H13" s="13" t="s">
         <v>83</v>
       </c>
-      <c r="B13" s="7"/>
-[...22 lines deleted...]
-      <c r="S13" s="8"/>
+      <c r="I13" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J13" s="13" t="s">
+        <v>42</v>
+      </c>
+      <c r="K13" s="4" t="s">
+        <v>84</v>
+      </c>
+      <c r="L13" s="4" t="s">
+        <v>85</v>
+      </c>
+      <c r="M13" s="4" t="s">
+        <v>86</v>
+      </c>
+      <c r="N13" s="4" t="s">
+        <v>87</v>
+      </c>
+      <c r="O13" s="4" t="s">
+        <v>88</v>
+      </c>
+      <c r="P13" s="4">
+        <v>3.93</v>
+      </c>
+      <c r="Q13" s="4">
+        <v>3.84</v>
+      </c>
+      <c r="R13" s="4">
+        <v>97.61</v>
+      </c>
+      <c r="S13" s="4">
+        <v>70</v>
+      </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
+    <row r="14" spans="1:23">
+      <c r="A14" s="7" t="s">
+        <v>89</v>
+      </c>
+      <c r="B14" s="7"/>
+      <c r="C14" s="7"/>
+      <c r="D14" s="7"/>
+      <c r="E14" s="11"/>
+      <c r="F14" s="7"/>
+      <c r="G14" s="7"/>
+      <c r="H14" s="14"/>
+      <c r="I14" s="14"/>
+      <c r="J14" s="14"/>
+      <c r="K14" s="8"/>
+      <c r="L14" s="8"/>
+      <c r="M14" s="8"/>
+      <c r="N14" s="8"/>
+      <c r="O14" s="8">
+        <v>230.91</v>
+      </c>
+      <c r="P14" s="8">
+        <v>74.96</v>
+      </c>
+      <c r="Q14" s="8">
+        <v>32.46</v>
+      </c>
+      <c r="R14" s="8"/>
+      <c r="S14" s="8"/>
+      <c r="T14" s="1"/>
+      <c r="U14" s="1"/>
+      <c r="V14" s="1"/>
+      <c r="W14" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A13:N13"/>
+    <mergeCell ref="A14:N14"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>