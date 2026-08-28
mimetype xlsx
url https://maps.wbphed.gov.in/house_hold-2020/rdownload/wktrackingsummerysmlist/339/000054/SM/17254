--- v2 (2026-05-24)
+++ v3 (2026-08-28)
@@ -89,240 +89,240 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>BANKURA</t>
   </si>
   <si>
     <t>Bankura Division</t>
   </si>
   <si>
     <t>Augemention works for Arkama (zone - H) Under Khatra-Hirbandh-Ranibandh Water Supply Scheme (BRGF - I)</t>
   </si>
   <si>
     <t>SM/17254</t>
   </si>
   <si>
     <t>Augmentation</t>
   </si>
   <si>
+    <t>Work Order for Interconnection of newly laid pipeline and existing pipeline near Arkama village of Augmentation works for Arkama (Zone- H) under Khatra-Hirbandh-Ranibandh Water Supply Scheme (BRGF Ph - I) under Jal Jeevan Mission Programme under Khatra Sub-Division of Bankura Division, P.H.E. Dte. (Part-B)</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000448/2023-2024</t>
+  </si>
+  <si>
+    <t>256/KSD</t>
+  </si>
+  <si>
+    <t>24/08/2023</t>
+  </si>
+  <si>
+    <t>31/08/2023</t>
+  </si>
+  <si>
+    <t>M/S SUPRIYA CHATTERJEE</t>
+  </si>
+  <si>
     <t>Work Order for Interconnection of newly laid pipeline and existing pipeline near Arkama village of Augmentation works for Arkama (Zone- H) under Khatra-Hirbandh-Ranibandh Water Supply Scheme (BRGF Ph - I) under Jal Jeevan Mission Programme under Khatra Sub-Division of Bankura Division, P.H.E. Dte. (Part-A)</t>
   </si>
   <si>
-    <t>Assistant Engineer</t>
-[...1 lines deleted...]
-  <si>
     <t>ORD/000446/2023-2024</t>
   </si>
   <si>
     <t>254/KSD</t>
   </si>
   <si>
-    <t>24/08/2023</t>
-[...7 lines deleted...]
-  <si>
     <t>Work Order for Interconnection of newly laid pipeline and existing pipeline near Sindurpeti village of Augmentation works for Arkama (Zone- H) under Khatra-Hirbandh-Ranibandh Water Supply Scheme (BRGF Ph - I) under Jal Jeevan Mission Programme under Khatra Sub-Division of Bankura Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000450/2023-2024</t>
   </si>
   <si>
     <t>258/KSD</t>
   </si>
   <si>
     <t>GOURANGA CHATTERJEE</t>
   </si>
   <si>
-    <t>Work Order for Interconnection of newly laid pipeline and existing pipeline near Arkama village of Augmentation works for Arkama (Zone- H) under Khatra-Hirbandh-Ranibandh Water Supply Scheme (BRGF Ph - I) under Jal Jeevan Mission Programme under Khatra Sub-Division of Bankura Division, P.H.E. Dte. (Part-B)</t>
-[...5 lines deleted...]
-    <t>256/KSD</t>
+    <t>Construction and commissioning of ¿FHTC (Functional House Hold Tap Connection)¿ in different mouzas of Zone-H (Arkama) in connection with Augmentation of Khatra-Hirbandh-Ranibandh Water Supply Scheme (BRGF Ph-I) under Jal Jeevan Mission Programme under Khatra Sub-Division of Bankura Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000801/2022-2023</t>
+  </si>
+  <si>
+    <t>726/BQA</t>
+  </si>
+  <si>
+    <t>30/03/2023</t>
+  </si>
+  <si>
+    <t>14/05/2023</t>
+  </si>
+  <si>
+    <t>UTTAM KUMAR SINHAMAHAPATRA</t>
+  </si>
+  <si>
+    <t>Sinking of 2 Nos. 200mm X 165 mm dia.X 240 mtr. deep Rig Bore Tube Well (by DTH Rig machine), Construction of 1 No. CWR at OHR site, Construction of 1 No. Pump House at Tubewell site, Laying of pipeline and Construction &amp; Commissioning of ¿FHTC (Functional House Hold Tap Connection)¿ in different mouzas of Augmentation works for Zone-H (Arkama) in connection with Augmentation of Khatra-Hirbandh-Ranibandh Water Supply Scheme (BRGF Ph-I) under Jal Jeevan Mission Programme under Khatra Sub-Division of Bankura Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000066/2024-2025</t>
+  </si>
+  <si>
+    <t>1521/BQA</t>
+  </si>
+  <si>
+    <t>19/06/2024</t>
+  </si>
+  <si>
+    <t>19/07/2024</t>
+  </si>
+  <si>
+    <t>SINGHA ENTERPRISE</t>
   </si>
   <si>
     <t>Bankura Mechanical</t>
   </si>
   <si>
     <t>Acceptance cum Formal work order for the work of Providing, installation of High lift and Low Lift Pumping machineries with other electro-mechanical accessories at tail end and CWR site for for Augemention works for Arkama (zone - H) Under Khatra-Hirbandh-Ranibandh Water Supply Scheme (BRGF - I) under Bankura Mechanical Division, PHE Dte. Block : Khatra , Dist: Bankura</t>
   </si>
   <si>
     <t>Driller-in-Charge</t>
   </si>
   <si>
-    <t>Junior Engineer</t>
-[...1 lines deleted...]
-  <si>
     <t>ORD/000169/2024-2025</t>
   </si>
   <si>
     <t>511/BMD</t>
   </si>
   <si>
     <t>09/07/2024</t>
   </si>
   <si>
     <t>06/11/2024</t>
   </si>
   <si>
     <t>RAJIB COMPANY</t>
   </si>
   <si>
-    <t>Construction and commissioning of ¿FHTC (Functional House Hold Tap Connection)¿ in different mouzas of Zone-H (Arkama) in connection with Augmentation of Khatra-Hirbandh-Ranibandh Water Supply Scheme (BRGF Ph-I) under Jal Jeevan Mission Programme under Khatra Sub-Division of Bankura Division, P.H.E. Dte.</t>
-[...16 lines deleted...]
-  <si>
     <t>Laying HDPE pipeline to increase pressure in Damodarpur Mouza for construction and commissioning of ¿FHTC (Functional House Hold Tap Connection) of Zone-H (Arkama) in connection with Augmentation of Khatra-Hirbandh-Ranibandh Water Supply Scheme (BRGF Ph-I) under Jal Jeevan Mission Programme under Khatra Sub-Division of Bankura Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/001126/2023-2024</t>
   </si>
   <si>
     <t>247/BQA</t>
   </si>
   <si>
     <t>25/01/2024</t>
   </si>
   <si>
     <t>24/02/2024</t>
   </si>
   <si>
     <t>BIKASH MANDAL</t>
   </si>
   <si>
+    <t>Laying HDPE pipeline from Arkama OHR site to Rangibari and Amdiha village to Bena G.P. Office to increase pressure at Gopisagar &amp; Rangibari Village in connection with Augmentation of Arkama (Zone-H) Water Supply Scheme (BRGF Ph-I) under Jal Jeevan Mission Programme under Khatra Sub-Division of Bankura Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000267/2024-2025</t>
+  </si>
+  <si>
+    <t>2133/BQA</t>
+  </si>
+  <si>
+    <t>07/08/2024</t>
+  </si>
+  <si>
+    <t>01/02/2025</t>
+  </si>
+  <si>
+    <t>JAGABANDHU MONDAL</t>
+  </si>
+  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000169/2023-2024</t>
   </si>
   <si>
     <t>116/BQA</t>
   </si>
   <si>
     <t>10/01/2024</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
-    <t>Sinking of 2 Nos. 200mm X 165 mm dia.X 240 mtr. deep Rig Bore Tube Well (by DTH Rig machine), Construction of 1 No. CWR at OHR site, Construction of 1 No. Pump House at Tubewell site, Laying of pipeline and Construction &amp; Commissioning of ¿FHTC (Functional House Hold Tap Connection)¿ in different mouzas of Augmentation works for Zone-H (Arkama) in connection with Augmentation of Khatra-Hirbandh-Ranibandh Water Supply Scheme (BRGF Ph-I) under Jal Jeevan Mission Programme under Khatra Sub-Division of Bankura Division, P.H.E. Dte.</t>
-[...16 lines deleted...]
-  <si>
     <t>Acceptance cum Formal work order for the work of Providing, installation of High lift and Low Lift Pumping machineries with other electro-mechanical accessories at CWR site for for Augemention works for Arkama (zone H) Under Khatra Hirbandh Ranibandh Water Supply Scheme under Bankura Mechanical Division, PHE Dte. Block Khatra , Dist Bankura</t>
   </si>
   <si>
     <t>ORD/000880/2024-2025</t>
   </si>
   <si>
     <t>2040/BMD</t>
   </si>
   <si>
     <t>07/03/2025</t>
   </si>
   <si>
     <t>05/07/2025</t>
   </si>
   <si>
     <t>M/S TARUN KUMAR PATRA</t>
   </si>
   <si>
     <t>Acceptance cum Formal work order for the work of Providing and installation of Neutralization System, Flowmeter, Motorized Sulice valve with related allied works at Arkama (Zone H) under Khatra Hirbandh Ranibandh Water Supply Scheme under BMD PHE Dte. Dist Bankura</t>
   </si>
   <si>
     <t>ORD/000043/2025-2026</t>
   </si>
   <si>
     <t>247/BMD</t>
   </si>
   <si>
     <t>14/05/2025</t>
   </si>
   <si>
     <t>12/08/2025</t>
   </si>
   <si>
     <t>PROGRESSIVE ENGINEERS CO-OPERATIVE SOCIETY LIMITED</t>
-  </si>
-[...16 lines deleted...]
-    <t>JAGABANDHU MONDAL</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -869,662 +869,662 @@
         <v>24</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13"/>
       <c r="K3" s="4" t="s">
         <v>27</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="P3" s="4">
-        <v>0.95</v>
+        <v>0.7</v>
       </c>
       <c r="Q3" s="4">
-        <v>0.94</v>
+        <v>0.7</v>
       </c>
       <c r="R3" s="4">
-        <v>99.08</v>
+        <v>99.99</v>
       </c>
       <c r="S3" s="4">
         <v>20</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
         <v>32</v>
       </c>
       <c r="I4" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J4" s="13"/>
       <c r="K4" s="4" t="s">
         <v>33</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>29</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>30</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>35</v>
+        <v>31</v>
       </c>
       <c r="P4" s="4">
-        <v>0.7</v>
+        <v>0.95</v>
       </c>
       <c r="Q4" s="4">
-        <v>0.69</v>
+        <v>0.94</v>
       </c>
       <c r="R4" s="4">
-        <v>98.1</v>
+        <v>99.08</v>
       </c>
       <c r="S4" s="4">
         <v>20</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="I5" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
+        <v>36</v>
+      </c>
+      <c r="L5" s="4" t="s">
         <v>37</v>
-      </c>
-[...1 lines deleted...]
-        <v>38</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>29</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>30</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>31</v>
+        <v>38</v>
       </c>
       <c r="P5" s="4">
         <v>0.7</v>
       </c>
       <c r="Q5" s="4">
-        <v>0.7</v>
+        <v>0.69</v>
       </c>
       <c r="R5" s="4">
-        <v>99.99</v>
+        <v>98.1</v>
       </c>
       <c r="S5" s="4">
         <v>20</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
-        <v>39</v>
+        <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
+        <v>39</v>
+      </c>
+      <c r="I6" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J6" s="13" t="s">
         <v>40</v>
       </c>
-      <c r="I6" s="13" t="s">
+      <c r="K6" s="4" t="s">
         <v>41</v>
       </c>
-      <c r="J6" s="13" t="s">
+      <c r="L6" s="4" t="s">
         <v>42</v>
       </c>
-      <c r="K6" s="4" t="s">
+      <c r="M6" s="4" t="s">
         <v>43</v>
       </c>
-      <c r="L6" s="4" t="s">
+      <c r="N6" s="4" t="s">
         <v>44</v>
       </c>
-      <c r="M6" s="4" t="s">
+      <c r="O6" s="4" t="s">
         <v>45</v>
       </c>
-      <c r="N6" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P6" s="4">
-        <v>44.01</v>
+        <v>48.95</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>48.95</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>99.99</v>
       </c>
       <c r="S6" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="I7" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J7" s="13" t="s">
-        <v>42</v>
+        <v>40</v>
       </c>
       <c r="K7" s="4" t="s">
+        <v>47</v>
+      </c>
+      <c r="L7" s="4" t="s">
+        <v>48</v>
+      </c>
+      <c r="M7" s="4" t="s">
         <v>49</v>
       </c>
-      <c r="L7" s="4" t="s">
+      <c r="N7" s="4" t="s">
         <v>50</v>
       </c>
-      <c r="M7" s="4" t="s">
+      <c r="O7" s="4" t="s">
         <v>51</v>
       </c>
-      <c r="N7" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P7" s="4">
-        <v>48.95</v>
+        <v>51.88</v>
       </c>
       <c r="Q7" s="4">
-        <v>48.95</v>
+        <v>14.76</v>
       </c>
       <c r="R7" s="4">
-        <v>99.99</v>
+        <v>28.45</v>
       </c>
       <c r="S7" s="4">
-        <v>100</v>
+        <v>70</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
-        <v>21</v>
+        <v>52</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
+        <v>53</v>
+      </c>
+      <c r="I8" s="13" t="s">
         <v>54</v>
       </c>
-      <c r="I8" s="13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="J8" s="13" t="s">
-        <v>42</v>
+        <v>40</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>55</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>56</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>57</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>58</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>59</v>
       </c>
       <c r="P8" s="4">
-        <v>5.11</v>
+        <v>44.01</v>
       </c>
       <c r="Q8" s="4">
-        <v>5.08</v>
+        <v>0</v>
       </c>
       <c r="R8" s="4">
-        <v>99.36</v>
+        <v>0</v>
       </c>
       <c r="S8" s="4">
-        <v>80</v>
+        <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
         <v>60</v>
       </c>
-      <c r="I9" s="13"/>
-      <c r="J9" s="13"/>
+      <c r="I9" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J9" s="13" t="s">
+        <v>40</v>
+      </c>
       <c r="K9" s="4" t="s">
         <v>61</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>62</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>63</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="P9" s="4">
-        <v>2.96</v>
+        <v>5.11</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>5.08</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>99.36</v>
       </c>
       <c r="S9" s="4">
-        <v>0</v>
+        <v>80</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="I10" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J10" s="13" t="s">
-        <v>42</v>
+        <v>40</v>
       </c>
       <c r="K10" s="4" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="P10" s="4">
-        <v>51.88</v>
+        <v>3.93</v>
       </c>
       <c r="Q10" s="4">
-        <v>14.76</v>
+        <v>3.84</v>
       </c>
       <c r="R10" s="4">
-        <v>28.45</v>
+        <v>97.61</v>
       </c>
       <c r="S10" s="4">
         <v>70</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
-        <v>39</v>
+        <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>71</v>
-[...6 lines deleted...]
-      </c>
+        <v>72</v>
+      </c>
+      <c r="I11" s="13"/>
+      <c r="J11" s="13"/>
       <c r="K11" s="4" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>75</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>76</v>
       </c>
       <c r="P11" s="4">
-        <v>42.61</v>
+        <v>2.96</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
         <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
-        <v>39</v>
+        <v>52</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
         <v>77</v>
       </c>
       <c r="I12" s="13" t="s">
-        <v>41</v>
+        <v>54</v>
       </c>
       <c r="J12" s="13" t="s">
-        <v>42</v>
+        <v>40</v>
       </c>
       <c r="K12" s="4" t="s">
         <v>78</v>
       </c>
       <c r="L12" s="4" t="s">
         <v>79</v>
       </c>
       <c r="M12" s="4" t="s">
         <v>80</v>
       </c>
       <c r="N12" s="4" t="s">
         <v>81</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>82</v>
       </c>
       <c r="P12" s="4">
-        <v>29.11</v>
+        <v>42.61</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
         <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
-        <v>21</v>
+        <v>52</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
         <v>83</v>
       </c>
       <c r="I13" s="13" t="s">
-        <v>26</v>
+        <v>54</v>
       </c>
       <c r="J13" s="13" t="s">
-        <v>42</v>
+        <v>40</v>
       </c>
       <c r="K13" s="4" t="s">
         <v>84</v>
       </c>
       <c r="L13" s="4" t="s">
         <v>85</v>
       </c>
       <c r="M13" s="4" t="s">
         <v>86</v>
       </c>
       <c r="N13" s="4" t="s">
         <v>87</v>
       </c>
       <c r="O13" s="4" t="s">
         <v>88</v>
       </c>
       <c r="P13" s="4">
-        <v>3.93</v>
+        <v>29.11</v>
       </c>
       <c r="Q13" s="4">
-        <v>3.84</v>
+        <v>0</v>
       </c>
       <c r="R13" s="4">
-        <v>97.61</v>
+        <v>0</v>
       </c>
       <c r="S13" s="4">
-        <v>70</v>
+        <v>0</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="7" t="s">
         <v>89</v>
       </c>
       <c r="B14" s="7"/>
       <c r="C14" s="7"/>
       <c r="D14" s="7"/>
       <c r="E14" s="11"/>
       <c r="F14" s="7"/>
       <c r="G14" s="7"/>
       <c r="H14" s="14"/>
       <c r="I14" s="14"/>
       <c r="J14" s="14"/>
       <c r="K14" s="8"/>
       <c r="L14" s="8"/>
       <c r="M14" s="8"/>
       <c r="N14" s="8"/>
       <c r="O14" s="8">
         <v>230.91</v>