--- v1 (2026-03-03)
+++ v2 (2026-04-05)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="62">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="56">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -128,114 +128,96 @@
   <si>
     <t>26/12/2023</t>
   </si>
   <si>
     <t>TAPAN KUMAR SARKAR</t>
   </si>
   <si>
     <t>Bankura Division</t>
   </si>
   <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000107/2023-2024</t>
   </si>
   <si>
     <t>2732/BQA</t>
   </si>
   <si>
     <t>03/10/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
-    <t>Augumentation of Agarda and adjoining Mouzas Water Supply Scheme under Onda (BRGF Ph-I) under Bankura Sadar Sub - Division of Bankura Division, PHE Dte.</t>
+    <t>RTOR000289/2023-2024</t>
+  </si>
+  <si>
+    <t>193/BQA</t>
+  </si>
+  <si>
+    <t>22/01/2024</t>
+  </si>
+  <si>
+    <t>Construction of Low Lift Pump House, Laying additional LDS and Construction of Boundary Wall at Jadab Nagar under Augmentation works for Agarda and its adjoining Mouzas Water Supply Scheme under Onda Block (BRGF Ph - I Project)</t>
   </si>
   <si>
     <t>Junior Engineer</t>
   </si>
   <si>
-    <t>ORD/000365/2023-2024</t>
-[...25 lines deleted...]
-  <si>
     <t>ORD/000194/2024-2025</t>
   </si>
   <si>
     <t>1866/BQA</t>
   </si>
   <si>
     <t>12/07/2024</t>
   </si>
   <si>
     <t>01/04/2026</t>
   </si>
   <si>
     <t>SOUMITRA KUMAR DAS</t>
   </si>
   <si>
     <t>Acceptance cum Formal work order for the work of Providing, installation of Pumping machineries with other electro-mechanical accessories at existing Tubewell for Augmentation of Agarda and adjoining mouzas piped water supply scheme under Bankura Mechanical Division, PHE Dte. Block : Bishnupur Dist: Bankura</t>
   </si>
   <si>
     <t>Estimator,Junior Engineer</t>
   </si>
   <si>
     <t>ORD/000167/2024-2025</t>
   </si>
   <si>
     <t>509/BMD</t>
   </si>
   <si>
     <t>09/07/2024</t>
   </si>
   <si>
-    <t>04/07/2025</t>
+    <t>29/06/2026</t>
   </si>
   <si>
     <t>CHAKRABORTY MINING &amp; ENGINEERING.</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
@@ -627,51 +609,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W9"/>
+  <dimension ref="A1:W8"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="39.990234" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -879,307 +861,246 @@
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>32</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
+        <v>33</v>
+      </c>
+      <c r="I5" s="13"/>
+      <c r="J5" s="13"/>
+      <c r="K5" s="4" t="s">
         <v>38</v>
       </c>
-      <c r="I5" s="13" t="s">
-[...2 lines deleted...]
-      <c r="J5" s="13" t="s">
+      <c r="L5" s="4" t="s">
         <v>39</v>
       </c>
-      <c r="K5" s="4" t="s">
+      <c r="M5" s="4" t="s">
         <v>40</v>
       </c>
-      <c r="L5" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="N5" s="4" t="s">
-        <v>43</v>
+        <v>40</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>44</v>
+        <v>37</v>
       </c>
       <c r="P5" s="4">
-        <v>212.34</v>
+        <v>2.96</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
-        <v>70</v>
+        <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>32</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>33</v>
-[...2 lines deleted...]
-      <c r="J6" s="13"/>
+        <v>41</v>
+      </c>
+      <c r="I6" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J6" s="13" t="s">
+        <v>42</v>
+      </c>
       <c r="K6" s="4" t="s">
+        <v>43</v>
+      </c>
+      <c r="L6" s="4" t="s">
+        <v>44</v>
+      </c>
+      <c r="M6" s="4" t="s">
         <v>45</v>
       </c>
-      <c r="L6" s="4" t="s">
+      <c r="N6" s="4" t="s">
         <v>46</v>
       </c>
-      <c r="M6" s="4" t="s">
+      <c r="O6" s="4" t="s">
         <v>47</v>
       </c>
-      <c r="N6" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P6" s="4">
-        <v>2.96</v>
+        <v>34.71</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
-        <v>0</v>
+        <v>90</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
-        <v>32</v>
+        <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
         <v>48</v>
       </c>
       <c r="I7" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J7" s="13" t="s">
-        <v>39</v>
+        <v>49</v>
       </c>
       <c r="K7" s="4" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="P7" s="4">
-        <v>34.71</v>
+        <v>24.55</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
-        <v>90</v>
+        <v>100</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
-      <c r="A8" s="3">
-[...24 lines deleted...]
-      <c r="J8" s="13" t="s">
+      <c r="A8" s="7" t="s">
         <v>55</v>
       </c>
-      <c r="K8" s="4" t="s">
-[...25 lines deleted...]
-      </c>
+      <c r="B8" s="7"/>
+      <c r="C8" s="7"/>
+      <c r="D8" s="7"/>
+      <c r="E8" s="11"/>
+      <c r="F8" s="7"/>
+      <c r="G8" s="7"/>
+      <c r="H8" s="14"/>
+      <c r="I8" s="14"/>
+      <c r="J8" s="14"/>
+      <c r="K8" s="8"/>
+      <c r="L8" s="8"/>
+      <c r="M8" s="8"/>
+      <c r="N8" s="8"/>
+      <c r="O8" s="8">
+        <v>121.79</v>
+      </c>
+      <c r="P8" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q8" s="8">
+        <v>0</v>
+      </c>
+      <c r="R8" s="8"/>
+      <c r="S8" s="8"/>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
-    <row r="9" spans="1:23">
-[...31 lines deleted...]
-    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A9:N9"/>
+    <mergeCell ref="A8:N8"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>