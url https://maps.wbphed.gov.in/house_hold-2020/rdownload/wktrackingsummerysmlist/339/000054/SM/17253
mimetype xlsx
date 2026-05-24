--- v2 (2026-04-05)
+++ v3 (2026-05-24)
@@ -137,90 +137,90 @@
   <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000107/2023-2024</t>
   </si>
   <si>
     <t>2732/BQA</t>
   </si>
   <si>
     <t>03/10/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
     <t>RTOR000289/2023-2024</t>
   </si>
   <si>
     <t>193/BQA</t>
   </si>
   <si>
     <t>22/01/2024</t>
   </si>
   <si>
+    <t>Acceptance cum Formal work order for the work of Providing, installation of Pumping machineries with other electro-mechanical accessories at existing Tubewell for Augmentation of Agarda and adjoining mouzas piped water supply scheme under Bankura Mechanical Division, PHE Dte. Block : Bishnupur Dist: Bankura</t>
+  </si>
+  <si>
+    <t>Estimator,Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000167/2024-2025</t>
+  </si>
+  <si>
+    <t>509/BMD</t>
+  </si>
+  <si>
+    <t>09/07/2024</t>
+  </si>
+  <si>
+    <t>29/06/2026</t>
+  </si>
+  <si>
+    <t>CHAKRABORTY MINING &amp; ENGINEERING.</t>
+  </si>
+  <si>
     <t>Construction of Low Lift Pump House, Laying additional LDS and Construction of Boundary Wall at Jadab Nagar under Augmentation works for Agarda and its adjoining Mouzas Water Supply Scheme under Onda Block (BRGF Ph - I Project)</t>
   </si>
   <si>
     <t>Junior Engineer</t>
   </si>
   <si>
     <t>ORD/000194/2024-2025</t>
   </si>
   <si>
     <t>1866/BQA</t>
   </si>
   <si>
     <t>12/07/2024</t>
   </si>
   <si>
     <t>01/04/2026</t>
   </si>
   <si>
     <t>SOUMITRA KUMAR DAS</t>
-  </si>
-[...19 lines deleted...]
-    <t>CHAKRABORTY MINING &amp; ENGINEERING.</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -770,54 +770,54 @@
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13"/>
       <c r="K3" s="4" t="s">
         <v>27</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="P3" s="4">
         <v>56.61</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>35.89</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>63.41</v>
       </c>
       <c r="S3" s="4">
         <v>64</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>32</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -906,188 +906,188 @@
         <v>2.96</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
         <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
-        <v>32</v>
+        <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
         <v>41</v>
       </c>
       <c r="I6" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>42</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>43</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>44</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>45</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>46</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>47</v>
       </c>
       <c r="P6" s="4">
-        <v>34.71</v>
+        <v>24.55</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>4.08</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>16.6</v>
       </c>
       <c r="S6" s="4">
-        <v>90</v>
+        <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
-        <v>21</v>
+        <v>32</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
         <v>48</v>
       </c>
       <c r="I7" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>49</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>50</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>51</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>52</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>53</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>54</v>
       </c>
       <c r="P7" s="4">
-        <v>24.55</v>
+        <v>34.71</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
-        <v>100</v>
+        <v>90</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="7" t="s">
         <v>55</v>
       </c>
       <c r="B8" s="7"/>
       <c r="C8" s="7"/>
       <c r="D8" s="7"/>
       <c r="E8" s="11"/>
       <c r="F8" s="7"/>
       <c r="G8" s="7"/>
       <c r="H8" s="14"/>
       <c r="I8" s="14"/>
       <c r="J8" s="14"/>
       <c r="K8" s="8"/>
       <c r="L8" s="8"/>
       <c r="M8" s="8"/>
       <c r="N8" s="8"/>
       <c r="O8" s="8">
         <v>121.79</v>
       </c>
       <c r="P8" s="8">
-        <v>0</v>
+        <v>39.97</v>
       </c>
       <c r="Q8" s="8">
-        <v>0</v>
+        <v>32.82</v>
       </c>
       <c r="R8" s="8"/>
       <c r="S8" s="8"/>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A8:N8"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>