--- v3 (2026-05-24)
+++ v4 (2026-06-23)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="56">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="62">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -177,50 +177,68 @@
     <t>29/06/2026</t>
   </si>
   <si>
     <t>CHAKRABORTY MINING &amp; ENGINEERING.</t>
   </si>
   <si>
     <t>Construction of Low Lift Pump House, Laying additional LDS and Construction of Boundary Wall at Jadab Nagar under Augmentation works for Agarda and its adjoining Mouzas Water Supply Scheme under Onda Block (BRGF Ph - I Project)</t>
   </si>
   <si>
     <t>Junior Engineer</t>
   </si>
   <si>
     <t>ORD/000194/2024-2025</t>
   </si>
   <si>
     <t>1866/BQA</t>
   </si>
   <si>
     <t>12/07/2024</t>
   </si>
   <si>
     <t>01/04/2026</t>
   </si>
   <si>
     <t>SOUMITRA KUMAR DAS</t>
+  </si>
+  <si>
+    <t>Augumentation of Agarda and adjoining Mouzas Water Supply Scheme under Onda (BRGF Ph-I) under Bankura Sadar Sub - Division of Bankura Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000365/2023-2024</t>
+  </si>
+  <si>
+    <t>2027/BQA</t>
+  </si>
+  <si>
+    <t>24/07/2023</t>
+  </si>
+  <si>
+    <t>01/05/2026</t>
+  </si>
+  <si>
+    <t>UNIVERSAL CONSTRUCTION</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -609,51 +627,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W8"/>
+  <dimension ref="A1:W9"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="39.990234" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1020,87 +1038,148 @@
       </c>
       <c r="N7" s="4" t="s">
         <v>53</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>54</v>
       </c>
       <c r="P7" s="4">
         <v>34.71</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>90</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
-      <c r="A8" s="7" t="s">
+      <c r="A8" s="3">
+        <v>6</v>
+      </c>
+      <c r="B8" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C8" s="3"/>
+      <c r="D8" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="E8" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F8" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G8" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H8" s="13" t="s">
         <v>55</v>
       </c>
-      <c r="B8" s="7"/>
-[...22 lines deleted...]
-      <c r="S8" s="8"/>
+      <c r="I8" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J8" s="13" t="s">
+        <v>49</v>
+      </c>
+      <c r="K8" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="L8" s="4" t="s">
+        <v>57</v>
+      </c>
+      <c r="M8" s="4" t="s">
+        <v>58</v>
+      </c>
+      <c r="N8" s="4" t="s">
+        <v>59</v>
+      </c>
+      <c r="O8" s="4" t="s">
+        <v>60</v>
+      </c>
+      <c r="P8" s="4">
+        <v>212.34</v>
+      </c>
+      <c r="Q8" s="4">
+        <v>142.5</v>
+      </c>
+      <c r="R8" s="4">
+        <v>67.11</v>
+      </c>
+      <c r="S8" s="4">
+        <v>70</v>
+      </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
+    <row r="9" spans="1:23">
+      <c r="A9" s="7" t="s">
+        <v>61</v>
+      </c>
+      <c r="B9" s="7"/>
+      <c r="C9" s="7"/>
+      <c r="D9" s="7"/>
+      <c r="E9" s="11"/>
+      <c r="F9" s="7"/>
+      <c r="G9" s="7"/>
+      <c r="H9" s="14"/>
+      <c r="I9" s="14"/>
+      <c r="J9" s="14"/>
+      <c r="K9" s="8"/>
+      <c r="L9" s="8"/>
+      <c r="M9" s="8"/>
+      <c r="N9" s="8"/>
+      <c r="O9" s="8">
+        <v>334.14</v>
+      </c>
+      <c r="P9" s="8">
+        <v>182.47</v>
+      </c>
+      <c r="Q9" s="8">
+        <v>54.61</v>
+      </c>
+      <c r="R9" s="8"/>
+      <c r="S9" s="8"/>
+      <c r="T9" s="1"/>
+      <c r="U9" s="1"/>
+      <c r="V9" s="1"/>
+      <c r="W9" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A8:N8"/>
+    <mergeCell ref="A9:N9"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>