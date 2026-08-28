--- v4 (2026-06-23)
+++ v5 (2026-08-28)
@@ -77,168 +77,168 @@
   <si>
     <t>WO Date</t>
   </si>
   <si>
     <t>WO End Date</t>
   </si>
   <si>
     <t>Agency Name</t>
   </si>
   <si>
     <t>Work Value</t>
   </si>
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>BANKURA</t>
   </si>
   <si>
+    <t>Bankura Division</t>
+  </si>
+  <si>
+    <t>Augmentation works for Agarda and its adjoining Mouzas Water Supply Scheme under Onda Block (BRGF Ph - I Project).</t>
+  </si>
+  <si>
+    <t>SM/17253</t>
+  </si>
+  <si>
+    <t>Augmentation</t>
+  </si>
+  <si>
+    <t>Augumentation of Agarda and adjoining Mouzas Water Supply Scheme under Onda (BRGF Ph-I) under Bankura Sadar Sub - Division of Bankura Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000365/2023-2024</t>
+  </si>
+  <si>
+    <t>2027/BQA</t>
+  </si>
+  <si>
+    <t>24/07/2023</t>
+  </si>
+  <si>
+    <t>01/05/2026</t>
+  </si>
+  <si>
+    <t>UNIVERSAL CONSTRUCTION</t>
+  </si>
+  <si>
     <t>Bankura Mechanical</t>
   </si>
   <si>
-    <t>Augmentation works for Agarda and its adjoining Mouzas Water Supply Scheme under Onda Block (BRGF Ph - I Project).</t>
-[...7 lines deleted...]
-  <si>
     <t>Acceptance cum Formal work order for the work of Providing, installation of Pumping machineries with other electro-mechanical accessories for Augmentation of Agarda &amp; its adjoining Mouzas water supply scheme under onda block (BRGF Phase-I) under Bankura Mechanical Division, PHE Dte Dist: Bankura</t>
   </si>
   <si>
-    <t>Assistant Engineer</t>
-[...1 lines deleted...]
-  <si>
     <t>ORD/000544/2023-2024</t>
   </si>
   <si>
     <t>1980/BMD</t>
   </si>
   <si>
     <t>28/08/2023</t>
   </si>
   <si>
     <t>26/12/2023</t>
   </si>
   <si>
     <t>TAPAN KUMAR SARKAR</t>
   </si>
   <si>
-    <t>Bankura Division</t>
-[...1 lines deleted...]
-  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000107/2023-2024</t>
   </si>
   <si>
     <t>2732/BQA</t>
   </si>
   <si>
     <t>03/10/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
+    <t>Acceptance cum Formal work order for the work of Providing, installation of Pumping machineries with other electro-mechanical accessories at existing Tubewell for Augmentation of Agarda and adjoining mouzas piped water supply scheme under Bankura Mechanical Division, PHE Dte. Block : Bishnupur Dist: Bankura</t>
+  </si>
+  <si>
+    <t>Estimator,Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000167/2024-2025</t>
+  </si>
+  <si>
+    <t>509/BMD</t>
+  </si>
+  <si>
+    <t>09/07/2024</t>
+  </si>
+  <si>
+    <t>29/06/2026</t>
+  </si>
+  <si>
+    <t>CHAKRABORTY MINING &amp; ENGINEERING.</t>
+  </si>
+  <si>
+    <t>Construction of Low Lift Pump House, Laying additional LDS and Construction of Boundary Wall at Jadab Nagar under Augmentation works for Agarda and its adjoining Mouzas Water Supply Scheme under Onda Block (BRGF Ph - I Project)</t>
+  </si>
+  <si>
+    <t>ORD/000194/2024-2025</t>
+  </si>
+  <si>
+    <t>1866/BQA</t>
+  </si>
+  <si>
+    <t>12/07/2024</t>
+  </si>
+  <si>
+    <t>01/04/2026</t>
+  </si>
+  <si>
+    <t>SOUMITRA KUMAR DAS</t>
+  </si>
+  <si>
     <t>RTOR000289/2023-2024</t>
   </si>
   <si>
     <t>193/BQA</t>
   </si>
   <si>
     <t>22/01/2024</t>
-  </si>
-[...58 lines deleted...]
-    <t>UNIVERSAL CONSTRUCTION</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -768,374 +768,374 @@
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3"/>
       <c r="D3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="J3" s="13"/>
+      <c r="J3" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K3" s="4" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="P3" s="4">
-        <v>56.61</v>
+        <v>212.34</v>
       </c>
       <c r="Q3" s="4">
-        <v>35.89</v>
+        <v>142.5</v>
       </c>
       <c r="R3" s="4">
-        <v>63.41</v>
+        <v>67.11</v>
       </c>
       <c r="S3" s="4">
-        <v>64</v>
+        <v>70</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>33</v>
-[...1 lines deleted...]
-      <c r="I4" s="13"/>
+        <v>34</v>
+      </c>
+      <c r="I4" s="13" t="s">
+        <v>26</v>
+      </c>
       <c r="J4" s="13"/>
       <c r="K4" s="4" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="P4" s="4">
-        <v>2.96</v>
+        <v>56.61</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>35.89</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>63.41</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>64</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
-        <v>32</v>
+        <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>33</v>
+        <v>40</v>
       </c>
       <c r="I5" s="13"/>
       <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
-        <v>38</v>
+        <v>41</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>39</v>
+        <v>42</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>37</v>
+        <v>44</v>
       </c>
       <c r="P5" s="4">
         <v>2.96</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
         <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>41</v>
+        <v>45</v>
       </c>
       <c r="I6" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J6" s="13" t="s">
-        <v>42</v>
+        <v>46</v>
       </c>
       <c r="K6" s="4" t="s">
-        <v>43</v>
+        <v>47</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>44</v>
+        <v>48</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>45</v>
+        <v>49</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>46</v>
+        <v>50</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>47</v>
+        <v>51</v>
       </c>
       <c r="P6" s="4">
         <v>24.55</v>
       </c>
       <c r="Q6" s="4">
         <v>4.08</v>
       </c>
       <c r="R6" s="4">
         <v>16.6</v>
       </c>
       <c r="S6" s="4">
         <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
-        <v>32</v>
+        <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>48</v>
+        <v>52</v>
       </c>
       <c r="I7" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J7" s="13" t="s">
-        <v>49</v>
+        <v>27</v>
       </c>
       <c r="K7" s="4" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>51</v>
+        <v>54</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>53</v>
+        <v>56</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="P7" s="4">
         <v>34.71</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>90</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
-        <v>32</v>
+        <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>55</v>
-[...6 lines deleted...]
-      </c>
+        <v>40</v>
+      </c>
+      <c r="I8" s="13"/>
+      <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>60</v>
+        <v>44</v>
       </c>
       <c r="P8" s="4">
-        <v>212.34</v>
+        <v>2.96</v>
       </c>
       <c r="Q8" s="4">
-        <v>142.5</v>
+        <v>0</v>
       </c>
       <c r="R8" s="4">
-        <v>67.11</v>
+        <v>0</v>
       </c>
       <c r="S8" s="4">
-        <v>70</v>
+        <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="7" t="s">
         <v>61</v>
       </c>
       <c r="B9" s="7"/>
       <c r="C9" s="7"/>
       <c r="D9" s="7"/>
       <c r="E9" s="11"/>
       <c r="F9" s="7"/>
       <c r="G9" s="7"/>
       <c r="H9" s="14"/>
       <c r="I9" s="14"/>
       <c r="J9" s="14"/>
       <c r="K9" s="8"/>
       <c r="L9" s="8"/>
       <c r="M9" s="8"/>
       <c r="N9" s="8"/>
       <c r="O9" s="8">
         <v>334.14</v>