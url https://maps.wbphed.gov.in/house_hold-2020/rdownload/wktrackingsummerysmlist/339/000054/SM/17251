--- v1 (2026-03-03)
+++ v2 (2026-04-05)
@@ -131,51 +131,51 @@
   <si>
     <t>SSPR VALVE MANUFACTURING PVT. LTD.</t>
   </si>
   <si>
     <t>Bankura Mechanical</t>
   </si>
   <si>
     <t>Acceptance cum Formal work order for the work of Providing, installation of Pumping machineries with other electro-mechanical accessories for Augmentation works for Makhnu (Zone- K) ( boosting at tail end) under Improvement of Khatra-Hirbandh-Ranibandh Water Supply Scheme under Bankura Mechanical Division, PHE Dte. Block : Ranibandh , Dist: Bankura</t>
   </si>
   <si>
     <t>Driller-in-Charge</t>
   </si>
   <si>
     <t>Junior Engineer</t>
   </si>
   <si>
     <t>ORD/000150/2024-2025</t>
   </si>
   <si>
     <t>493/BMD</t>
   </si>
   <si>
     <t>09/07/2024</t>
   </si>
   <si>
-    <t>05/03/2025</t>
+    <t>29/04/2026</t>
   </si>
   <si>
     <t>M/S BIPUL BANERJEE</t>
   </si>
   <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000175/2023-2024</t>
   </si>
   <si>
     <t>116/BQA</t>
   </si>
   <si>
     <t>10/01/2024</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
     <t>Raniabndh -Jhilimili Road from Ch.1.860 km to Ch. 1.890 km, from Ch. 2.264 km to Ch. 2.284 hm, from Ch. 3.309 km to Ch. 3.609 km and from Ch. 3.630¿km to Ch. 3.770 km, Restoration work damage by PHE Dept by laying pipe line under Bankura Highway Division in the district of Bankura. Augmentation of Makhnu (Zone-K) W/S Scheme (SM/17251)</t>
   </si>
   <si>
     <t>BILL/01247/2024-2025</t>
   </si>