--- v2 (2026-04-05)
+++ v3 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="81">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="75">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -110,177 +110,159 @@
   <si>
     <t>Augmentation</t>
   </si>
   <si>
     <t>Work Order for Supply, Delivery and Stacking of Air Valve of Augmentation works for Makhnu (Zone- K) under Improvement of Khatra-Hirbandh-Ranibandh Water Supply Scheme (BRGF Ph - I) under Khatra Sub-Division of Bankura Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>Assistant Engineer</t>
   </si>
   <si>
     <t>ORD/000124/2023-2024</t>
   </si>
   <si>
     <t>126/KSD</t>
   </si>
   <si>
     <t>25/05/2023</t>
   </si>
   <si>
     <t>09/06/2023</t>
   </si>
   <si>
     <t>SSPR VALVE MANUFACTURING PVT. LTD.</t>
   </si>
   <si>
+    <t>Material Requisition To Resource Division</t>
+  </si>
+  <si>
+    <t>RTOR000175/2023-2024</t>
+  </si>
+  <si>
+    <t>116/BQA</t>
+  </si>
+  <si>
+    <t>10/01/2024</t>
+  </si>
+  <si>
+    <t>Resource Division</t>
+  </si>
+  <si>
+    <t>Raniabndh -Jhilimili Road from Ch.1.860 km to Ch. 1.890 km, from Ch. 2.264 km to Ch. 2.284 hm, from Ch. 3.309 km to Ch. 3.609 km and from Ch. 3.630¿km to Ch. 3.770 km, Restoration work damage by PHE Dept by laying pipe line under Bankura Highway Division in the district of Bankura. Augmentation of Makhnu (Zone-K) W/S Scheme (SM/17251)</t>
+  </si>
+  <si>
+    <t>BILL/01247/2024-2025</t>
+  </si>
+  <si>
+    <t>BP-347/2024-25</t>
+  </si>
+  <si>
+    <t>03/10/2024</t>
+  </si>
+  <si>
+    <t>EXECUTIVE ENGINEER BANKURA HIGHWAY DIVISION</t>
+  </si>
+  <si>
     <t>Bankura Mechanical</t>
   </si>
   <si>
-    <t>Acceptance cum Formal work order for the work of Providing, installation of Pumping machineries with other electro-mechanical accessories for Augmentation works for Makhnu (Zone- K) ( boosting at tail end) under Improvement of Khatra-Hirbandh-Ranibandh Water Supply Scheme under Bankura Mechanical Division, PHE Dte. Block : Ranibandh , Dist: Bankura</t>
+    <t>New service connection charge at T/W-III of Makhnu.</t>
+  </si>
+  <si>
+    <t>BILL/01148/2024-2025</t>
+  </si>
+  <si>
+    <t>BP-2024-25-284</t>
+  </si>
+  <si>
+    <t>21/11/2024</t>
+  </si>
+  <si>
+    <t>WEST BENGAL STATE ELECTRICITY DISTRIBUTION COMPANY LTD.</t>
+  </si>
+  <si>
+    <t>BILL/01029/2024-2025</t>
+  </si>
+  <si>
+    <t>28/09/2024</t>
+  </si>
+  <si>
+    <t>New service connection charge at T/W-IV of Makhnu</t>
+  </si>
+  <si>
+    <t>BILL/01150/2024-2025</t>
+  </si>
+  <si>
+    <t>BP-2024-25-285</t>
+  </si>
+  <si>
+    <t>19/11/2024</t>
+  </si>
+  <si>
+    <t>Sinking of 3 Nos. 200mm X 165 mm dia.X 240 mtr. deep Rig Bore Tube Well (by DTH Rig machine) and Construction &amp; commissioning of ¿FHTC (Functional House Hold Tap Connection)¿ in different mouzas of Zone-K (Makhnu) in connection with Augmentation of Khatra-Hirbandh-Ranibandh Water Supply Scheme (BRGF Ph-I) under Jal Jeevan Mission Programme under Khatra Sub-Division of Bankura Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000791/2022-2023</t>
+  </si>
+  <si>
+    <t>675/BQA</t>
+  </si>
+  <si>
+    <t>28/03/2023</t>
+  </si>
+  <si>
+    <t>17/02/2027</t>
+  </si>
+  <si>
+    <t>GOUTAM BHATTACHRYYA</t>
+  </si>
+  <si>
+    <t>Sinking of 2 (Two) Nos. 200mm X 165 mm dia.X 240 mtr. deep Rig Bore Tube Well (by DTH Rig machine) and Construction of 4 (Four) Nos. Pump Houses with ancillary works in different mouzas of Zone-K (Makhnu) in connection with Augmentation of Khatra-Hirbandh-Ranibandh Water Supply Scheme (BRGF Ph-I) under Jal Jeevan Mission Programme under Khatra Sub-Division of Bankura Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001154/2023-2024</t>
+  </si>
+  <si>
+    <t>358/BQA</t>
+  </si>
+  <si>
+    <t>06/02/2024</t>
+  </si>
+  <si>
+    <t>07/03/2024</t>
+  </si>
+  <si>
+    <t>SUBHADIP KOLE</t>
+  </si>
+  <si>
+    <t>Acceptance cum Formal work order for the work of Providing and installation of Neutralization System, Flowmeter, Motorized Sulice valve with related allied works at Makhnu (Zone k) under Khatra Hirbandh Ranibandh Water Supply Scheme under BMD PHE Dte. Dist Bankura.</t>
   </si>
   <si>
     <t>Driller-in-Charge</t>
-  </si>
-[...118 lines deleted...]
-    <t>Acceptance cum Formal work order for the work of Providing and installation of Neutralization System, Flowmeter, Motorized Sulice valve with related allied works at Makhnu (Zone k) under Khatra Hirbandh Ranibandh Water Supply Scheme under BMD PHE Dte. Dist Bankura.</t>
   </si>
   <si>
     <t>ORD/000418/2025-2026</t>
   </si>
   <si>
     <t>579/BMD</t>
   </si>
   <si>
     <t>03/07/2025</t>
   </si>
   <si>
     <t>01/10/2025</t>
   </si>
   <si>
     <t>GOENKA ENTERPRISE</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
@@ -684,51 +666,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W13"/>
+  <dimension ref="A1:W12"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="65.983887" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -845,628 +827,567 @@
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13"/>
       <c r="K3" s="4" t="s">
         <v>27</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="P3" s="4">
         <v>0.94</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>0.94</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S3" s="4">
         <v>20</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
-        <v>32</v>
+        <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
+        <v>32</v>
+      </c>
+      <c r="I4" s="13"/>
+      <c r="J4" s="13"/>
+      <c r="K4" s="4" t="s">
         <v>33</v>
       </c>
-      <c r="I4" s="13" t="s">
+      <c r="L4" s="4" t="s">
         <v>34</v>
       </c>
-      <c r="J4" s="13" t="s">
+      <c r="M4" s="4" t="s">
         <v>35</v>
       </c>
-      <c r="K4" s="4" t="s">
+      <c r="N4" s="4" t="s">
+        <v>35</v>
+      </c>
+      <c r="O4" s="4" t="s">
         <v>36</v>
       </c>
-      <c r="L4" s="4" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="P4" s="4">
-        <v>49.9</v>
+        <v>1.42</v>
       </c>
       <c r="Q4" s="4">
         <v>0</v>
       </c>
       <c r="R4" s="4">
         <v>0</v>
       </c>
       <c r="S4" s="4">
-        <v>76</v>
+        <v>0</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="I5" s="13"/>
       <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
-        <v>42</v>
+        <v>38</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>44</v>
+        <v>40</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>44</v>
+        <v>40</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>45</v>
+        <v>41</v>
       </c>
       <c r="P5" s="4">
-        <v>1.42</v>
+        <v>1.91</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
         <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
-        <v>21</v>
+        <v>42</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>46</v>
+        <v>43</v>
       </c>
       <c r="I6" s="13"/>
       <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
+        <v>44</v>
+      </c>
+      <c r="L6" s="4" t="s">
+        <v>45</v>
+      </c>
+      <c r="M6" s="4" t="s">
+        <v>46</v>
+      </c>
+      <c r="N6" s="4" t="s">
+        <v>46</v>
+      </c>
+      <c r="O6" s="4" t="s">
         <v>47</v>
       </c>
-      <c r="L6" s="4" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="P6" s="4">
-        <v>1.91</v>
+        <v>1.98</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
-        <v>32</v>
+        <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>51</v>
+        <v>37</v>
       </c>
       <c r="I7" s="13"/>
       <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
-        <v>52</v>
-[...3 lines deleted...]
-      </c>
+        <v>48</v>
+      </c>
+      <c r="L7" s="4"/>
       <c r="M7" s="4" t="s">
-        <v>54</v>
+        <v>49</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>54</v>
+        <v>49</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>55</v>
+        <v>41</v>
       </c>
       <c r="P7" s="4">
-        <v>1.98</v>
+        <v>1.91</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
-        <v>21</v>
+        <v>42</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>46</v>
+        <v>50</v>
       </c>
       <c r="I8" s="13"/>
       <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
-        <v>56</v>
-[...1 lines deleted...]
-      <c r="L8" s="4"/>
+        <v>51</v>
+      </c>
+      <c r="L8" s="4" t="s">
+        <v>52</v>
+      </c>
       <c r="M8" s="4" t="s">
-        <v>57</v>
+        <v>53</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>57</v>
+        <v>53</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>50</v>
+        <v>47</v>
       </c>
       <c r="P8" s="4">
-        <v>1.91</v>
+        <v>1.47</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
-        <v>32</v>
+        <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
+        <v>54</v>
+      </c>
+      <c r="I9" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J9" s="13" t="s">
+        <v>55</v>
+      </c>
+      <c r="K9" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="L9" s="4" t="s">
+        <v>57</v>
+      </c>
+      <c r="M9" s="4" t="s">
         <v>58</v>
       </c>
-      <c r="I9" s="13"/>
-[...1 lines deleted...]
-      <c r="K9" s="4" t="s">
+      <c r="N9" s="4" t="s">
         <v>59</v>
       </c>
-      <c r="L9" s="4" t="s">
+      <c r="O9" s="4" t="s">
         <v>60</v>
       </c>
-      <c r="M9" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P9" s="4">
-        <v>1.47</v>
+        <v>75.44</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>29.37</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>38.93</v>
       </c>
       <c r="S9" s="4">
-        <v>0</v>
+        <v>65</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="I10" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J10" s="13" t="s">
-        <v>35</v>
+        <v>55</v>
       </c>
       <c r="K10" s="4" t="s">
+        <v>62</v>
+      </c>
+      <c r="L10" s="4" t="s">
         <v>63</v>
       </c>
-      <c r="L10" s="4" t="s">
+      <c r="M10" s="4" t="s">
         <v>64</v>
       </c>
-      <c r="M10" s="4" t="s">
+      <c r="N10" s="4" t="s">
         <v>65</v>
       </c>
-      <c r="N10" s="4" t="s">
+      <c r="O10" s="4" t="s">
         <v>66</v>
       </c>
-      <c r="O10" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P10" s="4">
-        <v>75.44</v>
+        <v>37.55</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>1.35</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>3.59</v>
       </c>
       <c r="S10" s="4">
-        <v>65</v>
+        <v>30</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
-        <v>21</v>
+        <v>42</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
+        <v>67</v>
+      </c>
+      <c r="I11" s="13" t="s">
         <v>68</v>
       </c>
-      <c r="I11" s="13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="J11" s="13" t="s">
-        <v>35</v>
+        <v>55</v>
       </c>
       <c r="K11" s="4" t="s">
         <v>69</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>70</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>71</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>72</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>73</v>
       </c>
       <c r="P11" s="4">
-        <v>37.55</v>
+        <v>28.19</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
-        <v>30</v>
+        <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
-      <c r="A12" s="3">
-[...18 lines deleted...]
-      <c r="H12" s="13" t="s">
+      <c r="A12" s="7" t="s">
         <v>74</v>
       </c>
-      <c r="I12" s="13" t="s">
-[...31 lines deleted...]
-      </c>
+      <c r="B12" s="7"/>
+      <c r="C12" s="7"/>
+      <c r="D12" s="7"/>
+      <c r="E12" s="11"/>
+      <c r="F12" s="7"/>
+      <c r="G12" s="7"/>
+      <c r="H12" s="14"/>
+      <c r="I12" s="14"/>
+      <c r="J12" s="14"/>
+      <c r="K12" s="8"/>
+      <c r="L12" s="8"/>
+      <c r="M12" s="8"/>
+      <c r="N12" s="8"/>
+      <c r="O12" s="8">
+        <v>150.8</v>
+      </c>
+      <c r="P12" s="8">
+        <v>31.65</v>
+      </c>
+      <c r="Q12" s="8">
+        <v>20.99</v>
+      </c>
+      <c r="R12" s="8"/>
+      <c r="S12" s="8"/>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
-    <row r="13" spans="1:23">
-[...31 lines deleted...]
-    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A13:N13"/>
+    <mergeCell ref="A12:N12"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>