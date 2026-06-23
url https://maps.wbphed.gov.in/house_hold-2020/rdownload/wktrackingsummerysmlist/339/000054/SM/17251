--- v3 (2026-05-24)
+++ v4 (2026-06-23)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="75">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="87">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -234,50 +234,86 @@
     <t>07/03/2024</t>
   </si>
   <si>
     <t>SUBHADIP KOLE</t>
   </si>
   <si>
     <t>Acceptance cum Formal work order for the work of Providing and installation of Neutralization System, Flowmeter, Motorized Sulice valve with related allied works at Makhnu (Zone k) under Khatra Hirbandh Ranibandh Water Supply Scheme under BMD PHE Dte. Dist Bankura.</t>
   </si>
   <si>
     <t>Driller-in-Charge</t>
   </si>
   <si>
     <t>ORD/000418/2025-2026</t>
   </si>
   <si>
     <t>579/BMD</t>
   </si>
   <si>
     <t>03/07/2025</t>
   </si>
   <si>
     <t>01/10/2025</t>
   </si>
   <si>
     <t>GOENKA ENTERPRISE</t>
+  </si>
+  <si>
+    <t>New Service Connection at Makhnu T/W-I</t>
+  </si>
+  <si>
+    <t>BILL/01482/2024-2025</t>
+  </si>
+  <si>
+    <t>BP-2024-25-371</t>
+  </si>
+  <si>
+    <t>27/03/2025</t>
+  </si>
+  <si>
+    <t>New Service Connection at Makhnu T/W-II</t>
+  </si>
+  <si>
+    <t>BILL/01483/2024-2025</t>
+  </si>
+  <si>
+    <t>Acceptance cum Formal work order for the work of Providing, installation of Pumping machineries with other electro-mechanical accessories for Augmentation works for Makhnu (Zone- K) ( boosting at tail end) under Improvement of Khatra-Hirbandh-Ranibandh Water Supply Scheme under Bankura Mechanical Division, PHE Dte. Block : Ranibandh , Dist: Bankura</t>
+  </si>
+  <si>
+    <t>ORD/000150/2024-2025</t>
+  </si>
+  <si>
+    <t>493/BMD</t>
+  </si>
+  <si>
+    <t>09/07/2024</t>
+  </si>
+  <si>
+    <t>29/04/2026</t>
+  </si>
+  <si>
+    <t>M/S BIPUL BANERJEE</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -666,51 +702,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W12"/>
+  <dimension ref="A1:W15"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="65.983887" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1307,87 +1343,262 @@
       </c>
       <c r="N11" s="4" t="s">
         <v>72</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>73</v>
       </c>
       <c r="P11" s="4">
         <v>28.19</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
         <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
-      <c r="A12" s="7" t="s">
+      <c r="A12" s="3">
+        <v>10</v>
+      </c>
+      <c r="B12" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C12" s="3"/>
+      <c r="D12" s="3" t="s">
+        <v>42</v>
+      </c>
+      <c r="E12" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F12" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G12" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H12" s="13" t="s">
         <v>74</v>
       </c>
-      <c r="B12" s="7"/>
-[...22 lines deleted...]
-      <c r="S12" s="8"/>
+      <c r="I12" s="13"/>
+      <c r="J12" s="13"/>
+      <c r="K12" s="4" t="s">
+        <v>75</v>
+      </c>
+      <c r="L12" s="4" t="s">
+        <v>76</v>
+      </c>
+      <c r="M12" s="4" t="s">
+        <v>77</v>
+      </c>
+      <c r="N12" s="4" t="s">
+        <v>77</v>
+      </c>
+      <c r="O12" s="4" t="s">
+        <v>47</v>
+      </c>
+      <c r="P12" s="4">
+        <v>0.58</v>
+      </c>
+      <c r="Q12" s="4">
+        <v>0</v>
+      </c>
+      <c r="R12" s="4">
+        <v>0</v>
+      </c>
+      <c r="S12" s="4">
+        <v>0</v>
+      </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
+    <row r="13" spans="1:23">
+      <c r="A13" s="3">
+        <v>11</v>
+      </c>
+      <c r="B13" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C13" s="3"/>
+      <c r="D13" s="3" t="s">
+        <v>42</v>
+      </c>
+      <c r="E13" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F13" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G13" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H13" s="13" t="s">
+        <v>78</v>
+      </c>
+      <c r="I13" s="13"/>
+      <c r="J13" s="13"/>
+      <c r="K13" s="4" t="s">
+        <v>79</v>
+      </c>
+      <c r="L13" s="4" t="s">
+        <v>76</v>
+      </c>
+      <c r="M13" s="4" t="s">
+        <v>77</v>
+      </c>
+      <c r="N13" s="4" t="s">
+        <v>77</v>
+      </c>
+      <c r="O13" s="4" t="s">
+        <v>47</v>
+      </c>
+      <c r="P13" s="4">
+        <v>0.58</v>
+      </c>
+      <c r="Q13" s="4">
+        <v>0</v>
+      </c>
+      <c r="R13" s="4">
+        <v>0</v>
+      </c>
+      <c r="S13" s="4">
+        <v>0</v>
+      </c>
+      <c r="T13" s="1"/>
+      <c r="U13" s="1"/>
+      <c r="V13" s="1"/>
+      <c r="W13" s="1"/>
+    </row>
+    <row r="14" spans="1:23">
+      <c r="A14" s="3">
+        <v>12</v>
+      </c>
+      <c r="B14" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C14" s="3"/>
+      <c r="D14" s="3" t="s">
+        <v>42</v>
+      </c>
+      <c r="E14" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F14" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G14" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H14" s="13" t="s">
+        <v>80</v>
+      </c>
+      <c r="I14" s="13" t="s">
+        <v>68</v>
+      </c>
+      <c r="J14" s="13" t="s">
+        <v>55</v>
+      </c>
+      <c r="K14" s="4" t="s">
+        <v>81</v>
+      </c>
+      <c r="L14" s="4" t="s">
+        <v>82</v>
+      </c>
+      <c r="M14" s="4" t="s">
+        <v>83</v>
+      </c>
+      <c r="N14" s="4" t="s">
+        <v>84</v>
+      </c>
+      <c r="O14" s="4" t="s">
+        <v>85</v>
+      </c>
+      <c r="P14" s="4">
+        <v>49.9</v>
+      </c>
+      <c r="Q14" s="4">
+        <v>9.41</v>
+      </c>
+      <c r="R14" s="4">
+        <v>18.85</v>
+      </c>
+      <c r="S14" s="4">
+        <v>76</v>
+      </c>
+      <c r="T14" s="1"/>
+      <c r="U14" s="1"/>
+      <c r="V14" s="1"/>
+      <c r="W14" s="1"/>
+    </row>
+    <row r="15" spans="1:23">
+      <c r="A15" s="7" t="s">
+        <v>86</v>
+      </c>
+      <c r="B15" s="7"/>
+      <c r="C15" s="7"/>
+      <c r="D15" s="7"/>
+      <c r="E15" s="11"/>
+      <c r="F15" s="7"/>
+      <c r="G15" s="7"/>
+      <c r="H15" s="14"/>
+      <c r="I15" s="14"/>
+      <c r="J15" s="14"/>
+      <c r="K15" s="8"/>
+      <c r="L15" s="8"/>
+      <c r="M15" s="8"/>
+      <c r="N15" s="8"/>
+      <c r="O15" s="8">
+        <v>201.85</v>
+      </c>
+      <c r="P15" s="8">
+        <v>41.06</v>
+      </c>
+      <c r="Q15" s="8">
+        <v>20.34</v>
+      </c>
+      <c r="R15" s="8"/>
+      <c r="S15" s="8"/>
+      <c r="T15" s="1"/>
+      <c r="U15" s="1"/>
+      <c r="V15" s="1"/>
+      <c r="W15" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A12:N12"/>
+    <mergeCell ref="A15:N15"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>