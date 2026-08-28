--- v4 (2026-06-23)
+++ v5 (2026-08-28)
@@ -89,231 +89,231 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>BANKURA</t>
   </si>
   <si>
     <t>Bankura Division</t>
   </si>
   <si>
     <t>Augmentation works for Makhnu (Zone- K) under Improvement of Khatra-Hirbandh-Ranibandh Water Supply Scheme (BRGF Ph - I)</t>
   </si>
   <si>
     <t>SM/17251</t>
   </si>
   <si>
     <t>Augmentation</t>
   </si>
   <si>
+    <t>Sinking of 3 Nos. 200mm X 165 mm dia.X 240 mtr. deep Rig Bore Tube Well (by DTH Rig machine) and Construction &amp; commissioning of ¿FHTC (Functional House Hold Tap Connection)¿ in different mouzas of Zone-K (Makhnu) in connection with Augmentation of Khatra-Hirbandh-Ranibandh Water Supply Scheme (BRGF Ph-I) under Jal Jeevan Mission Programme under Khatra Sub-Division of Bankura Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000791/2022-2023</t>
+  </si>
+  <si>
+    <t>675/BQA</t>
+  </si>
+  <si>
+    <t>28/03/2023</t>
+  </si>
+  <si>
+    <t>17/02/2027</t>
+  </si>
+  <si>
+    <t>GOUTAM BHATTACHRYYA</t>
+  </si>
+  <si>
     <t>Work Order for Supply, Delivery and Stacking of Air Valve of Augmentation works for Makhnu (Zone- K) under Improvement of Khatra-Hirbandh-Ranibandh Water Supply Scheme (BRGF Ph - I) under Khatra Sub-Division of Bankura Division, P.H.E. Dte.</t>
   </si>
   <si>
-    <t>Assistant Engineer</t>
-[...1 lines deleted...]
-  <si>
     <t>ORD/000124/2023-2024</t>
   </si>
   <si>
     <t>126/KSD</t>
   </si>
   <si>
     <t>25/05/2023</t>
   </si>
   <si>
     <t>09/06/2023</t>
   </si>
   <si>
     <t>SSPR VALVE MANUFACTURING PVT. LTD.</t>
   </si>
   <si>
+    <t>Sinking of 2 (Two) Nos. 200mm X 165 mm dia.X 240 mtr. deep Rig Bore Tube Well (by DTH Rig machine) and Construction of 4 (Four) Nos. Pump Houses with ancillary works in different mouzas of Zone-K (Makhnu) in connection with Augmentation of Khatra-Hirbandh-Ranibandh Water Supply Scheme (BRGF Ph-I) under Jal Jeevan Mission Programme under Khatra Sub-Division of Bankura Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001154/2023-2024</t>
+  </si>
+  <si>
+    <t>358/BQA</t>
+  </si>
+  <si>
+    <t>06/02/2024</t>
+  </si>
+  <si>
+    <t>07/03/2024</t>
+  </si>
+  <si>
+    <t>SUBHADIP KOLE</t>
+  </si>
+  <si>
+    <t>Bankura Mechanical</t>
+  </si>
+  <si>
+    <t>Acceptance cum Formal work order for the work of Providing, installation of Pumping machineries with other electro-mechanical accessories for Augmentation works for Makhnu (Zone- K) ( boosting at tail end) under Improvement of Khatra-Hirbandh-Ranibandh Water Supply Scheme under Bankura Mechanical Division, PHE Dte. Block : Ranibandh , Dist: Bankura</t>
+  </si>
+  <si>
+    <t>Driller-in-Charge</t>
+  </si>
+  <si>
+    <t>ORD/000150/2024-2025</t>
+  </si>
+  <si>
+    <t>493/BMD</t>
+  </si>
+  <si>
+    <t>09/07/2024</t>
+  </si>
+  <si>
+    <t>29/04/2026</t>
+  </si>
+  <si>
+    <t>M/S BIPUL BANERJEE</t>
+  </si>
+  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000175/2023-2024</t>
   </si>
   <si>
     <t>116/BQA</t>
   </si>
   <si>
     <t>10/01/2024</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
     <t>Raniabndh -Jhilimili Road from Ch.1.860 km to Ch. 1.890 km, from Ch. 2.264 km to Ch. 2.284 hm, from Ch. 3.309 km to Ch. 3.609 km and from Ch. 3.630¿km to Ch. 3.770 km, Restoration work damage by PHE Dept by laying pipe line under Bankura Highway Division in the district of Bankura. Augmentation of Makhnu (Zone-K) W/S Scheme (SM/17251)</t>
   </si>
   <si>
+    <t>BILL/01029/2024-2025</t>
+  </si>
+  <si>
+    <t>28/09/2024</t>
+  </si>
+  <si>
+    <t>EXECUTIVE ENGINEER BANKURA HIGHWAY DIVISION</t>
+  </si>
+  <si>
+    <t>New service connection charge at T/W-IV of Makhnu</t>
+  </si>
+  <si>
+    <t>BILL/01150/2024-2025</t>
+  </si>
+  <si>
+    <t>BP-2024-25-285</t>
+  </si>
+  <si>
+    <t>19/11/2024</t>
+  </si>
+  <si>
+    <t>WEST BENGAL STATE ELECTRICITY DISTRIBUTION COMPANY LTD.</t>
+  </si>
+  <si>
     <t>BILL/01247/2024-2025</t>
   </si>
   <si>
     <t>BP-347/2024-25</t>
   </si>
   <si>
     <t>03/10/2024</t>
   </si>
   <si>
-    <t>EXECUTIVE ENGINEER BANKURA HIGHWAY DIVISION</t>
-[...4 lines deleted...]
-  <si>
     <t>New service connection charge at T/W-III of Makhnu.</t>
   </si>
   <si>
     <t>BILL/01148/2024-2025</t>
   </si>
   <si>
     <t>BP-2024-25-284</t>
   </si>
   <si>
     <t>21/11/2024</t>
   </si>
   <si>
-    <t>WEST BENGAL STATE ELECTRICITY DISTRIBUTION COMPANY LTD.</t>
-[...58 lines deleted...]
-  <si>
     <t>Acceptance cum Formal work order for the work of Providing and installation of Neutralization System, Flowmeter, Motorized Sulice valve with related allied works at Makhnu (Zone k) under Khatra Hirbandh Ranibandh Water Supply Scheme under BMD PHE Dte. Dist Bankura.</t>
   </si>
   <si>
-    <t>Driller-in-Charge</t>
-[...1 lines deleted...]
-  <si>
     <t>ORD/000418/2025-2026</t>
   </si>
   <si>
     <t>579/BMD</t>
   </si>
   <si>
     <t>03/07/2025</t>
   </si>
   <si>
     <t>01/10/2025</t>
   </si>
   <si>
     <t>GOENKA ENTERPRISE</t>
   </si>
   <si>
     <t>New Service Connection at Makhnu T/W-I</t>
   </si>
   <si>
     <t>BILL/01482/2024-2025</t>
   </si>
   <si>
     <t>BP-2024-25-371</t>
   </si>
   <si>
     <t>27/03/2025</t>
   </si>
   <si>
     <t>New Service Connection at Makhnu T/W-II</t>
   </si>
   <si>
     <t>BILL/01483/2024-2025</t>
-  </si>
-[...16 lines deleted...]
-    <t>M/S BIPUL BANERJEE</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -843,718 +843,718 @@
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3"/>
       <c r="D3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="J3" s="13"/>
+      <c r="J3" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K3" s="4" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="P3" s="4">
-        <v>0.94</v>
+        <v>75.44</v>
       </c>
       <c r="Q3" s="4">
-        <v>0.94</v>
+        <v>29.37</v>
       </c>
       <c r="R3" s="4">
-        <v>100</v>
+        <v>38.93</v>
       </c>
       <c r="S3" s="4">
-        <v>20</v>
+        <v>65</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>32</v>
-[...1 lines deleted...]
-      <c r="I4" s="13"/>
+        <v>33</v>
+      </c>
+      <c r="I4" s="13" t="s">
+        <v>26</v>
+      </c>
       <c r="J4" s="13"/>
       <c r="K4" s="4" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="P4" s="4">
-        <v>1.42</v>
+        <v>0.94</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>0.94</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>20</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>37</v>
-[...2 lines deleted...]
-      <c r="J5" s="13"/>
+        <v>39</v>
+      </c>
+      <c r="I5" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J5" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K5" s="4" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="P5" s="4">
-        <v>1.91</v>
+        <v>37.55</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>1.35</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>3.59</v>
       </c>
       <c r="S5" s="4">
-        <v>0</v>
+        <v>30</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
-        <v>42</v>
+        <v>45</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>43</v>
-[...2 lines deleted...]
-      <c r="J6" s="13"/>
+        <v>46</v>
+      </c>
+      <c r="I6" s="13" t="s">
+        <v>47</v>
+      </c>
+      <c r="J6" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K6" s="4" t="s">
-        <v>44</v>
+        <v>48</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>45</v>
+        <v>49</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>46</v>
+        <v>50</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>46</v>
+        <v>51</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>47</v>
+        <v>52</v>
       </c>
       <c r="P6" s="4">
-        <v>1.98</v>
+        <v>49.9</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>9.41</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>18.85</v>
       </c>
       <c r="S6" s="4">
-        <v>0</v>
+        <v>76</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>37</v>
+        <v>53</v>
       </c>
       <c r="I7" s="13"/>
       <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
-        <v>48</v>
-[...1 lines deleted...]
-      <c r="L7" s="4"/>
+        <v>54</v>
+      </c>
+      <c r="L7" s="4" t="s">
+        <v>55</v>
+      </c>
       <c r="M7" s="4" t="s">
-        <v>49</v>
+        <v>56</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>49</v>
+        <v>56</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>41</v>
+        <v>57</v>
       </c>
       <c r="P7" s="4">
-        <v>1.91</v>
+        <v>1.42</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
-        <v>42</v>
+        <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>50</v>
+        <v>58</v>
       </c>
       <c r="I8" s="13"/>
       <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
-        <v>51</v>
-[...3 lines deleted...]
-      </c>
+        <v>59</v>
+      </c>
+      <c r="L8" s="4"/>
       <c r="M8" s="4" t="s">
-        <v>53</v>
+        <v>60</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>53</v>
+        <v>60</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>47</v>
+        <v>61</v>
       </c>
       <c r="P8" s="4">
-        <v>1.47</v>
+        <v>1.91</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
-        <v>21</v>
+        <v>45</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>54</v>
-[...6 lines deleted...]
-      </c>
+        <v>62</v>
+      </c>
+      <c r="I9" s="13"/>
+      <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
-        <v>56</v>
+        <v>63</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>57</v>
+        <v>64</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>59</v>
+        <v>65</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>60</v>
+        <v>66</v>
       </c>
       <c r="P9" s="4">
-        <v>75.44</v>
+        <v>1.47</v>
       </c>
       <c r="Q9" s="4">
-        <v>29.37</v>
+        <v>0</v>
       </c>
       <c r="R9" s="4">
-        <v>38.93</v>
+        <v>0</v>
       </c>
       <c r="S9" s="4">
-        <v>65</v>
+        <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
+        <v>58</v>
+      </c>
+      <c r="I10" s="13"/>
+      <c r="J10" s="13"/>
+      <c r="K10" s="4" t="s">
+        <v>67</v>
+      </c>
+      <c r="L10" s="4" t="s">
+        <v>68</v>
+      </c>
+      <c r="M10" s="4" t="s">
+        <v>69</v>
+      </c>
+      <c r="N10" s="4" t="s">
+        <v>69</v>
+      </c>
+      <c r="O10" s="4" t="s">
         <v>61</v>
       </c>
-      <c r="I10" s="13" t="s">
-[...19 lines deleted...]
-      </c>
       <c r="P10" s="4">
-        <v>37.55</v>
+        <v>1.91</v>
       </c>
       <c r="Q10" s="4">
-        <v>1.35</v>
+        <v>0</v>
       </c>
       <c r="R10" s="4">
-        <v>3.59</v>
+        <v>0</v>
       </c>
       <c r="S10" s="4">
-        <v>30</v>
+        <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
-        <v>42</v>
+        <v>45</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>67</v>
-[...6 lines deleted...]
-      </c>
+        <v>70</v>
+      </c>
+      <c r="I11" s="13"/>
+      <c r="J11" s="13"/>
       <c r="K11" s="4" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>73</v>
+        <v>66</v>
       </c>
       <c r="P11" s="4">
-        <v>28.19</v>
+        <v>1.98</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
         <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
-        <v>42</v>
+        <v>45</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
         <v>74</v>
       </c>
-      <c r="I12" s="13"/>
-      <c r="J12" s="13"/>
+      <c r="I12" s="13" t="s">
+        <v>47</v>
+      </c>
+      <c r="J12" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K12" s="4" t="s">
         <v>75</v>
       </c>
       <c r="L12" s="4" t="s">
         <v>76</v>
       </c>
       <c r="M12" s="4" t="s">
         <v>77</v>
       </c>
       <c r="N12" s="4" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>47</v>
+        <v>79</v>
       </c>
       <c r="P12" s="4">
-        <v>0.58</v>
+        <v>28.19</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
         <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
-        <v>42</v>
+        <v>45</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="I13" s="13"/>
       <c r="J13" s="13"/>
       <c r="K13" s="4" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="L13" s="4" t="s">
-        <v>76</v>
+        <v>82</v>
       </c>
       <c r="M13" s="4" t="s">
-        <v>77</v>
+        <v>83</v>
       </c>
       <c r="N13" s="4" t="s">
-        <v>77</v>
+        <v>83</v>
       </c>
       <c r="O13" s="4" t="s">
-        <v>47</v>
+        <v>66</v>
       </c>
       <c r="P13" s="4">
         <v>0.58</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
         <v>0</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
-        <v>42</v>
+        <v>45</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H14" s="13" t="s">
-        <v>80</v>
-[...6 lines deleted...]
-      </c>
+        <v>84</v>
+      </c>
+      <c r="I14" s="13"/>
+      <c r="J14" s="13"/>
       <c r="K14" s="4" t="s">
-        <v>81</v>
+        <v>85</v>
       </c>
       <c r="L14" s="4" t="s">
         <v>82</v>
       </c>
       <c r="M14" s="4" t="s">
         <v>83</v>
       </c>
       <c r="N14" s="4" t="s">
-        <v>84</v>
+        <v>83</v>
       </c>
       <c r="O14" s="4" t="s">
-        <v>85</v>
+        <v>66</v>
       </c>
       <c r="P14" s="4">
-        <v>49.9</v>
+        <v>0.58</v>
       </c>
       <c r="Q14" s="4">
-        <v>9.41</v>
+        <v>0</v>
       </c>
       <c r="R14" s="4">
-        <v>18.85</v>
+        <v>0</v>
       </c>
       <c r="S14" s="4">
-        <v>76</v>
+        <v>0</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="7" t="s">
         <v>86</v>
       </c>
       <c r="B15" s="7"/>
       <c r="C15" s="7"/>
       <c r="D15" s="7"/>
       <c r="E15" s="11"/>
       <c r="F15" s="7"/>
       <c r="G15" s="7"/>
       <c r="H15" s="14"/>
       <c r="I15" s="14"/>
       <c r="J15" s="14"/>
       <c r="K15" s="8"/>
       <c r="L15" s="8"/>
       <c r="M15" s="8"/>
       <c r="N15" s="8"/>
       <c r="O15" s="8">
         <v>201.85</v>