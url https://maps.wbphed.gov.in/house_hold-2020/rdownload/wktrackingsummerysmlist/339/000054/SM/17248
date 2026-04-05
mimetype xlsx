--- v2 (2026-03-03)
+++ v3 (2026-04-05)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="76">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="93">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -237,50 +237,101 @@
     <t>01/07/2025</t>
   </si>
   <si>
     <t>PRINCE INDUTRIES (INDIA)</t>
   </si>
   <si>
     <t>Retrofitting works for creation of 'FHTC (Functional House Hold Tap Connection' in connection with Jal Jeevan Misson (JJM) and JAL SWAPNA of Salma (Zone- I &amp; II)) under Salma W/S Scheme (BRGF ph - I Project) under Bankura Sadar Sub - Division of Bankura Division, PHE Dte. Block - Chhatna, Name of OHR - Salma (Zone - I) No. of Mouza :- 2 nos, Kukrakuli (Part), Harakbedia (Part), Total House Hold- 19 nos.</t>
   </si>
   <si>
     <t>ORD/000682/2023-2024</t>
   </si>
   <si>
     <t>814/BSD</t>
   </si>
   <si>
     <t>SONU SINGH</t>
   </si>
   <si>
     <t>Retrofitting works for creation of 'FHTC (Functional House Hold Tap Connection' in connection with Jal Jeevan Misson (JJM) and JAL SWAPNA of Salma (Zone- I &amp; II)) under Salma W/S Scheme (BRGF ph - I Project) under Bankura Sadar Sub - Division of Bankura Division, PHE Dte. Block- Chhatna, Name of OHR - Salma (Zone - I), No. of Mouza :- 03 nos, Singhir (Part), Sahebdanga (Part), Bakulia (Part) Total House Hold- 20 nos.</t>
   </si>
   <si>
     <t>ORD/000684/2023-2024</t>
   </si>
   <si>
     <t>815/BSD</t>
+  </si>
+  <si>
+    <t>Extra laying of UPVC Pipe line at Bakulia, Harakbedia, Sahebdanga &amp; Kukrakuli mouza &amp; cleaning, washing of Pipeline at Satdeuli mouza retrofitting works for creacion of 'FHTC (Functional House Hold Tap Connection' in connection with Jal Jeevan Misson (JJM) and JAL SWAPNA of Salma (Zone- I &amp; II) W/S Scheme under Bankura Sadar Sub- Division of Bankura Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001038/2023-2024</t>
+  </si>
+  <si>
+    <t>1141/BSD</t>
+  </si>
+  <si>
+    <t>22/11/2023</t>
+  </si>
+  <si>
+    <t>02/12/2023</t>
+  </si>
+  <si>
+    <t>SRIJAN CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Laying of extra HDPE pipeline in Pabra &amp; Kastara mouzas by retrofitting works for Saltora Water Supply Scheme under Jal Swapna &amp; Jal Jeevan Mission Programme under Bankura Sadar Sub-Division of Bankura Division, P.H.E. Dte. (Part-A)</t>
+  </si>
+  <si>
+    <t>ORD/001679/2024-2025</t>
+  </si>
+  <si>
+    <t>689/BSD</t>
+  </si>
+  <si>
+    <t>12/06/2024</t>
+  </si>
+  <si>
+    <t>27/06/2024</t>
+  </si>
+  <si>
+    <t>Laying of extra HDPE pipeline in Pabra &amp; Kastara mouzas by retrofitting works for Saltora Water Supply Scheme under Jal Swapna &amp; Jal Jeevan Mission Programme under Bankura Sadar Sub-Division of Bankura Division, P.H.E. Dte. (Part- C)</t>
+  </si>
+  <si>
+    <t>ORD/001680/2024-2025</t>
+  </si>
+  <si>
+    <t>690/BSD</t>
+  </si>
+  <si>
+    <t>Laying of extra HDPE pipeline in Pabra &amp; Kastara mouzas by retrofitting works for Saltora Water Supply Scheme under Jal Swapna &amp; Jal Jeevan Mission Programme under Bankura Sadar Sub-Division of Bankura Division, P.H.E. Dte. (Part- B)</t>
+  </si>
+  <si>
+    <t>ORD/001681/2024-2025</t>
+  </si>
+  <si>
+    <t>691/BSD</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -669,51 +720,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W13"/>
+  <dimension ref="A1:W17"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="29.421387" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1383,87 +1434,331 @@
       </c>
       <c r="N12" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>71</v>
       </c>
       <c r="P12" s="4">
         <v>0.78</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
         <v>100</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
-      <c r="A13" s="7" t="s">
+      <c r="A13" s="3">
+        <v>11</v>
+      </c>
+      <c r="B13" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C13" s="3"/>
+      <c r="D13" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E13" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F13" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G13" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H13" s="13" t="s">
         <v>75</v>
       </c>
-      <c r="B13" s="7"/>
-[...22 lines deleted...]
-      <c r="S13" s="8"/>
+      <c r="I13" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J13" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K13" s="4" t="s">
+        <v>76</v>
+      </c>
+      <c r="L13" s="4" t="s">
+        <v>77</v>
+      </c>
+      <c r="M13" s="4" t="s">
+        <v>78</v>
+      </c>
+      <c r="N13" s="4" t="s">
+        <v>79</v>
+      </c>
+      <c r="O13" s="4" t="s">
+        <v>80</v>
+      </c>
+      <c r="P13" s="4">
+        <v>0.86</v>
+      </c>
+      <c r="Q13" s="4">
+        <v>0</v>
+      </c>
+      <c r="R13" s="4">
+        <v>0</v>
+      </c>
+      <c r="S13" s="4">
+        <v>100</v>
+      </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
+    <row r="14" spans="1:23">
+      <c r="A14" s="3">
+        <v>12</v>
+      </c>
+      <c r="B14" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C14" s="3"/>
+      <c r="D14" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E14" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F14" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G14" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H14" s="13" t="s">
+        <v>81</v>
+      </c>
+      <c r="I14" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J14" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K14" s="4" t="s">
+        <v>82</v>
+      </c>
+      <c r="L14" s="4" t="s">
+        <v>83</v>
+      </c>
+      <c r="M14" s="4" t="s">
+        <v>84</v>
+      </c>
+      <c r="N14" s="4" t="s">
+        <v>85</v>
+      </c>
+      <c r="O14" s="4" t="s">
+        <v>55</v>
+      </c>
+      <c r="P14" s="4">
+        <v>0.94</v>
+      </c>
+      <c r="Q14" s="4">
+        <v>0</v>
+      </c>
+      <c r="R14" s="4">
+        <v>0</v>
+      </c>
+      <c r="S14" s="4">
+        <v>100</v>
+      </c>
+      <c r="T14" s="1"/>
+      <c r="U14" s="1"/>
+      <c r="V14" s="1"/>
+      <c r="W14" s="1"/>
+    </row>
+    <row r="15" spans="1:23">
+      <c r="A15" s="3">
+        <v>13</v>
+      </c>
+      <c r="B15" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C15" s="3"/>
+      <c r="D15" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E15" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F15" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G15" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H15" s="13" t="s">
+        <v>86</v>
+      </c>
+      <c r="I15" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J15" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K15" s="4" t="s">
+        <v>87</v>
+      </c>
+      <c r="L15" s="4" t="s">
+        <v>88</v>
+      </c>
+      <c r="M15" s="4" t="s">
+        <v>84</v>
+      </c>
+      <c r="N15" s="4" t="s">
+        <v>85</v>
+      </c>
+      <c r="O15" s="4" t="s">
+        <v>55</v>
+      </c>
+      <c r="P15" s="4">
+        <v>0.68</v>
+      </c>
+      <c r="Q15" s="4">
+        <v>0</v>
+      </c>
+      <c r="R15" s="4">
+        <v>0</v>
+      </c>
+      <c r="S15" s="4">
+        <v>100</v>
+      </c>
+      <c r="T15" s="1"/>
+      <c r="U15" s="1"/>
+      <c r="V15" s="1"/>
+      <c r="W15" s="1"/>
+    </row>
+    <row r="16" spans="1:23">
+      <c r="A16" s="3">
+        <v>14</v>
+      </c>
+      <c r="B16" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C16" s="3"/>
+      <c r="D16" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E16" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F16" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G16" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H16" s="13" t="s">
+        <v>89</v>
+      </c>
+      <c r="I16" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J16" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K16" s="4" t="s">
+        <v>90</v>
+      </c>
+      <c r="L16" s="4" t="s">
+        <v>91</v>
+      </c>
+      <c r="M16" s="4" t="s">
+        <v>84</v>
+      </c>
+      <c r="N16" s="4" t="s">
+        <v>85</v>
+      </c>
+      <c r="O16" s="4" t="s">
+        <v>55</v>
+      </c>
+      <c r="P16" s="4">
+        <v>0.94</v>
+      </c>
+      <c r="Q16" s="4">
+        <v>0</v>
+      </c>
+      <c r="R16" s="4">
+        <v>0</v>
+      </c>
+      <c r="S16" s="4">
+        <v>100</v>
+      </c>
+      <c r="T16" s="1"/>
+      <c r="U16" s="1"/>
+      <c r="V16" s="1"/>
+      <c r="W16" s="1"/>
+    </row>
+    <row r="17" spans="1:23">
+      <c r="A17" s="7" t="s">
+        <v>92</v>
+      </c>
+      <c r="B17" s="7"/>
+      <c r="C17" s="7"/>
+      <c r="D17" s="7"/>
+      <c r="E17" s="11"/>
+      <c r="F17" s="7"/>
+      <c r="G17" s="7"/>
+      <c r="H17" s="14"/>
+      <c r="I17" s="14"/>
+      <c r="J17" s="14"/>
+      <c r="K17" s="8"/>
+      <c r="L17" s="8"/>
+      <c r="M17" s="8"/>
+      <c r="N17" s="8"/>
+      <c r="O17" s="8">
+        <v>252.5</v>
+      </c>
+      <c r="P17" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q17" s="8">
+        <v>0</v>
+      </c>
+      <c r="R17" s="8"/>
+      <c r="S17" s="8"/>
+      <c r="T17" s="1"/>
+      <c r="U17" s="1"/>
+      <c r="V17" s="1"/>
+      <c r="W17" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A13:N13"/>
+    <mergeCell ref="A17:N17"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>