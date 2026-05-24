--- v3 (2026-04-05)
+++ v4 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="93">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="99">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -288,50 +288,68 @@
     <t>689/BSD</t>
   </si>
   <si>
     <t>12/06/2024</t>
   </si>
   <si>
     <t>27/06/2024</t>
   </si>
   <si>
     <t>Laying of extra HDPE pipeline in Pabra &amp; Kastara mouzas by retrofitting works for Saltora Water Supply Scheme under Jal Swapna &amp; Jal Jeevan Mission Programme under Bankura Sadar Sub-Division of Bankura Division, P.H.E. Dte. (Part- C)</t>
   </si>
   <si>
     <t>ORD/001680/2024-2025</t>
   </si>
   <si>
     <t>690/BSD</t>
   </si>
   <si>
     <t>Laying of extra HDPE pipeline in Pabra &amp; Kastara mouzas by retrofitting works for Saltora Water Supply Scheme under Jal Swapna &amp; Jal Jeevan Mission Programme under Bankura Sadar Sub-Division of Bankura Division, P.H.E. Dte. (Part- B)</t>
   </si>
   <si>
     <t>ORD/001681/2024-2025</t>
   </si>
   <si>
     <t>691/BSD</t>
+  </si>
+  <si>
+    <t>Extension for collecting line of River Bed Tube Well including all related works for Augmentation of SALMA &amp; Adjoining mouzas Water Supply Scheme under Bankura Sadar Sub - Division of Bankura Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000080/2025-2026</t>
+  </si>
+  <si>
+    <t>1019/BQA</t>
+  </si>
+  <si>
+    <t>25/04/2025</t>
+  </si>
+  <si>
+    <t>24/07/2025</t>
+  </si>
+  <si>
+    <t>PRINCE INDUSTRIES (INDIA)</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -720,73 +738,73 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W17"/>
+  <dimension ref="A1:W18"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
-    <col min="15" max="15" width="29.421387" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="30.563965" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="23.422852" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
       <c r="N1" s="2"/>
       <c r="O1" s="2"/>
       <c r="P1" s="2"/>
@@ -883,54 +901,54 @@
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
         <v>0.95</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>0.92</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>96.04</v>
       </c>
       <c r="S3" s="4">
         <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -944,54 +962,54 @@
       <c r="I4" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P4" s="4">
         <v>0.95</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>0.92</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>96.35</v>
       </c>
       <c r="S4" s="4">
         <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
@@ -1005,54 +1023,54 @@
       <c r="I5" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>37</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>38</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>39</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>40</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="P5" s="4">
         <v>0.61</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>0.61</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S5" s="4">
         <v>100</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
@@ -1298,54 +1316,54 @@
       <c r="I10" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J10" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K10" s="4" t="s">
         <v>63</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>64</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>65</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>66</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>67</v>
       </c>
       <c r="P10" s="4">
         <v>158.21</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>102.12</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>64.54</v>
       </c>
       <c r="S10" s="4">
         <v>41</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
@@ -1359,54 +1377,54 @@
       <c r="I11" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J11" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K11" s="4" t="s">
         <v>69</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>70</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>71</v>
       </c>
       <c r="P11" s="4">
         <v>0.75</v>
       </c>
       <c r="Q11" s="4">
-        <v>0</v>
+        <v>0.74</v>
       </c>
       <c r="R11" s="4">
-        <v>0</v>
+        <v>99.69</v>
       </c>
       <c r="S11" s="4">
         <v>100</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
@@ -1420,54 +1438,54 @@
       <c r="I12" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J12" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K12" s="4" t="s">
         <v>73</v>
       </c>
       <c r="L12" s="4" t="s">
         <v>74</v>
       </c>
       <c r="M12" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N12" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>71</v>
       </c>
       <c r="P12" s="4">
         <v>0.78</v>
       </c>
       <c r="Q12" s="4">
-        <v>0</v>
+        <v>0.78</v>
       </c>
       <c r="R12" s="4">
-        <v>0</v>
+        <v>99.7</v>
       </c>
       <c r="S12" s="4">
         <v>100</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
@@ -1678,87 +1696,148 @@
       </c>
       <c r="N16" s="4" t="s">
         <v>85</v>
       </c>
       <c r="O16" s="4" t="s">
         <v>55</v>
       </c>
       <c r="P16" s="4">
         <v>0.94</v>
       </c>
       <c r="Q16" s="4">
         <v>0</v>
       </c>
       <c r="R16" s="4">
         <v>0</v>
       </c>
       <c r="S16" s="4">
         <v>100</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
-      <c r="A17" s="7" t="s">
+      <c r="A17" s="3">
+        <v>15</v>
+      </c>
+      <c r="B17" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C17" s="3"/>
+      <c r="D17" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E17" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F17" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G17" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H17" s="13" t="s">
         <v>92</v>
       </c>
-      <c r="B17" s="7"/>
-[...22 lines deleted...]
-      <c r="S17" s="8"/>
+      <c r="I17" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J17" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K17" s="4" t="s">
+        <v>93</v>
+      </c>
+      <c r="L17" s="4" t="s">
+        <v>94</v>
+      </c>
+      <c r="M17" s="4" t="s">
+        <v>95</v>
+      </c>
+      <c r="N17" s="4" t="s">
+        <v>96</v>
+      </c>
+      <c r="O17" s="4" t="s">
+        <v>97</v>
+      </c>
+      <c r="P17" s="4">
+        <v>20.46</v>
+      </c>
+      <c r="Q17" s="4">
+        <v>0</v>
+      </c>
+      <c r="R17" s="4">
+        <v>0</v>
+      </c>
+      <c r="S17" s="4">
+        <v>1</v>
+      </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
+    <row r="18" spans="1:23">
+      <c r="A18" s="7" t="s">
+        <v>98</v>
+      </c>
+      <c r="B18" s="7"/>
+      <c r="C18" s="7"/>
+      <c r="D18" s="7"/>
+      <c r="E18" s="11"/>
+      <c r="F18" s="7"/>
+      <c r="G18" s="7"/>
+      <c r="H18" s="14"/>
+      <c r="I18" s="14"/>
+      <c r="J18" s="14"/>
+      <c r="K18" s="8"/>
+      <c r="L18" s="8"/>
+      <c r="M18" s="8"/>
+      <c r="N18" s="8"/>
+      <c r="O18" s="8">
+        <v>272.97</v>
+      </c>
+      <c r="P18" s="8">
+        <v>106.08</v>
+      </c>
+      <c r="Q18" s="8">
+        <v>38.86</v>
+      </c>
+      <c r="R18" s="8"/>
+      <c r="S18" s="8"/>
+      <c r="T18" s="1"/>
+      <c r="U18" s="1"/>
+      <c r="V18" s="1"/>
+      <c r="W18" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A17:N17"/>
+    <mergeCell ref="A18:N18"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>