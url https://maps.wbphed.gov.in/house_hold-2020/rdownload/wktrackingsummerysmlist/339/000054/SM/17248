--- v4 (2026-05-24)
+++ v5 (2026-06-23)
@@ -164,174 +164,174 @@
   <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000103/2023-2024</t>
   </si>
   <si>
     <t>2732/BQA</t>
   </si>
   <si>
     <t>03/10/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
     <t>RTOR000282/2023-2024</t>
   </si>
   <si>
     <t>193/BQA</t>
   </si>
   <si>
     <t>22/01/2024</t>
   </si>
   <si>
+    <t>Laying of extra HDPE pipeline in Pabra &amp; Kastara mouzas by retrofitting works for Saltora Water Supply Scheme under Jal Swapna &amp; Jal Jeevan Mission Programme under Bankura Sadar Sub-Division of Bankura Division, P.H.E. Dte. (Part-A)</t>
+  </si>
+  <si>
+    <t>ORD/001679/2024-2025</t>
+  </si>
+  <si>
+    <t>689/BSD</t>
+  </si>
+  <si>
+    <t>12/06/2024</t>
+  </si>
+  <si>
+    <t>27/06/2024</t>
+  </si>
+  <si>
+    <t>TAPAS KUMBHAKAR</t>
+  </si>
+  <si>
+    <t>Laying of extra HDPE pipeline in Pabra &amp; Kastara mouzas by retrofitting works for Saltora Water Supply Scheme under Jal Swapna &amp; Jal Jeevan Mission Programme under Bankura Sadar Sub-Division of Bankura Division, P.H.E. Dte. (Part- C)</t>
+  </si>
+  <si>
+    <t>ORD/001680/2024-2025</t>
+  </si>
+  <si>
+    <t>690/BSD</t>
+  </si>
+  <si>
+    <t>Laying of extra HDPE pipeline in Pabra &amp; Kastara mouzas by retrofitting works for Saltora Water Supply Scheme under Jal Swapna &amp; Jal Jeevan Mission Programme under Bankura Sadar Sub-Division of Bankura Division, P.H.E. Dte. (Part- B)</t>
+  </si>
+  <si>
+    <t>ORD/001681/2024-2025</t>
+  </si>
+  <si>
+    <t>691/BSD</t>
+  </si>
+  <si>
     <t>Supplying and Laying of HDPE pipeline to increase the water pressure and other allied works at Kukhrakuri Village under Salma (Zone-I) Water Supply Scheme under Bankura Sadar Sub - Division of Bankura Division, PHE Dte. Block - Saltora.</t>
   </si>
   <si>
     <t>ORD/001788/2024-2025</t>
   </si>
   <si>
     <t>499/BQA</t>
   </si>
   <si>
     <t>25/02/2025</t>
   </si>
   <si>
     <t>27/03/2025</t>
   </si>
   <si>
-    <t>TAPAS KUMBHAKAR</t>
-[...1 lines deleted...]
-  <si>
     <t>Creation of Balance 'FHTC (Functional House Hold Tap Connection' in connection with Jal Jeevan Mission (JJM) for Augmentation of SALMA &amp; Adjoining mouzas Zone- (I, II &amp; III) Water Supply Scheme under Bankura Sadar Sub - Division of Bankura Division, PHE Dte. Block - Saltora . Total House Hold - 320 nos</t>
   </si>
   <si>
     <t>ORD/000139/2025-2026</t>
   </si>
   <si>
     <t>1297/BQA</t>
   </si>
   <si>
     <t>17/06/2025</t>
   </si>
   <si>
     <t>01/08/2025</t>
   </si>
   <si>
     <t>EARTH MOVING (INDIA)</t>
   </si>
   <si>
+    <t>Retrofitting works for creation of 'FHTC (Functional House Hold Tap Connection' in connection with Jal Jeevan Misson (JJM) and JAL SWAPNA of Salma (Zone- I &amp; II)) under Salma W/S Scheme (BRGF ph - I Project) under Bankura Sadar Sub - Division of Bankura Division, PHE Dte. Block - Chhatna, Name of OHR - Salma (Zone - I) No. of Mouza :- 2 nos, Kukrakuli (Part), Harakbedia (Part), Total House Hold- 19 nos.</t>
+  </si>
+  <si>
+    <t>ORD/000682/2023-2024</t>
+  </si>
+  <si>
+    <t>814/BSD</t>
+  </si>
+  <si>
+    <t>SONU SINGH</t>
+  </si>
+  <si>
+    <t>Retrofitting works for creation of 'FHTC (Functional House Hold Tap Connection' in connection with Jal Jeevan Misson (JJM) and JAL SWAPNA of Salma (Zone- I &amp; II)) under Salma W/S Scheme (BRGF ph - I Project) under Bankura Sadar Sub - Division of Bankura Division, PHE Dte. Block- Chhatna, Name of OHR - Salma (Zone - I), No. of Mouza :- 03 nos, Singhir (Part), Sahebdanga (Part), Bakulia (Part) Total House Hold- 20 nos.</t>
+  </si>
+  <si>
+    <t>ORD/000684/2023-2024</t>
+  </si>
+  <si>
+    <t>815/BSD</t>
+  </si>
+  <si>
+    <t>Extra laying of UPVC Pipe line at Bakulia, Harakbedia, Sahebdanga &amp; Kukrakuli mouza &amp; cleaning, washing of Pipeline at Satdeuli mouza retrofitting works for creacion of 'FHTC (Functional House Hold Tap Connection' in connection with Jal Jeevan Misson (JJM) and JAL SWAPNA of Salma (Zone- I &amp; II) W/S Scheme under Bankura Sadar Sub- Division of Bankura Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001038/2023-2024</t>
+  </si>
+  <si>
+    <t>1141/BSD</t>
+  </si>
+  <si>
+    <t>22/11/2023</t>
+  </si>
+  <si>
+    <t>02/12/2023</t>
+  </si>
+  <si>
+    <t>SRIJAN CONSTRUCTION</t>
+  </si>
+  <si>
     <t>Augmentation of SALMA &amp; Adjoining mouzas Water Supply Scheme under Bankura Sadar Sub - Division of Bankura Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000366/2023-2024</t>
   </si>
   <si>
     <t>2028/BQA</t>
   </si>
   <si>
     <t>24/07/2023</t>
   </si>
   <si>
     <t>01/07/2025</t>
   </si>
   <si>
     <t>PRINCE INDUTRIES (INDIA)</t>
-  </si>
-[...70 lines deleted...]
-    <t>691/BSD</t>
   </si>
   <si>
     <t>Extension for collecting line of River Bed Tube Well including all related works for Augmentation of SALMA &amp; Adjoining mouzas Water Supply Scheme under Bankura Sadar Sub - Division of Bankura Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000080/2025-2026</t>
   </si>
   <si>
     <t>1019/BQA</t>
   </si>
   <si>
     <t>25/04/2025</t>
   </si>
   <si>
     <t>24/07/2025</t>
   </si>
   <si>
     <t>PRINCE INDUSTRIES (INDIA)</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
@@ -1176,563 +1176,563 @@
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
         <v>50</v>
       </c>
       <c r="I8" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="J8" s="13"/>
+      <c r="J8" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K8" s="4" t="s">
         <v>51</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>52</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>53</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>54</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>55</v>
       </c>
       <c r="P8" s="4">
-        <v>6.37</v>
+        <v>0.94</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
         <v>56</v>
       </c>
       <c r="I9" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="J9" s="13"/>
+      <c r="J9" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K9" s="4" t="s">
         <v>57</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>58</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>59</v>
+        <v>53</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>60</v>
+        <v>54</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>61</v>
+        <v>55</v>
       </c>
       <c r="P9" s="4">
-        <v>74.56</v>
+        <v>0.68</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>62</v>
+        <v>59</v>
       </c>
       <c r="I10" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J10" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K10" s="4" t="s">
-        <v>63</v>
+        <v>60</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>64</v>
+        <v>61</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>65</v>
+        <v>53</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>66</v>
+        <v>54</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>67</v>
+        <v>55</v>
       </c>
       <c r="P10" s="4">
-        <v>158.21</v>
+        <v>0.94</v>
       </c>
       <c r="Q10" s="4">
-        <v>102.12</v>
+        <v>0</v>
       </c>
       <c r="R10" s="4">
-        <v>64.54</v>
+        <v>0</v>
       </c>
       <c r="S10" s="4">
-        <v>41</v>
+        <v>100</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>68</v>
+        <v>62</v>
       </c>
       <c r="I11" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="J11" s="13" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J11" s="13"/>
       <c r="K11" s="4" t="s">
-        <v>69</v>
+        <v>63</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>70</v>
+        <v>64</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>30</v>
+        <v>65</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>31</v>
+        <v>66</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>71</v>
+        <v>55</v>
       </c>
       <c r="P11" s="4">
-        <v>0.75</v>
+        <v>6.37</v>
       </c>
       <c r="Q11" s="4">
-        <v>0.74</v>
+        <v>0</v>
       </c>
       <c r="R11" s="4">
-        <v>99.69</v>
+        <v>0</v>
       </c>
       <c r="S11" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>72</v>
+        <v>67</v>
       </c>
       <c r="I12" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="J12" s="13" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J12" s="13"/>
       <c r="K12" s="4" t="s">
-        <v>73</v>
+        <v>68</v>
       </c>
       <c r="L12" s="4" t="s">
-        <v>74</v>
+        <v>69</v>
       </c>
       <c r="M12" s="4" t="s">
-        <v>30</v>
+        <v>70</v>
       </c>
       <c r="N12" s="4" t="s">
-        <v>31</v>
+        <v>71</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="P12" s="4">
-        <v>0.78</v>
+        <v>74.56</v>
       </c>
       <c r="Q12" s="4">
-        <v>0.78</v>
+        <v>0</v>
       </c>
       <c r="R12" s="4">
-        <v>99.7</v>
+        <v>0</v>
       </c>
       <c r="S12" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>75</v>
+        <v>73</v>
       </c>
       <c r="I13" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J13" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K13" s="4" t="s">
+        <v>74</v>
+      </c>
+      <c r="L13" s="4" t="s">
+        <v>75</v>
+      </c>
+      <c r="M13" s="4" t="s">
+        <v>30</v>
+      </c>
+      <c r="N13" s="4" t="s">
+        <v>31</v>
+      </c>
+      <c r="O13" s="4" t="s">
         <v>76</v>
       </c>
-      <c r="L13" s="4" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="P13" s="4">
-        <v>0.86</v>
+        <v>0.75</v>
       </c>
       <c r="Q13" s="4">
-        <v>0</v>
+        <v>0.74</v>
       </c>
       <c r="R13" s="4">
-        <v>0</v>
+        <v>99.69</v>
       </c>
       <c r="S13" s="4">
         <v>100</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H14" s="13" t="s">
-        <v>81</v>
+        <v>77</v>
       </c>
       <c r="I14" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J14" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K14" s="4" t="s">
-        <v>82</v>
+        <v>78</v>
       </c>
       <c r="L14" s="4" t="s">
-        <v>83</v>
+        <v>79</v>
       </c>
       <c r="M14" s="4" t="s">
-        <v>84</v>
+        <v>30</v>
       </c>
       <c r="N14" s="4" t="s">
-        <v>85</v>
+        <v>31</v>
       </c>
       <c r="O14" s="4" t="s">
-        <v>55</v>
+        <v>76</v>
       </c>
       <c r="P14" s="4">
-        <v>0.94</v>
+        <v>0.78</v>
       </c>
       <c r="Q14" s="4">
-        <v>0</v>
+        <v>0.78</v>
       </c>
       <c r="R14" s="4">
-        <v>0</v>
+        <v>99.7</v>
       </c>
       <c r="S14" s="4">
         <v>100</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H15" s="13" t="s">
-        <v>86</v>
+        <v>80</v>
       </c>
       <c r="I15" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J15" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K15" s="4" t="s">
-        <v>87</v>
+        <v>81</v>
       </c>
       <c r="L15" s="4" t="s">
-        <v>88</v>
+        <v>82</v>
       </c>
       <c r="M15" s="4" t="s">
+        <v>83</v>
+      </c>
+      <c r="N15" s="4" t="s">
         <v>84</v>
       </c>
-      <c r="N15" s="4" t="s">
+      <c r="O15" s="4" t="s">
         <v>85</v>
       </c>
-      <c r="O15" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P15" s="4">
-        <v>0.68</v>
+        <v>0.86</v>
       </c>
       <c r="Q15" s="4">
         <v>0</v>
       </c>
       <c r="R15" s="4">
         <v>0</v>
       </c>
       <c r="S15" s="4">
         <v>100</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3"/>
       <c r="D16" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H16" s="13" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
       <c r="I16" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J16" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K16" s="4" t="s">
+        <v>87</v>
+      </c>
+      <c r="L16" s="4" t="s">
+        <v>88</v>
+      </c>
+      <c r="M16" s="4" t="s">
+        <v>89</v>
+      </c>
+      <c r="N16" s="4" t="s">
         <v>90</v>
       </c>
-      <c r="L16" s="4" t="s">
+      <c r="O16" s="4" t="s">
         <v>91</v>
       </c>
-      <c r="M16" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P16" s="4">
-        <v>0.94</v>
+        <v>158.21</v>
       </c>
       <c r="Q16" s="4">
-        <v>0</v>
+        <v>102.12</v>
       </c>
       <c r="R16" s="4">
-        <v>0</v>
+        <v>64.54</v>
       </c>
       <c r="S16" s="4">
-        <v>100</v>
+        <v>41</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3"/>
       <c r="D17" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G17" s="3" t="s">
         <v>24</v>