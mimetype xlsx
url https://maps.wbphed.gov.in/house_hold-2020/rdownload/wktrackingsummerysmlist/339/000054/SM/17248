--- v5 (2026-06-23)
+++ v6 (2026-08-28)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="99">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="123">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -89,249 +89,321 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>BANKURA</t>
   </si>
   <si>
     <t>Bankura Division</t>
   </si>
   <si>
     <t>Augmentation works for SALMA &amp; Adjoining Mouzas Zone- (I, II &amp; III) Water Supply Scheme.</t>
   </si>
   <si>
     <t>SM/17248</t>
   </si>
   <si>
     <t>Augmentation</t>
   </si>
   <si>
+    <t>Augmentation of SALMA &amp; Adjoining mouzas Water Supply Scheme under Bankura Sadar Sub - Division of Bankura Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000366/2023-2024</t>
+  </si>
+  <si>
+    <t>2028/BQA</t>
+  </si>
+  <si>
+    <t>24/07/2023</t>
+  </si>
+  <si>
+    <t>01/07/2025</t>
+  </si>
+  <si>
+    <t>PRINCE INDUTRIES (INDIA)</t>
+  </si>
+  <si>
+    <t>Balance work for laying HDPE pipe line from Durlavpur air valve to Durlavpur Muslimpara to increase water pressure at Durlavpur mouza of retrofitting works for creation of 'FHTC (Functional House Hold Tap Connection' in connection with Jal Jeevan Mission (JJM) and JAL SWAPNA of Salma (Zone- I &amp; II) W/S Scheme under Bankura Sadar Sub - Division of Bankura Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000724/2023-2024</t>
+  </si>
+  <si>
+    <t>825\BSD</t>
+  </si>
+  <si>
+    <t>11/08/2023</t>
+  </si>
+  <si>
+    <t>26/08/2023</t>
+  </si>
+  <si>
+    <t>SOMA BANERJEE</t>
+  </si>
+  <si>
+    <t>Retrofitting works for creation of 'FHTC (Functional House Hold Tap Connection' in connection with Jal Jeevan Misson (JJM) and JAL SWAPNA of Salma (Zone- I &amp; II)) under Salma W/S Scheme (BRGF ph - I Project) under Bankura Sadar Sub - Division of Bankura Division, PHE Dte. Block - Chhatna, Name of OHR - Salma (Zone - I) No. of Mouza :- 2 nos, Kukrakuli (Part), Harakbedia (Part), Total House Hold- 19 nos.</t>
+  </si>
+  <si>
+    <t>ORD/000682/2023-2024</t>
+  </si>
+  <si>
+    <t>814/BSD</t>
+  </si>
+  <si>
+    <t>10/08/2023</t>
+  </si>
+  <si>
+    <t>25/08/2023</t>
+  </si>
+  <si>
+    <t>SONU SINGH</t>
+  </si>
+  <si>
+    <t>Retrofitting works for creation of 'FHTC (Functional House Hold Tap Connection' in connection with Jal Jeevan Misson (JJM) and JAL SWAPNA of Salma (Zone- I &amp; II)) under Salma W/S Scheme (BRGF ph - I Project) under Bankura Sadar Sub - Division of Bankura Division, PHE Dte. Block- Chhatna, Name of OHR - Salma (Zone - I), No. of Mouza :- 03 nos, Singhir (Part), Sahebdanga (Part), Bakulia (Part) Total House Hold- 20 nos.</t>
+  </si>
+  <si>
+    <t>ORD/000684/2023-2024</t>
+  </si>
+  <si>
+    <t>815/BSD</t>
+  </si>
+  <si>
     <t>Retrofitting works for creation of 'FHTC (Functional House Hold Tap Connection' in connection with Jal Jeevan Mission (JJM) and JAL SWAPNA of under Salma (Zone- III) W/S Scheme and its adjoining mouzas under Bankura Sadar Sub - Division of Bankura Division, PHE Dte. Block - Saltora No.of Mouza :- 01 nos, Kendana (Part) Total House Hold- 17 nos. (Part A)</t>
   </si>
   <si>
-    <t>Assistant Engineer</t>
-[...4 lines deleted...]
-  <si>
     <t>ORD/000668/2023-2024</t>
   </si>
   <si>
     <t>808/BSD</t>
   </si>
   <si>
-    <t>10/08/2023</t>
-[...4 lines deleted...]
-  <si>
     <t>RAHUL CHATERJEE</t>
   </si>
   <si>
     <t>Retrofitting works for creation of 'FHTC (Functional House Hold Tap Connection' in connection with Jal Jeevan Mission (JJM) and JAL SWAPNA of under Salma (Zone- III) W/S Scheme and its adyojing mouzas under Bankura Sadar Sub - Division of Bankura Division, PHE Dte. Block - Saltora No.of Mouza :- 01 nos, Kendana, Total House Hold- 18 nos.(Part B)</t>
   </si>
   <si>
     <t>ORD/000671/2023-2024</t>
   </si>
   <si>
     <t>809/BSD</t>
   </si>
   <si>
-    <t>Balance work for laying HDPE pipe line from Durlavpur air valve to Durlavpur Muslimpara to increase water pressure at Durlavpur mouza of retrofitting works for creation of 'FHTC (Functional House Hold Tap Connection' in connection with Jal Jeevan Mission (JJM) and JAL SWAPNA of Salma (Zone- I &amp; II) W/S Scheme under Bankura Sadar Sub - Division of Bankura Division, PHE Dte.</t>
-[...14 lines deleted...]
-    <t>SOMA BANERJEE</t>
+    <t>Extra laying of UPVC Pipe line at Bakulia, Harakbedia, Sahebdanga &amp; Kukrakuli mouza &amp; cleaning, washing of Pipeline at Satdeuli mouza retrofitting works for creacion of 'FHTC (Functional House Hold Tap Connection' in connection with Jal Jeevan Misson (JJM) and JAL SWAPNA of Salma (Zone- I &amp; II) W/S Scheme under Bankura Sadar Sub- Division of Bankura Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001038/2023-2024</t>
+  </si>
+  <si>
+    <t>1141/BSD</t>
+  </si>
+  <si>
+    <t>22/11/2023</t>
+  </si>
+  <si>
+    <t>02/12/2023</t>
+  </si>
+  <si>
+    <t>SRIJAN CONSTRUCTION</t>
   </si>
   <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000103/2023-2024</t>
   </si>
   <si>
     <t>2732/BQA</t>
   </si>
   <si>
     <t>03/10/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
+    <t>Laying of extra HDPE pipeline in Pabra &amp; Kastara mouzas by retrofitting works for Saltora Water Supply Scheme under Jal Swapna &amp; Jal Jeevan Mission Programme under Bankura Sadar Sub-Division of Bankura Division, P.H.E. Dte. (Part-A)</t>
+  </si>
+  <si>
+    <t>ORD/001679/2024-2025</t>
+  </si>
+  <si>
+    <t>689/BSD</t>
+  </si>
+  <si>
+    <t>12/06/2024</t>
+  </si>
+  <si>
+    <t>27/06/2024</t>
+  </si>
+  <si>
+    <t>TAPAS KUMBHAKAR</t>
+  </si>
+  <si>
+    <t>Laying of extra HDPE pipeline in Pabra &amp; Kastara mouzas by retrofitting works for Saltora Water Supply Scheme under Jal Swapna &amp; Jal Jeevan Mission Programme under Bankura Sadar Sub-Division of Bankura Division, P.H.E. Dte. (Part- C)</t>
+  </si>
+  <si>
+    <t>ORD/001680/2024-2025</t>
+  </si>
+  <si>
+    <t>690/BSD</t>
+  </si>
+  <si>
+    <t>Laying of extra HDPE pipeline in Pabra &amp; Kastara mouzas by retrofitting works for Saltora Water Supply Scheme under Jal Swapna &amp; Jal Jeevan Mission Programme under Bankura Sadar Sub-Division of Bankura Division, P.H.E. Dte. (Part- B)</t>
+  </si>
+  <si>
+    <t>ORD/001681/2024-2025</t>
+  </si>
+  <si>
+    <t>691/BSD</t>
+  </si>
+  <si>
     <t>RTOR000282/2023-2024</t>
   </si>
   <si>
     <t>193/BQA</t>
   </si>
   <si>
     <t>22/01/2024</t>
   </si>
   <si>
-    <t>Laying of extra HDPE pipeline in Pabra &amp; Kastara mouzas by retrofitting works for Saltora Water Supply Scheme under Jal Swapna &amp; Jal Jeevan Mission Programme under Bankura Sadar Sub-Division of Bankura Division, P.H.E. Dte. (Part-A)</t>
-[...34 lines deleted...]
-  <si>
     <t>Supplying and Laying of HDPE pipeline to increase the water pressure and other allied works at Kukhrakuri Village under Salma (Zone-I) Water Supply Scheme under Bankura Sadar Sub - Division of Bankura Division, PHE Dte. Block - Saltora.</t>
   </si>
   <si>
     <t>ORD/001788/2024-2025</t>
   </si>
   <si>
     <t>499/BQA</t>
   </si>
   <si>
     <t>25/02/2025</t>
   </si>
   <si>
     <t>27/03/2025</t>
   </si>
   <si>
     <t>Creation of Balance 'FHTC (Functional House Hold Tap Connection' in connection with Jal Jeevan Mission (JJM) for Augmentation of SALMA &amp; Adjoining mouzas Zone- (I, II &amp; III) Water Supply Scheme under Bankura Sadar Sub - Division of Bankura Division, PHE Dte. Block - Saltora . Total House Hold - 320 nos</t>
   </si>
   <si>
     <t>ORD/000139/2025-2026</t>
   </si>
   <si>
     <t>1297/BQA</t>
   </si>
   <si>
     <t>17/06/2025</t>
   </si>
   <si>
     <t>01/08/2025</t>
   </si>
   <si>
     <t>EARTH MOVING (INDIA)</t>
   </si>
   <si>
-    <t>Retrofitting works for creation of 'FHTC (Functional House Hold Tap Connection' in connection with Jal Jeevan Misson (JJM) and JAL SWAPNA of Salma (Zone- I &amp; II)) under Salma W/S Scheme (BRGF ph - I Project) under Bankura Sadar Sub - Division of Bankura Division, PHE Dte. Block - Chhatna, Name of OHR - Salma (Zone - I) No. of Mouza :- 2 nos, Kukrakuli (Part), Harakbedia (Part), Total House Hold- 19 nos.</t>
-[...53 lines deleted...]
-    <t>PRINCE INDUTRIES (INDIA)</t>
+    <t>Creation of Balance FHTC (Functional House Hold Tap Connection) in connection with Jal Jeevan Mission (JJM) and other allied works at Horokabad village of Salma W/S Scheme (Zone-I) under Bankura Division, PHE Dte. Block - Saltora, Name of OHR - Salma Zone- I, Total House Hold - 19 nos .</t>
+  </si>
+  <si>
+    <t>ORD/001896/2025-2026</t>
+  </si>
+  <si>
+    <t>160/BQA/(HQ)</t>
+  </si>
+  <si>
+    <t>03/06/2025</t>
+  </si>
+  <si>
+    <t>18/06/2025</t>
+  </si>
+  <si>
+    <t>ABDUL AZID KHAN</t>
+  </si>
+  <si>
+    <t>Creation of balance FHTC, Laying of UPVC pipes other allied works at Sattwakuri mouza of Salma W/S Scheme(zone -II ) under Bankura Division, PHE Dte. Dist.- Bankura.</t>
+  </si>
+  <si>
+    <t>ORD/001899/2025-2026</t>
+  </si>
+  <si>
+    <t>171/BQA/(HQ)</t>
+  </si>
+  <si>
+    <t>DURGADAS SINGHA</t>
+  </si>
+  <si>
+    <t>Creation of balance FHTC, Laying of UPVC pipes other allied works at Durlavpur mouza of Salma W/S Scheme(zone- II) under Bankura Division, PHE Dte. Dist.- Bankura.</t>
+  </si>
+  <si>
+    <t>ORD/001897/2025-2026</t>
+  </si>
+  <si>
+    <t>173/BQA/(HQ)</t>
+  </si>
+  <si>
+    <t>SUBHADIP CHATTARAJ</t>
+  </si>
+  <si>
+    <t>Creation of balance FHTC, Laying of UPVC pipes other allied works at Barsal &amp; Rangamati mouzas of Salma W/S Scheme(zone I &amp; III) under Bankura Division, PHE Dte. Dist.- Bankura.</t>
+  </si>
+  <si>
+    <t>ORD/001900/2025-2026</t>
+  </si>
+  <si>
+    <t>172/BQA/(HQ)</t>
+  </si>
+  <si>
+    <t>Creation of balance FHTC, Laying of UPVC pipes other allied works at Kamalhir &amp; Ilambazar mouzas of Salma W/S Scheme(zone I &amp; II ) under Bankura Division, PHE Dte. Dist.- Bankura.</t>
+  </si>
+  <si>
+    <t>ORD/001898/2025-2026</t>
+  </si>
+  <si>
+    <t>174/BQA/(HQ)</t>
+  </si>
+  <si>
+    <t>Creation of Balance FHTC (Functional House Hold Tap Connection) in connection with Jal Jeevan Mission (JJM) and other allied works at Barshal &amp; Rangamati village of Salma W/S Scheme (Zone-I &amp; III) under Bankura Division, PHE Dte. Block - Saltora, Name of OHR - Salma Zone-I &amp; III, Total House Hold - 22 nos .</t>
+  </si>
+  <si>
+    <t>ORD/001894/2025-2026</t>
+  </si>
+  <si>
+    <t>159/BQA/(HQ)</t>
+  </si>
+  <si>
+    <t>BAYEN CONSTRUCTION</t>
   </si>
   <si>
     <t>Extension for collecting line of River Bed Tube Well including all related works for Augmentation of SALMA &amp; Adjoining mouzas Water Supply Scheme under Bankura Sadar Sub - Division of Bankura Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000080/2025-2026</t>
   </si>
   <si>
     <t>1019/BQA</t>
   </si>
   <si>
     <t>25/04/2025</t>
   </si>
   <si>
     <t>24/07/2025</t>
   </si>
   <si>
     <t>PRINCE INDUSTRIES (INDIA)</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
@@ -738,70 +810,70 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W18"/>
+  <dimension ref="A1:W24"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
-    <col min="12" max="12" width="11.711426" bestFit="true" customWidth="true" style="0"/>
+    <col min="12" max="12" width="15.281982" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="30.563965" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="23.422852" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
@@ -898,841 +970,843 @@
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
-        <v>0.95</v>
+        <v>158.21</v>
       </c>
       <c r="Q3" s="4">
-        <v>0.92</v>
+        <v>102.12</v>
       </c>
       <c r="R3" s="4">
-        <v>96.04</v>
+        <v>64.54</v>
       </c>
       <c r="S3" s="4">
-        <v>100</v>
+        <v>41</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
         <v>33</v>
       </c>
       <c r="I4" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>30</v>
+        <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>31</v>
+        <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>32</v>
+        <v>38</v>
       </c>
       <c r="P4" s="4">
-        <v>0.95</v>
+        <v>0.61</v>
       </c>
       <c r="Q4" s="4">
-        <v>0.92</v>
+        <v>0.61</v>
       </c>
       <c r="R4" s="4">
-        <v>96.35</v>
+        <v>100</v>
       </c>
       <c r="S4" s="4">
         <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="I5" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K5" s="4" t="s">
-        <v>37</v>
+        <v>40</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>38</v>
+        <v>41</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>39</v>
+        <v>42</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="P5" s="4">
-        <v>0.61</v>
+        <v>0.75</v>
       </c>
       <c r="Q5" s="4">
-        <v>0.61</v>
+        <v>0.74</v>
       </c>
       <c r="R5" s="4">
-        <v>100</v>
+        <v>99.69</v>
       </c>
       <c r="S5" s="4">
         <v>100</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
+        <v>45</v>
+      </c>
+      <c r="I6" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J6" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K6" s="4" t="s">
+        <v>46</v>
+      </c>
+      <c r="L6" s="4" t="s">
+        <v>47</v>
+      </c>
+      <c r="M6" s="4" t="s">
         <v>42</v>
       </c>
-      <c r="I6" s="13"/>
-[...1 lines deleted...]
-      <c r="K6" s="4" t="s">
+      <c r="N6" s="4" t="s">
         <v>43</v>
       </c>
-      <c r="L6" s="4" t="s">
+      <c r="O6" s="4" t="s">
         <v>44</v>
       </c>
-      <c r="M6" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P6" s="4">
-        <v>2.96</v>
+        <v>0.78</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>0.78</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>99.7</v>
       </c>
       <c r="S6" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
+        <v>48</v>
+      </c>
+      <c r="I7" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J7" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K7" s="4" t="s">
+        <v>49</v>
+      </c>
+      <c r="L7" s="4" t="s">
+        <v>50</v>
+      </c>
+      <c r="M7" s="4" t="s">
         <v>42</v>
       </c>
-      <c r="I7" s="13"/>
-[...9 lines deleted...]
-      </c>
       <c r="N7" s="4" t="s">
-        <v>49</v>
+        <v>43</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>46</v>
+        <v>51</v>
       </c>
       <c r="P7" s="4">
-        <v>2.96</v>
+        <v>0.95</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>0.92</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>96.04</v>
       </c>
       <c r="S7" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="I8" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K8" s="4" t="s">
+        <v>53</v>
+      </c>
+      <c r="L8" s="4" t="s">
+        <v>54</v>
+      </c>
+      <c r="M8" s="4" t="s">
+        <v>42</v>
+      </c>
+      <c r="N8" s="4" t="s">
+        <v>43</v>
+      </c>
+      <c r="O8" s="4" t="s">
         <v>51</v>
       </c>
-      <c r="L8" s="4" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="P8" s="4">
-        <v>0.94</v>
+        <v>0.95</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>0.92</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>96.35</v>
       </c>
       <c r="S8" s="4">
         <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="I9" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J9" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K9" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="L9" s="4" t="s">
         <v>57</v>
       </c>
-      <c r="L9" s="4" t="s">
+      <c r="M9" s="4" t="s">
         <v>58</v>
       </c>
-      <c r="M9" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N9" s="4" t="s">
-        <v>54</v>
+        <v>59</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>55</v>
+        <v>60</v>
       </c>
       <c r="P9" s="4">
-        <v>0.68</v>
+        <v>0.86</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>59</v>
-[...6 lines deleted...]
-      </c>
+        <v>61</v>
+      </c>
+      <c r="I10" s="13"/>
+      <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>53</v>
+        <v>64</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>54</v>
+        <v>64</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>55</v>
+        <v>65</v>
       </c>
       <c r="P10" s="4">
-        <v>0.94</v>
+        <v>2.96</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>62</v>
+        <v>66</v>
       </c>
       <c r="I11" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="J11" s="13"/>
+      <c r="J11" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K11" s="4" t="s">
-        <v>63</v>
+        <v>67</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>64</v>
+        <v>68</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>65</v>
+        <v>69</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>66</v>
+        <v>70</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>55</v>
+        <v>71</v>
       </c>
       <c r="P11" s="4">
-        <v>6.37</v>
+        <v>0.94</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>67</v>
+        <v>72</v>
       </c>
       <c r="I12" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="J12" s="13"/>
+      <c r="J12" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K12" s="4" t="s">
-        <v>68</v>
+        <v>73</v>
       </c>
       <c r="L12" s="4" t="s">
+        <v>74</v>
+      </c>
+      <c r="M12" s="4" t="s">
         <v>69</v>
       </c>
-      <c r="M12" s="4" t="s">
+      <c r="N12" s="4" t="s">
         <v>70</v>
       </c>
-      <c r="N12" s="4" t="s">
+      <c r="O12" s="4" t="s">
         <v>71</v>
       </c>
-      <c r="O12" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P12" s="4">
-        <v>74.56</v>
+        <v>0.68</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="I13" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J13" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K13" s="4" t="s">
-        <v>74</v>
+        <v>76</v>
       </c>
       <c r="L13" s="4" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="M13" s="4" t="s">
-        <v>30</v>
+        <v>69</v>
       </c>
       <c r="N13" s="4" t="s">
-        <v>31</v>
+        <v>70</v>
       </c>
       <c r="O13" s="4" t="s">
-        <v>76</v>
+        <v>71</v>
       </c>
       <c r="P13" s="4">
-        <v>0.75</v>
+        <v>0.94</v>
       </c>
       <c r="Q13" s="4">
-        <v>0.74</v>
+        <v>0</v>
       </c>
       <c r="R13" s="4">
-        <v>99.69</v>
+        <v>0</v>
       </c>
       <c r="S13" s="4">
         <v>100</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H14" s="13" t="s">
-        <v>77</v>
-[...6 lines deleted...]
-      </c>
+        <v>61</v>
+      </c>
+      <c r="I14" s="13"/>
+      <c r="J14" s="13"/>
       <c r="K14" s="4" t="s">
         <v>78</v>
       </c>
       <c r="L14" s="4" t="s">
         <v>79</v>
       </c>
       <c r="M14" s="4" t="s">
-        <v>30</v>
+        <v>80</v>
       </c>
       <c r="N14" s="4" t="s">
-        <v>31</v>
+        <v>80</v>
       </c>
       <c r="O14" s="4" t="s">
-        <v>76</v>
+        <v>65</v>
       </c>
       <c r="P14" s="4">
-        <v>0.78</v>
+        <v>2.96</v>
       </c>
       <c r="Q14" s="4">
-        <v>0.78</v>
+        <v>0</v>
       </c>
       <c r="R14" s="4">
-        <v>99.7</v>
+        <v>0</v>
       </c>
       <c r="S14" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H15" s="13" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="I15" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J15" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K15" s="4" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="L15" s="4" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="M15" s="4" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="N15" s="4" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="O15" s="4" t="s">
-        <v>85</v>
+        <v>71</v>
       </c>
       <c r="P15" s="4">
-        <v>0.86</v>
+        <v>6.37</v>
       </c>
       <c r="Q15" s="4">
         <v>0</v>
       </c>
       <c r="R15" s="4">
         <v>0</v>
       </c>
       <c r="S15" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3"/>
       <c r="D16" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H16" s="13" t="s">
         <v>86</v>
       </c>
       <c r="I16" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="J16" s="13" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J16" s="13"/>
       <c r="K16" s="4" t="s">
         <v>87</v>
       </c>
       <c r="L16" s="4" t="s">
         <v>88</v>
       </c>
       <c r="M16" s="4" t="s">
         <v>89</v>
       </c>
       <c r="N16" s="4" t="s">
         <v>90</v>
       </c>
       <c r="O16" s="4" t="s">
         <v>91</v>
       </c>
       <c r="P16" s="4">
-        <v>158.21</v>
+        <v>74.56</v>
       </c>
       <c r="Q16" s="4">
-        <v>102.12</v>
+        <v>0</v>
       </c>
       <c r="R16" s="4">
-        <v>64.54</v>
+        <v>0</v>
       </c>
       <c r="S16" s="4">
-        <v>41</v>
+        <v>0</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3"/>
       <c r="D17" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G17" s="3" t="s">
         <v>24</v>
@@ -1740,104 +1814,470 @@
       <c r="H17" s="13" t="s">
         <v>92</v>
       </c>
       <c r="I17" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J17" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K17" s="4" t="s">
         <v>93</v>
       </c>
       <c r="L17" s="4" t="s">
         <v>94</v>
       </c>
       <c r="M17" s="4" t="s">
         <v>95</v>
       </c>
       <c r="N17" s="4" t="s">
         <v>96</v>
       </c>
       <c r="O17" s="4" t="s">
         <v>97</v>
       </c>
       <c r="P17" s="4">
-        <v>20.46</v>
+        <v>0.85</v>
       </c>
       <c r="Q17" s="4">
         <v>0</v>
       </c>
       <c r="R17" s="4">
         <v>0</v>
       </c>
       <c r="S17" s="4">
         <v>1</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
-      <c r="A18" s="7" t="s">
+      <c r="A18" s="3">
+        <v>16</v>
+      </c>
+      <c r="B18" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C18" s="3"/>
+      <c r="D18" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E18" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F18" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G18" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H18" s="13" t="s">
         <v>98</v>
       </c>
-      <c r="B18" s="7"/>
-[...22 lines deleted...]
-      <c r="S18" s="8"/>
+      <c r="I18" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J18" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K18" s="4" t="s">
+        <v>99</v>
+      </c>
+      <c r="L18" s="4" t="s">
+        <v>100</v>
+      </c>
+      <c r="M18" s="4" t="s">
+        <v>95</v>
+      </c>
+      <c r="N18" s="4" t="s">
+        <v>96</v>
+      </c>
+      <c r="O18" s="4" t="s">
+        <v>101</v>
+      </c>
+      <c r="P18" s="4">
+        <v>0.96</v>
+      </c>
+      <c r="Q18" s="4">
+        <v>0</v>
+      </c>
+      <c r="R18" s="4">
+        <v>0</v>
+      </c>
+      <c r="S18" s="4">
+        <v>80</v>
+      </c>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
+    <row r="19" spans="1:23">
+      <c r="A19" s="3">
+        <v>17</v>
+      </c>
+      <c r="B19" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C19" s="3"/>
+      <c r="D19" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E19" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F19" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G19" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H19" s="13" t="s">
+        <v>102</v>
+      </c>
+      <c r="I19" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J19" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K19" s="4" t="s">
+        <v>103</v>
+      </c>
+      <c r="L19" s="4" t="s">
+        <v>104</v>
+      </c>
+      <c r="M19" s="4" t="s">
+        <v>95</v>
+      </c>
+      <c r="N19" s="4" t="s">
+        <v>96</v>
+      </c>
+      <c r="O19" s="4" t="s">
+        <v>105</v>
+      </c>
+      <c r="P19" s="4">
+        <v>0.95</v>
+      </c>
+      <c r="Q19" s="4">
+        <v>0</v>
+      </c>
+      <c r="R19" s="4">
+        <v>0</v>
+      </c>
+      <c r="S19" s="4">
+        <v>50</v>
+      </c>
+      <c r="T19" s="1"/>
+      <c r="U19" s="1"/>
+      <c r="V19" s="1"/>
+      <c r="W19" s="1"/>
+    </row>
+    <row r="20" spans="1:23">
+      <c r="A20" s="3">
+        <v>18</v>
+      </c>
+      <c r="B20" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C20" s="3"/>
+      <c r="D20" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E20" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F20" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G20" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H20" s="13" t="s">
+        <v>106</v>
+      </c>
+      <c r="I20" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J20" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K20" s="4" t="s">
+        <v>107</v>
+      </c>
+      <c r="L20" s="4" t="s">
+        <v>108</v>
+      </c>
+      <c r="M20" s="4" t="s">
+        <v>95</v>
+      </c>
+      <c r="N20" s="4" t="s">
+        <v>96</v>
+      </c>
+      <c r="O20" s="4" t="s">
+        <v>101</v>
+      </c>
+      <c r="P20" s="4">
+        <v>0.95</v>
+      </c>
+      <c r="Q20" s="4">
+        <v>0</v>
+      </c>
+      <c r="R20" s="4">
+        <v>0</v>
+      </c>
+      <c r="S20" s="4">
+        <v>80</v>
+      </c>
+      <c r="T20" s="1"/>
+      <c r="U20" s="1"/>
+      <c r="V20" s="1"/>
+      <c r="W20" s="1"/>
+    </row>
+    <row r="21" spans="1:23">
+      <c r="A21" s="3">
+        <v>19</v>
+      </c>
+      <c r="B21" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C21" s="3"/>
+      <c r="D21" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E21" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F21" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G21" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H21" s="13" t="s">
+        <v>109</v>
+      </c>
+      <c r="I21" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J21" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K21" s="4" t="s">
+        <v>110</v>
+      </c>
+      <c r="L21" s="4" t="s">
+        <v>111</v>
+      </c>
+      <c r="M21" s="4" t="s">
+        <v>95</v>
+      </c>
+      <c r="N21" s="4" t="s">
+        <v>96</v>
+      </c>
+      <c r="O21" s="4" t="s">
+        <v>105</v>
+      </c>
+      <c r="P21" s="4">
+        <v>0.95</v>
+      </c>
+      <c r="Q21" s="4">
+        <v>0</v>
+      </c>
+      <c r="R21" s="4">
+        <v>0</v>
+      </c>
+      <c r="S21" s="4">
+        <v>50</v>
+      </c>
+      <c r="T21" s="1"/>
+      <c r="U21" s="1"/>
+      <c r="V21" s="1"/>
+      <c r="W21" s="1"/>
+    </row>
+    <row r="22" spans="1:23">
+      <c r="A22" s="3">
+        <v>20</v>
+      </c>
+      <c r="B22" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C22" s="3"/>
+      <c r="D22" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E22" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F22" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G22" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H22" s="13" t="s">
+        <v>112</v>
+      </c>
+      <c r="I22" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J22" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K22" s="4" t="s">
+        <v>113</v>
+      </c>
+      <c r="L22" s="4" t="s">
+        <v>114</v>
+      </c>
+      <c r="M22" s="4" t="s">
+        <v>95</v>
+      </c>
+      <c r="N22" s="4" t="s">
+        <v>96</v>
+      </c>
+      <c r="O22" s="4" t="s">
+        <v>115</v>
+      </c>
+      <c r="P22" s="4">
+        <v>0.97</v>
+      </c>
+      <c r="Q22" s="4">
+        <v>0</v>
+      </c>
+      <c r="R22" s="4">
+        <v>0</v>
+      </c>
+      <c r="S22" s="4">
+        <v>0</v>
+      </c>
+      <c r="T22" s="1"/>
+      <c r="U22" s="1"/>
+      <c r="V22" s="1"/>
+      <c r="W22" s="1"/>
+    </row>
+    <row r="23" spans="1:23">
+      <c r="A23" s="3">
+        <v>21</v>
+      </c>
+      <c r="B23" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C23" s="3"/>
+      <c r="D23" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E23" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F23" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G23" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H23" s="13" t="s">
+        <v>116</v>
+      </c>
+      <c r="I23" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J23" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K23" s="4" t="s">
+        <v>117</v>
+      </c>
+      <c r="L23" s="4" t="s">
+        <v>118</v>
+      </c>
+      <c r="M23" s="4" t="s">
+        <v>119</v>
+      </c>
+      <c r="N23" s="4" t="s">
+        <v>120</v>
+      </c>
+      <c r="O23" s="4" t="s">
+        <v>121</v>
+      </c>
+      <c r="P23" s="4">
+        <v>20.46</v>
+      </c>
+      <c r="Q23" s="4">
+        <v>0</v>
+      </c>
+      <c r="R23" s="4">
+        <v>0</v>
+      </c>
+      <c r="S23" s="4">
+        <v>1</v>
+      </c>
+      <c r="T23" s="1"/>
+      <c r="U23" s="1"/>
+      <c r="V23" s="1"/>
+      <c r="W23" s="1"/>
+    </row>
+    <row r="24" spans="1:23">
+      <c r="A24" s="7" t="s">
+        <v>122</v>
+      </c>
+      <c r="B24" s="7"/>
+      <c r="C24" s="7"/>
+      <c r="D24" s="7"/>
+      <c r="E24" s="11"/>
+      <c r="F24" s="7"/>
+      <c r="G24" s="7"/>
+      <c r="H24" s="14"/>
+      <c r="I24" s="14"/>
+      <c r="J24" s="14"/>
+      <c r="K24" s="8"/>
+      <c r="L24" s="8"/>
+      <c r="M24" s="8"/>
+      <c r="N24" s="8"/>
+      <c r="O24" s="8">
+        <v>278.59</v>
+      </c>
+      <c r="P24" s="8">
+        <v>106.08</v>
+      </c>
+      <c r="Q24" s="8">
+        <v>38.08</v>
+      </c>
+      <c r="R24" s="8"/>
+      <c r="S24" s="8"/>
+      <c r="T24" s="1"/>
+      <c r="U24" s="1"/>
+      <c r="V24" s="1"/>
+      <c r="W24" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A18:N18"/>
+    <mergeCell ref="A24:N24"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>