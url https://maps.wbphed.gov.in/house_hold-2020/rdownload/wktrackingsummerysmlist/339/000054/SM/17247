--- v1 (2026-03-03)
+++ v2 (2026-04-05)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="58">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="64">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -183,50 +183,68 @@
     <t>RTOR000281/2023-2024</t>
   </si>
   <si>
     <t>193/BQA</t>
   </si>
   <si>
     <t>22/01/2024</t>
   </si>
   <si>
     <t>Acceptance cum Formal work order for the work of Providing and installation of Sub-Station Equipment and other electromechanical accessories for source Augmentation works for Barjora water supply scheme (Left out mouzas of Barjora Block under BRGF Phase I)( Zone II) At Damodhar River Bank site under Bankura Mechanical Division, P.H.E. Dte</t>
   </si>
   <si>
     <t>ORD/001031/2023-2024</t>
   </si>
   <si>
     <t>2963/BMD</t>
   </si>
   <si>
     <t>29/02/2024</t>
   </si>
   <si>
     <t>22/08/2025</t>
   </si>
   <si>
     <t>COMBINE ENTERPRISES</t>
+  </si>
+  <si>
+    <t>Support service for detail surveying, cross checking of available LOP and taking level at the interval of 50 mtr. by using survey instrument like DGPS / Drone and detailed design of pipeline by using Watergems Software on the basis of population density for Augmentation works for BARJORA Water Supply Scheme (Left out mouzas of Barjora Block under B.R.G.F Phase -I) (Zone-II). under Bankura Sadar Sub Division of Bankura Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001186/2023-2024</t>
+  </si>
+  <si>
+    <t>438/BQA</t>
+  </si>
+  <si>
+    <t>08/02/2024</t>
+  </si>
+  <si>
+    <t>09/03/2024</t>
+  </si>
+  <si>
+    <t>LEMNISCATE</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -615,51 +633,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W9"/>
+  <dimension ref="A1:W10"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="65.983887" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1083,87 +1101,148 @@
       </c>
       <c r="N8" s="4" t="s">
         <v>55</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>56</v>
       </c>
       <c r="P8" s="4">
         <v>28.82</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>35</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
-      <c r="A9" s="7" t="s">
+      <c r="A9" s="3">
+        <v>7</v>
+      </c>
+      <c r="B9" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C9" s="3"/>
+      <c r="D9" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E9" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F9" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G9" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H9" s="13" t="s">
         <v>57</v>
       </c>
-      <c r="B9" s="7"/>
-[...22 lines deleted...]
-      <c r="S9" s="8"/>
+      <c r="I9" s="13" t="s">
+        <v>35</v>
+      </c>
+      <c r="J9" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="K9" s="4" t="s">
+        <v>58</v>
+      </c>
+      <c r="L9" s="4" t="s">
+        <v>59</v>
+      </c>
+      <c r="M9" s="4" t="s">
+        <v>60</v>
+      </c>
+      <c r="N9" s="4" t="s">
+        <v>61</v>
+      </c>
+      <c r="O9" s="4" t="s">
+        <v>62</v>
+      </c>
+      <c r="P9" s="4">
+        <v>2.62</v>
+      </c>
+      <c r="Q9" s="4">
+        <v>0</v>
+      </c>
+      <c r="R9" s="4">
+        <v>0</v>
+      </c>
+      <c r="S9" s="4">
+        <v>100</v>
+      </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
+    <row r="10" spans="1:23">
+      <c r="A10" s="7" t="s">
+        <v>63</v>
+      </c>
+      <c r="B10" s="7"/>
+      <c r="C10" s="7"/>
+      <c r="D10" s="7"/>
+      <c r="E10" s="11"/>
+      <c r="F10" s="7"/>
+      <c r="G10" s="7"/>
+      <c r="H10" s="14"/>
+      <c r="I10" s="14"/>
+      <c r="J10" s="14"/>
+      <c r="K10" s="8"/>
+      <c r="L10" s="8"/>
+      <c r="M10" s="8"/>
+      <c r="N10" s="8"/>
+      <c r="O10" s="8">
+        <v>350.47</v>
+      </c>
+      <c r="P10" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q10" s="8">
+        <v>0</v>
+      </c>
+      <c r="R10" s="8"/>
+      <c r="S10" s="8"/>
+      <c r="T10" s="1"/>
+      <c r="U10" s="1"/>
+      <c r="V10" s="1"/>
+      <c r="W10" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A9:N9"/>
+    <mergeCell ref="A10:N10"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>