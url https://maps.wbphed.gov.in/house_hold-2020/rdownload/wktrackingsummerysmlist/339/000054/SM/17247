--- v2 (2026-04-05)
+++ v3 (2026-05-24)
@@ -908,54 +908,54 @@
       <c r="I5" s="13" t="s">
         <v>35</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>36</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>37</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>38</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>39</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>40</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="P5" s="4">
         <v>227.04</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>160.59</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>70.73</v>
       </c>
       <c r="S5" s="4">
         <v>81</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>30</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
@@ -969,54 +969,54 @@
       <c r="I6" s="13" t="s">
         <v>35</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>36</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>43</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>44</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>45</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>46</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>47</v>
       </c>
       <c r="P6" s="4">
         <v>81.74</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>57.09</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>69.84</v>
       </c>
       <c r="S6" s="4">
         <v>69</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
@@ -1182,54 +1182,54 @@
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="7" t="s">
         <v>63</v>
       </c>
       <c r="B10" s="7"/>
       <c r="C10" s="7"/>
       <c r="D10" s="7"/>
       <c r="E10" s="11"/>
       <c r="F10" s="7"/>
       <c r="G10" s="7"/>
       <c r="H10" s="14"/>
       <c r="I10" s="14"/>
       <c r="J10" s="14"/>
       <c r="K10" s="8"/>
       <c r="L10" s="8"/>
       <c r="M10" s="8"/>
       <c r="N10" s="8"/>
       <c r="O10" s="8">
         <v>350.47</v>
       </c>
       <c r="P10" s="8">
-        <v>0</v>
+        <v>217.68</v>
       </c>
       <c r="Q10" s="8">
-        <v>0</v>
+        <v>62.11</v>
       </c>
       <c r="R10" s="8"/>
       <c r="S10" s="8"/>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A10:N10"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>