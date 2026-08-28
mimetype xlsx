--- v3 (2026-05-24)
+++ v4 (2026-08-28)
@@ -89,162 +89,162 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>BANKURA</t>
   </si>
   <si>
     <t>Bankura Division</t>
   </si>
   <si>
     <t>Augmentation works for BARJORA Water Supply Scheme (Left out mouzas of Barjora Block under B.R.G.F Phase -I) (Zone-II).</t>
   </si>
   <si>
     <t>SM/17247</t>
   </si>
   <si>
     <t>Augmentation</t>
   </si>
   <si>
+    <t>Augmentation of BARJORA Water Supply Scheme (Left out mouzas of Barjora Block under B.R.G.F Phase -I) within Barjora Block under Bankura Sadar Sub-Division of Bankura Division, PHE Dte. (Zone-II)</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000486/2023-2024</t>
+  </si>
+  <si>
+    <t>2338/BQA</t>
+  </si>
+  <si>
+    <t>14/08/2023</t>
+  </si>
+  <si>
+    <t>10/05/2024</t>
+  </si>
+  <si>
+    <t>SIB SANKAR CHOWDHURY</t>
+  </si>
+  <si>
+    <t>Bankura Mechanical</t>
+  </si>
+  <si>
+    <t>Acceptance cum Formal work order for the work of Providing and installation of High lift and Low Lift pumping machineries and other electromechanical accessories for Augmentation work for Barjora water supply scheme (Left out mouzas of Barjora Block under BRGF Phase I)( Zone II) under Bankura Mechanical Division, P.H.E. Dte</t>
+  </si>
+  <si>
+    <t>ORD/000513/2023-2024</t>
+  </si>
+  <si>
+    <t>1878/BMD</t>
+  </si>
+  <si>
+    <t>17/08/2023</t>
+  </si>
+  <si>
+    <t>15/12/2023</t>
+  </si>
+  <si>
+    <t>M/S SAJAHAN CHOWDHURY</t>
+  </si>
+  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000102/2023-2024</t>
   </si>
   <si>
     <t>2732/BQA</t>
   </si>
   <si>
     <t>03/10/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
-    <t>Bankura Mechanical</t>
-[...1 lines deleted...]
-  <si>
     <t>BILL/00156/2023-2024</t>
   </si>
   <si>
     <t>28/06/2023</t>
   </si>
   <si>
     <t>WEST BENGAL STATE ELECTRICITY DISTRIBUTION COMPANY LTD.</t>
   </si>
   <si>
-    <t>Augmentation of BARJORA Water Supply Scheme (Left out mouzas of Barjora Block under B.R.G.F Phase -I) within Barjora Block under Bankura Sadar Sub-Division of Bankura Division, PHE Dte. (Zone-II)</t>
-[...38 lines deleted...]
-    <t>M/S SAJAHAN CHOWDHURY</t>
+    <t>Acceptance cum Formal work order for the work of Providing and installation of Sub-Station Equipment and other electromechanical accessories for source Augmentation works for Barjora water supply scheme (Left out mouzas of Barjora Block under BRGF Phase I)( Zone II) At Damodhar River Bank site under Bankura Mechanical Division, P.H.E. Dte</t>
+  </si>
+  <si>
+    <t>ORD/001031/2023-2024</t>
+  </si>
+  <si>
+    <t>2963/BMD</t>
+  </si>
+  <si>
+    <t>29/02/2024</t>
+  </si>
+  <si>
+    <t>22/08/2025</t>
+  </si>
+  <si>
+    <t>COMBINE ENTERPRISES</t>
+  </si>
+  <si>
+    <t>Support service for detail surveying, cross checking of available LOP and taking level at the interval of 50 mtr. by using survey instrument like DGPS / Drone and detailed design of pipeline by using Watergems Software on the basis of population density for Augmentation works for BARJORA Water Supply Scheme (Left out mouzas of Barjora Block under B.R.G.F Phase -I) (Zone-II). under Bankura Sadar Sub Division of Bankura Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001186/2023-2024</t>
+  </si>
+  <si>
+    <t>438/BQA</t>
+  </si>
+  <si>
+    <t>08/02/2024</t>
+  </si>
+  <si>
+    <t>09/03/2024</t>
+  </si>
+  <si>
+    <t>LEMNISCATE</t>
   </si>
   <si>
     <t>RTOR000281/2023-2024</t>
   </si>
   <si>
     <t>193/BQA</t>
   </si>
   <si>
     <t>22/01/2024</t>
-  </si>
-[...34 lines deleted...]
-    <t>LEMNISCATE</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -771,434 +771,434 @@
       <c r="W2" s="1"/>
     </row>
     <row r="3" spans="1:23">
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3"/>
       <c r="D3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
-      <c r="I3" s="13"/>
-      <c r="J3" s="13"/>
+      <c r="I3" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J3" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K3" s="4" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="P3" s="4">
-        <v>4.63</v>
+        <v>227.04</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>160.59</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>70.73</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>81</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>22</v>
-[...2 lines deleted...]
-      <c r="J4" s="13"/>
+        <v>34</v>
+      </c>
+      <c r="I4" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J4" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K4" s="4" t="s">
-        <v>31</v>
-[...1 lines deleted...]
-      <c r="L4" s="4"/>
+        <v>35</v>
+      </c>
+      <c r="L4" s="4" t="s">
+        <v>36</v>
+      </c>
       <c r="M4" s="4" t="s">
-        <v>32</v>
+        <v>37</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>32</v>
+        <v>38</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>33</v>
+        <v>39</v>
       </c>
       <c r="P4" s="4">
-        <v>1</v>
+        <v>81.74</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>57.09</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>69.84</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>69</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>34</v>
-[...6 lines deleted...]
-      </c>
+        <v>40</v>
+      </c>
+      <c r="I5" s="13"/>
+      <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
-        <v>37</v>
+        <v>41</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>38</v>
+        <v>42</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>39</v>
+        <v>43</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="P5" s="4">
-        <v>227.04</v>
+        <v>4.63</v>
       </c>
       <c r="Q5" s="4">
-        <v>160.59</v>
+        <v>0</v>
       </c>
       <c r="R5" s="4">
-        <v>70.73</v>
+        <v>0</v>
       </c>
       <c r="S5" s="4">
-        <v>81</v>
+        <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>42</v>
-[...6 lines deleted...]
-      </c>
+        <v>22</v>
+      </c>
+      <c r="I6" s="13"/>
+      <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
-        <v>43</v>
-[...3 lines deleted...]
-      </c>
+        <v>45</v>
+      </c>
+      <c r="L6" s="4"/>
       <c r="M6" s="4" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>46</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>47</v>
       </c>
       <c r="P6" s="4">
-        <v>81.74</v>
+        <v>1</v>
       </c>
       <c r="Q6" s="4">
-        <v>57.09</v>
+        <v>0</v>
       </c>
       <c r="R6" s="4">
-        <v>69.84</v>
+        <v>0</v>
       </c>
       <c r="S6" s="4">
-        <v>69</v>
+        <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>25</v>
-[...2 lines deleted...]
-      <c r="J7" s="13"/>
+        <v>48</v>
+      </c>
+      <c r="I7" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J7" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K7" s="4" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>29</v>
+        <v>53</v>
       </c>
       <c r="P7" s="4">
-        <v>4.63</v>
+        <v>28.82</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
-        <v>0</v>
+        <v>35</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
-        <v>30</v>
+        <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>51</v>
+        <v>54</v>
       </c>
       <c r="I8" s="13" t="s">
-        <v>35</v>
+        <v>26</v>
       </c>
       <c r="J8" s="13" t="s">
-        <v>36</v>
+        <v>27</v>
       </c>
       <c r="K8" s="4" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>53</v>
+        <v>56</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="P8" s="4">
-        <v>28.82</v>
+        <v>2.62</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
-        <v>35</v>
+        <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>57</v>
-[...6 lines deleted...]
-      </c>
+        <v>40</v>
+      </c>
+      <c r="I9" s="13"/>
+      <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>62</v>
+        <v>44</v>
       </c>
       <c r="P9" s="4">
-        <v>2.62</v>
+        <v>4.63</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="7" t="s">
         <v>63</v>
       </c>
       <c r="B10" s="7"/>
       <c r="C10" s="7"/>
       <c r="D10" s="7"/>
       <c r="E10" s="11"/>
       <c r="F10" s="7"/>
       <c r="G10" s="7"/>
       <c r="H10" s="14"/>
       <c r="I10" s="14"/>
       <c r="J10" s="14"/>
       <c r="K10" s="8"/>
       <c r="L10" s="8"/>
       <c r="M10" s="8"/>
       <c r="N10" s="8"/>
       <c r="O10" s="8">
         <v>350.47</v>