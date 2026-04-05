--- v1 (2026-03-03)
+++ v2 (2026-04-05)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="71">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="77">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -218,54 +218,72 @@
   <si>
     <t>2930/BQA</t>
   </si>
   <si>
     <t>26/10/2023</t>
   </si>
   <si>
     <t>01/01/2026</t>
   </si>
   <si>
     <t>SHANTA COLIBRI (INDIA) PVT LTD</t>
   </si>
   <si>
     <t>Construction of Boundary wall, High lift Pump House, Laying Rising Main under Augmentation of SONADAHA (Zone - Q) under Bankura - I, II &amp; Barjora Block W/S Scheme (BRGF Ph - I Project) under Bankura Sadar Sub - Division of Bankura Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/001341/2024-2025</t>
   </si>
   <si>
     <t>3180/BQA</t>
   </si>
   <si>
     <t>24/12/2024</t>
   </si>
   <si>
-    <t>24/03/2025</t>
+    <t>01/04/2026</t>
   </si>
   <si>
     <t>JAGADISH BANERJEE</t>
+  </si>
+  <si>
+    <t>Support service for detail surveying, cross checking of available LOP and taking level at the interval of 50 mtr. by using survey instrument like DGPS / Drone and detailed design of pipeline by using Watergems Software on the basis of population density for Augmentation works for Sonadaha (Zone- Q) under Bankura- I, II &amp; Barjora Block Water Supply Scheme (BRGF Ph - I Project). under Bankura Sadar Sub Division of Bankura Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001199/2023-2024</t>
+  </si>
+  <si>
+    <t>452/BQA</t>
+  </si>
+  <si>
+    <t>08/02/2024</t>
+  </si>
+  <si>
+    <t>09/03/2024</t>
+  </si>
+  <si>
+    <t>ROY CHOWDHURY ASSOCIATES</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -654,51 +672,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W11"/>
+  <dimension ref="A1:W12"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="65.983887" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1244,87 +1262,148 @@
       </c>
       <c r="N10" s="4" t="s">
         <v>68</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>69</v>
       </c>
       <c r="P10" s="4">
         <v>43.62</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
         <v>70</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
-      <c r="A11" s="7" t="s">
+      <c r="A11" s="3">
+        <v>9</v>
+      </c>
+      <c r="B11" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C11" s="3"/>
+      <c r="D11" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E11" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F11" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G11" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H11" s="13" t="s">
         <v>70</v>
       </c>
-      <c r="B11" s="7"/>
-[...22 lines deleted...]
-      <c r="S11" s="8"/>
+      <c r="I11" s="13" t="s">
+        <v>43</v>
+      </c>
+      <c r="J11" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="K11" s="4" t="s">
+        <v>71</v>
+      </c>
+      <c r="L11" s="4" t="s">
+        <v>72</v>
+      </c>
+      <c r="M11" s="4" t="s">
+        <v>73</v>
+      </c>
+      <c r="N11" s="4" t="s">
+        <v>74</v>
+      </c>
+      <c r="O11" s="4" t="s">
+        <v>75</v>
+      </c>
+      <c r="P11" s="4">
+        <v>1.08</v>
+      </c>
+      <c r="Q11" s="4">
+        <v>0</v>
+      </c>
+      <c r="R11" s="4">
+        <v>0</v>
+      </c>
+      <c r="S11" s="4">
+        <v>100</v>
+      </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
+    <row r="12" spans="1:23">
+      <c r="A12" s="7" t="s">
+        <v>76</v>
+      </c>
+      <c r="B12" s="7"/>
+      <c r="C12" s="7"/>
+      <c r="D12" s="7"/>
+      <c r="E12" s="11"/>
+      <c r="F12" s="7"/>
+      <c r="G12" s="7"/>
+      <c r="H12" s="14"/>
+      <c r="I12" s="14"/>
+      <c r="J12" s="14"/>
+      <c r="K12" s="8"/>
+      <c r="L12" s="8"/>
+      <c r="M12" s="8"/>
+      <c r="N12" s="8"/>
+      <c r="O12" s="8">
+        <v>460.67</v>
+      </c>
+      <c r="P12" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q12" s="8">
+        <v>0</v>
+      </c>
+      <c r="R12" s="8"/>
+      <c r="S12" s="8"/>
+      <c r="T12" s="1"/>
+      <c r="U12" s="1"/>
+      <c r="V12" s="1"/>
+      <c r="W12" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A11:N11"/>
+    <mergeCell ref="A12:N12"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>