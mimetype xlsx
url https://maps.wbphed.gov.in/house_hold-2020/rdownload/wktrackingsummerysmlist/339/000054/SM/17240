--- v2 (2026-04-05)
+++ v3 (2026-05-24)
@@ -947,54 +947,54 @@
       <c r="I5" s="13" t="s">
         <v>35</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>36</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>37</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>38</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>39</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>40</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="P5" s="4">
         <v>8.77</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>5.34</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>60.88</v>
       </c>
       <c r="S5" s="4">
         <v>60</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
@@ -1008,54 +1008,54 @@
       <c r="I6" s="13" t="s">
         <v>43</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>36</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>44</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>45</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>46</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>47</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>48</v>
       </c>
       <c r="P6" s="4">
         <v>0.49</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>0.49</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S6" s="4">
         <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
@@ -1187,54 +1187,54 @@
       <c r="I9" s="13" t="s">
         <v>43</v>
       </c>
       <c r="J9" s="13" t="s">
         <v>36</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>59</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>60</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>61</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>62</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>63</v>
       </c>
       <c r="P9" s="4">
         <v>320.93</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>95.17</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>29.65</v>
       </c>
       <c r="S9" s="4">
         <v>32</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
@@ -1343,54 +1343,54 @@
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="7" t="s">
         <v>76</v>
       </c>
       <c r="B12" s="7"/>
       <c r="C12" s="7"/>
       <c r="D12" s="7"/>
       <c r="E12" s="11"/>
       <c r="F12" s="7"/>
       <c r="G12" s="7"/>
       <c r="H12" s="14"/>
       <c r="I12" s="14"/>
       <c r="J12" s="14"/>
       <c r="K12" s="8"/>
       <c r="L12" s="8"/>
       <c r="M12" s="8"/>
       <c r="N12" s="8"/>
       <c r="O12" s="8">
         <v>460.67</v>
       </c>
       <c r="P12" s="8">
-        <v>0</v>
+        <v>101</v>
       </c>
       <c r="Q12" s="8">
-        <v>0</v>
+        <v>21.92</v>
       </c>
       <c r="R12" s="8"/>
       <c r="S12" s="8"/>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A12:N12"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>