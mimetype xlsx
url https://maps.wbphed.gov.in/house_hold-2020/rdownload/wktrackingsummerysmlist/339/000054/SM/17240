--- v3 (2026-05-24)
+++ v4 (2026-06-23)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="77">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="81">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -240,50 +240,62 @@
     <t>24/12/2024</t>
   </si>
   <si>
     <t>01/04/2026</t>
   </si>
   <si>
     <t>JAGADISH BANERJEE</t>
   </si>
   <si>
     <t>Support service for detail surveying, cross checking of available LOP and taking level at the interval of 50 mtr. by using survey instrument like DGPS / Drone and detailed design of pipeline by using Watergems Software on the basis of population density for Augmentation works for Sonadaha (Zone- Q) under Bankura- I, II &amp; Barjora Block Water Supply Scheme (BRGF Ph - I Project). under Bankura Sadar Sub Division of Bankura Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/001199/2023-2024</t>
   </si>
   <si>
     <t>452/BQA</t>
   </si>
   <si>
     <t>08/02/2024</t>
   </si>
   <si>
     <t>09/03/2024</t>
   </si>
   <si>
     <t>ROY CHOWDHURY ASSOCIATES</t>
+  </si>
+  <si>
+    <t>New service connection for Sonadaha water supply scheme at Bankura -II block under BMD PHE Dte.(SM/17240)</t>
+  </si>
+  <si>
+    <t>BILL/01338/2024-2025</t>
+  </si>
+  <si>
+    <t>BP-2024-25-338</t>
+  </si>
+  <si>
+    <t>13/01/2025</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -672,70 +684,70 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W12"/>
+  <dimension ref="A1:W13"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
-    <col min="12" max="12" width="11.711426" bestFit="true" customWidth="true" style="0"/>
+    <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="65.983887" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="23.422852" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
@@ -1323,87 +1335,144 @@
       </c>
       <c r="N11" s="4" t="s">
         <v>74</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>75</v>
       </c>
       <c r="P11" s="4">
         <v>1.08</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
         <v>100</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
-      <c r="A12" s="7" t="s">
+      <c r="A12" s="3">
+        <v>10</v>
+      </c>
+      <c r="B12" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C12" s="3"/>
+      <c r="D12" s="3" t="s">
+        <v>30</v>
+      </c>
+      <c r="E12" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F12" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G12" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H12" s="13" t="s">
         <v>76</v>
       </c>
-      <c r="B12" s="7"/>
-[...22 lines deleted...]
-      <c r="S12" s="8"/>
+      <c r="I12" s="13"/>
+      <c r="J12" s="13"/>
+      <c r="K12" s="4" t="s">
+        <v>77</v>
+      </c>
+      <c r="L12" s="4" t="s">
+        <v>78</v>
+      </c>
+      <c r="M12" s="4" t="s">
+        <v>79</v>
+      </c>
+      <c r="N12" s="4" t="s">
+        <v>79</v>
+      </c>
+      <c r="O12" s="4" t="s">
+        <v>33</v>
+      </c>
+      <c r="P12" s="4">
+        <v>9.02</v>
+      </c>
+      <c r="Q12" s="4">
+        <v>0</v>
+      </c>
+      <c r="R12" s="4">
+        <v>0</v>
+      </c>
+      <c r="S12" s="4">
+        <v>0</v>
+      </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
+    <row r="13" spans="1:23">
+      <c r="A13" s="7" t="s">
+        <v>80</v>
+      </c>
+      <c r="B13" s="7"/>
+      <c r="C13" s="7"/>
+      <c r="D13" s="7"/>
+      <c r="E13" s="11"/>
+      <c r="F13" s="7"/>
+      <c r="G13" s="7"/>
+      <c r="H13" s="14"/>
+      <c r="I13" s="14"/>
+      <c r="J13" s="14"/>
+      <c r="K13" s="8"/>
+      <c r="L13" s="8"/>
+      <c r="M13" s="8"/>
+      <c r="N13" s="8"/>
+      <c r="O13" s="8">
+        <v>469.69</v>
+      </c>
+      <c r="P13" s="8">
+        <v>101</v>
+      </c>
+      <c r="Q13" s="8">
+        <v>21.5</v>
+      </c>
+      <c r="R13" s="8"/>
+      <c r="S13" s="8"/>
+      <c r="T13" s="1"/>
+      <c r="U13" s="1"/>
+      <c r="V13" s="1"/>
+      <c r="W13" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A12:N12"/>
+    <mergeCell ref="A13:N13"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>