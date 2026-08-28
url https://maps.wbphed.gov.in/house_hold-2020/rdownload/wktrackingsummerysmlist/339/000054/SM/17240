--- v4 (2026-06-23)
+++ v5 (2026-08-28)
@@ -77,213 +77,213 @@
   <si>
     <t>WO Date</t>
   </si>
   <si>
     <t>WO End Date</t>
   </si>
   <si>
     <t>Agency Name</t>
   </si>
   <si>
     <t>Work Value</t>
   </si>
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>BANKURA</t>
   </si>
   <si>
+    <t>Bankura Mechanical</t>
+  </si>
+  <si>
+    <t>Augmentation works for SONADAHA (Zone- Q) under Bankura - I, II &amp; Barjora Block Water Supply Scheme (BRGF Ph - I Project).</t>
+  </si>
+  <si>
+    <t>SM/17240</t>
+  </si>
+  <si>
+    <t>Augmentation</t>
+  </si>
+  <si>
+    <t>Acceptance cum Formal work order for the work of Providing and installation of High lift &amp; Low Lift pumping machineries and other electromechanical accessories for Augmentation work for Sonadaha (Zone-Q) under Bankura -I ,II &amp; Borjora Block Water Supply Scheme (BRGF Phase-I) under Bankura Mechanical Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000525/2023-2024</t>
+  </si>
+  <si>
+    <t>1889/BMD</t>
+  </si>
+  <si>
+    <t>17/08/2023</t>
+  </si>
+  <si>
+    <t>14/06/2026</t>
+  </si>
+  <si>
+    <t>PREMNATH MITRA</t>
+  </si>
+  <si>
     <t>Bankura Division</t>
   </si>
   <si>
-    <t>Augmentation works for SONADAHA (Zone- Q) under Bankura - I, II &amp; Barjora Block Water Supply Scheme (BRGF Ph - I Project).</t>
-[...5 lines deleted...]
-    <t>Augmentation</t>
+    <t>Augmentation of SONADAHA (Zone - Q) under Bankura - I, II &amp; Barjora Block W/S Scheme (BRGF Ph - I Project) under Bankura Sadar Sub - Division of Bankura Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000821/2023-2024</t>
+  </si>
+  <si>
+    <t>2930/BQA</t>
+  </si>
+  <si>
+    <t>26/10/2023</t>
+  </si>
+  <si>
+    <t>01/01/2026</t>
+  </si>
+  <si>
+    <t>SHANTA COLIBRI (INDIA) PVT LTD</t>
+  </si>
+  <si>
+    <t>Soil Investigation work for construction of OHR (300 CUM CAPACITY) under Augmentation of Sonadaha (Zone- Q) under Bankura- I, II &amp; Barjora W/S Scheme (BRGF Ph- I Project) under Bankura Sadar Sub Division of Bankura Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000885/2023-2024</t>
+  </si>
+  <si>
+    <t>3036/BQA</t>
+  </si>
+  <si>
+    <t>06/11/2023</t>
+  </si>
+  <si>
+    <t>06/12/2023</t>
+  </si>
+  <si>
+    <t>K S GROUP</t>
   </si>
   <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000098/2023-2024</t>
   </si>
   <si>
     <t>2732/BQA</t>
   </si>
   <si>
     <t>03/10/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
-    <t>Bankura Mechanical</t>
-[...1 lines deleted...]
-  <si>
     <t>BILL/00138/2023-2024</t>
   </si>
   <si>
     <t>28/06/2023</t>
   </si>
   <si>
     <t>WEST BENGAL STATE ELECTRICITY DISTRIBUTION COMPANY LTD.</t>
   </si>
   <si>
     <t>Acceptance cum Formal work order for the work of Providing and installation of pumping machineries and other electromechanical accessories at tail end site for Augmentation work for Augmentation work for Sonadaha( Zone-Q) under Bankura -I ,II and Borjora Block Water Supply Scheme (BRGF Phase-I) under Bankura Mechanical Division, P.H.E. Dte</t>
   </si>
   <si>
     <t>Assistant Engineer,Driller-in-Charge</t>
   </si>
   <si>
-    <t>Junior Engineer</t>
-[...1 lines deleted...]
-  <si>
     <t>ORD/000166/2024-2025</t>
   </si>
   <si>
     <t>508/BMD</t>
   </si>
   <si>
     <t>09/07/2024</t>
   </si>
   <si>
     <t>06/11/2024</t>
   </si>
   <si>
     <t>M/S BIPUL BANERJEE</t>
   </si>
   <si>
-    <t>Soil Investigation work for construction of OHR (300 CUM CAPACITY) under Augmentation of Sonadaha (Zone- Q) under Bankura- I, II &amp; Barjora W/S Scheme (BRGF Ph- I Project) under Bankura Sadar Sub Division of Bankura Division, P.H.E. Dte.</t>
-[...17 lines deleted...]
-    <t>K S GROUP</t>
+    <t>Construction of Boundary wall, High lift Pump House, Laying Rising Main under Augmentation of SONADAHA (Zone - Q) under Bankura - I, II &amp; Barjora Block W/S Scheme (BRGF Ph - I Project) under Bankura Sadar Sub - Division of Bankura Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001341/2024-2025</t>
+  </si>
+  <si>
+    <t>3180/BQA</t>
+  </si>
+  <si>
+    <t>24/12/2024</t>
+  </si>
+  <si>
+    <t>01/04/2026</t>
+  </si>
+  <si>
+    <t>JAGADISH BANERJEE</t>
+  </si>
+  <si>
+    <t>Support service for detail surveying, cross checking of available LOP and taking level at the interval of 50 mtr. by using survey instrument like DGPS / Drone and detailed design of pipeline by using Watergems Software on the basis of population density for Augmentation works for Sonadaha (Zone- Q) under Bankura- I, II &amp; Barjora Block Water Supply Scheme (BRGF Ph - I Project). under Bankura Sadar Sub Division of Bankura Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001199/2023-2024</t>
+  </si>
+  <si>
+    <t>452/BQA</t>
+  </si>
+  <si>
+    <t>08/02/2024</t>
+  </si>
+  <si>
+    <t>09/03/2024</t>
+  </si>
+  <si>
+    <t>ROY CHOWDHURY ASSOCIATES</t>
   </si>
   <si>
     <t>RTOR000274/2023-2024</t>
   </si>
   <si>
     <t>193/BQA</t>
   </si>
   <si>
     <t>22/01/2024</t>
-  </si>
-[...70 lines deleted...]
-    <t>ROY CHOWDHURY ASSOCIATES</t>
   </si>
   <si>
     <t>New service connection for Sonadaha water supply scheme at Bankura -II block under BMD PHE Dte.(SM/17240)</t>
   </si>
   <si>
     <t>BILL/01338/2024-2025</t>
   </si>
   <si>
     <t>BP-2024-25-338</t>
   </si>
   <si>
     <t>13/01/2025</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
@@ -822,601 +822,601 @@
       <c r="W2" s="1"/>
     </row>
     <row r="3" spans="1:23">
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3"/>
       <c r="D3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
-      <c r="I3" s="13"/>
-      <c r="J3" s="13"/>
+      <c r="I3" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J3" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K3" s="4" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="P3" s="4">
-        <v>1.23</v>
+        <v>81.81</v>
       </c>
       <c r="Q3" s="4">
         <v>0</v>
       </c>
       <c r="R3" s="4">
         <v>0</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>65</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>22</v>
-[...2 lines deleted...]
-      <c r="J4" s="13"/>
+        <v>34</v>
+      </c>
+      <c r="I4" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J4" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K4" s="4" t="s">
-        <v>31</v>
-[...1 lines deleted...]
-      <c r="L4" s="4"/>
+        <v>35</v>
+      </c>
+      <c r="L4" s="4" t="s">
+        <v>36</v>
+      </c>
       <c r="M4" s="4" t="s">
+        <v>37</v>
+      </c>
+      <c r="N4" s="4" t="s">
+        <v>38</v>
+      </c>
+      <c r="O4" s="4" t="s">
+        <v>39</v>
+      </c>
+      <c r="P4" s="4">
+        <v>320.93</v>
+      </c>
+      <c r="Q4" s="4">
+        <v>95.17</v>
+      </c>
+      <c r="R4" s="4">
+        <v>29.65</v>
+      </c>
+      <c r="S4" s="4">
         <v>32</v>
-      </c>
-[...16 lines deleted...]
-        <v>0</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>34</v>
+        <v>40</v>
       </c>
       <c r="I5" s="13" t="s">
-        <v>35</v>
+        <v>26</v>
       </c>
       <c r="J5" s="13" t="s">
-        <v>36</v>
+        <v>27</v>
       </c>
       <c r="K5" s="4" t="s">
-        <v>37</v>
+        <v>41</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>38</v>
+        <v>42</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>39</v>
+        <v>43</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>40</v>
+        <v>44</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>41</v>
+        <v>45</v>
       </c>
       <c r="P5" s="4">
-        <v>8.77</v>
+        <v>0.49</v>
       </c>
       <c r="Q5" s="4">
-        <v>5.34</v>
+        <v>0.49</v>
       </c>
       <c r="R5" s="4">
-        <v>60.88</v>
+        <v>100</v>
       </c>
       <c r="S5" s="4">
-        <v>60</v>
+        <v>100</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>42</v>
-[...6 lines deleted...]
-      </c>
+        <v>46</v>
+      </c>
+      <c r="I6" s="13"/>
+      <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>45</v>
+        <v>48</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>46</v>
+        <v>49</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="P6" s="4">
-        <v>0.49</v>
+        <v>1.23</v>
       </c>
       <c r="Q6" s="4">
-        <v>0.49</v>
+        <v>0</v>
       </c>
       <c r="R6" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="S6" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>25</v>
+        <v>22</v>
       </c>
       <c r="I7" s="13"/>
       <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
-        <v>49</v>
-[...3 lines deleted...]
-      </c>
+        <v>51</v>
+      </c>
+      <c r="L7" s="4"/>
       <c r="M7" s="4" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>29</v>
+        <v>53</v>
       </c>
       <c r="P7" s="4">
-        <v>1.23</v>
+        <v>1.5</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
-        <v>30</v>
+        <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="I8" s="13" t="s">
-        <v>43</v>
+        <v>55</v>
       </c>
       <c r="J8" s="13" t="s">
-        <v>36</v>
+        <v>27</v>
       </c>
       <c r="K8" s="4" t="s">
-        <v>53</v>
+        <v>56</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>57</v>
+        <v>60</v>
       </c>
       <c r="P8" s="4">
-        <v>81.81</v>
+        <v>8.77</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>5.34</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>60.88</v>
       </c>
       <c r="S8" s="4">
-        <v>65</v>
+        <v>60</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>58</v>
+        <v>61</v>
       </c>
       <c r="I9" s="13" t="s">
-        <v>43</v>
+        <v>26</v>
       </c>
       <c r="J9" s="13" t="s">
-        <v>36</v>
+        <v>27</v>
       </c>
       <c r="K9" s="4" t="s">
-        <v>59</v>
+        <v>62</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>60</v>
+        <v>63</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>61</v>
+        <v>64</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>62</v>
+        <v>65</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>63</v>
+        <v>66</v>
       </c>
       <c r="P9" s="4">
-        <v>320.93</v>
+        <v>43.62</v>
       </c>
       <c r="Q9" s="4">
-        <v>95.17</v>
+        <v>0</v>
       </c>
       <c r="R9" s="4">
-        <v>29.65</v>
+        <v>0</v>
       </c>
       <c r="S9" s="4">
-        <v>32</v>
+        <v>70</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>64</v>
+        <v>67</v>
       </c>
       <c r="I10" s="13" t="s">
-        <v>43</v>
+        <v>26</v>
       </c>
       <c r="J10" s="13" t="s">
-        <v>36</v>
+        <v>27</v>
       </c>
       <c r="K10" s="4" t="s">
-        <v>65</v>
+        <v>68</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>68</v>
+        <v>71</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>69</v>
+        <v>72</v>
       </c>
       <c r="P10" s="4">
-        <v>43.62</v>
+        <v>1.08</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
-        <v>70</v>
+        <v>100</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>70</v>
-[...6 lines deleted...]
-      </c>
+        <v>46</v>
+      </c>
+      <c r="I11" s="13"/>
+      <c r="J11" s="13"/>
       <c r="K11" s="4" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>75</v>
+        <v>50</v>
       </c>
       <c r="P11" s="4">
-        <v>1.08</v>
+        <v>1.23</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
-        <v>30</v>
+        <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
         <v>76</v>
       </c>
       <c r="I12" s="13"/>
       <c r="J12" s="13"/>
       <c r="K12" s="4" t="s">
         <v>77</v>
       </c>
       <c r="L12" s="4" t="s">
         <v>78</v>
       </c>
       <c r="M12" s="4" t="s">
         <v>79</v>
       </c>
       <c r="N12" s="4" t="s">
         <v>79</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>33</v>
+        <v>53</v>
       </c>
       <c r="P12" s="4">
         <v>9.02</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
         <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="7" t="s">
         <v>80</v>
       </c>
       <c r="B13" s="7"/>
       <c r="C13" s="7"/>
       <c r="D13" s="7"/>