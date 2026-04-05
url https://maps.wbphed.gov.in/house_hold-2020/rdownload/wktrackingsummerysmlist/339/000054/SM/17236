--- v0 (2025-12-18)
+++ v1 (2026-04-05)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="69">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="75">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -216,50 +216,68 @@
     <t>962/BMD</t>
   </si>
   <si>
     <t>19/05/2023</t>
   </si>
   <si>
     <t>MAHADEV ENTERPRISE</t>
   </si>
   <si>
     <t>Road Crossing work by 100 mm dia MS carrier pipe infront of Bandhkana More at Bahara Khuliya mouza by Jack pushing method, inetrconnection of MS carrier pipe with UPVC/HDPE pipeline including fabrication of MS pipe &amp; allied works for Augmentation of Talanjuri (Zone- F) Water Supply Scheme under JJM under Bankura Sadar Sub-Division of Bankura Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000342/2025-2026</t>
   </si>
   <si>
     <t>1803/BQA</t>
   </si>
   <si>
     <t>19/08/2025</t>
   </si>
   <si>
     <t>03/10/2025</t>
   </si>
   <si>
     <t>PRADIP PATRA</t>
+  </si>
+  <si>
+    <t>Support service for detail surveying, cross checking of available LOP and taking level at the interval of 50 mtr. by using survey instrument like DGPS / Drone and detailed design of pipeline by using Watergems Software on the basis of population density for Augmentation works for Talanjuri (Zone- F) under Bankura- I, II &amp; Barjora Block Water Supply Scheme (BRGF Ph - I Project). under Bankura Sadar Sub Division of Bankura Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001180/2023-2024</t>
+  </si>
+  <si>
+    <t>432/BQA</t>
+  </si>
+  <si>
+    <t>08/02/2024</t>
+  </si>
+  <si>
+    <t>09/03/2024</t>
+  </si>
+  <si>
+    <t>LEMNISCATE</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -648,51 +666,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W11"/>
+  <dimension ref="A1:W12"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="65.983887" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -923,54 +941,54 @@
       <c r="I5" s="13" t="s">
         <v>35</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>36</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>37</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>38</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>39</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>40</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="P5" s="4">
         <v>150.33</v>
       </c>
       <c r="Q5" s="4">
-        <v>38.34</v>
+        <v>0</v>
       </c>
       <c r="R5" s="4">
-        <v>25.5</v>
+        <v>0</v>
       </c>
       <c r="S5" s="4">
         <v>64</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>30</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
@@ -984,54 +1002,54 @@
       <c r="I6" s="13" t="s">
         <v>35</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>36</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>43</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>44</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>45</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>46</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>47</v>
       </c>
       <c r="P6" s="4">
         <v>81.81</v>
       </c>
       <c r="Q6" s="4">
-        <v>65.63</v>
+        <v>0</v>
       </c>
       <c r="R6" s="4">
-        <v>80.23</v>
+        <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>64</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>30</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
@@ -1045,54 +1063,54 @@
       <c r="I7" s="13" t="s">
         <v>35</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>36</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>49</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>50</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>51</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>52</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>53</v>
       </c>
       <c r="P7" s="4">
         <v>70.44</v>
       </c>
       <c r="Q7" s="4">
-        <v>67.16</v>
+        <v>0</v>
       </c>
       <c r="R7" s="4">
-        <v>95.35</v>
+        <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>95</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
@@ -1163,54 +1181,54 @@
       <c r="I9" s="13" t="s">
         <v>35</v>
       </c>
       <c r="J9" s="13" t="s">
         <v>36</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>58</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>59</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>60</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>45</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>61</v>
       </c>
       <c r="P9" s="4">
         <v>55.76</v>
       </c>
       <c r="Q9" s="4">
-        <v>35.99</v>
+        <v>0</v>
       </c>
       <c r="R9" s="4">
-        <v>64.54</v>
+        <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>89</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
@@ -1236,87 +1254,148 @@
       </c>
       <c r="N10" s="4" t="s">
         <v>66</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>67</v>
       </c>
       <c r="P10" s="4">
         <v>6.27</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
         <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
-      <c r="A11" s="7" t="s">
+      <c r="A11" s="3">
+        <v>9</v>
+      </c>
+      <c r="B11" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C11" s="3"/>
+      <c r="D11" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E11" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F11" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G11" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H11" s="13" t="s">
         <v>68</v>
       </c>
-      <c r="B11" s="7"/>
-[...22 lines deleted...]
-      <c r="S11" s="8"/>
+      <c r="I11" s="13" t="s">
+        <v>35</v>
+      </c>
+      <c r="J11" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="K11" s="4" t="s">
+        <v>69</v>
+      </c>
+      <c r="L11" s="4" t="s">
+        <v>70</v>
+      </c>
+      <c r="M11" s="4" t="s">
+        <v>71</v>
+      </c>
+      <c r="N11" s="4" t="s">
+        <v>72</v>
+      </c>
+      <c r="O11" s="4" t="s">
+        <v>73</v>
+      </c>
+      <c r="P11" s="4">
+        <v>1.23</v>
+      </c>
+      <c r="Q11" s="4">
+        <v>0</v>
+      </c>
+      <c r="R11" s="4">
+        <v>0</v>
+      </c>
+      <c r="S11" s="4">
+        <v>100</v>
+      </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
+    <row r="12" spans="1:23">
+      <c r="A12" s="7" t="s">
+        <v>74</v>
+      </c>
+      <c r="B12" s="7"/>
+      <c r="C12" s="7"/>
+      <c r="D12" s="7"/>
+      <c r="E12" s="11"/>
+      <c r="F12" s="7"/>
+      <c r="G12" s="7"/>
+      <c r="H12" s="14"/>
+      <c r="I12" s="14"/>
+      <c r="J12" s="14"/>
+      <c r="K12" s="8"/>
+      <c r="L12" s="8"/>
+      <c r="M12" s="8"/>
+      <c r="N12" s="8"/>
+      <c r="O12" s="8">
+        <v>369.41</v>
+      </c>
+      <c r="P12" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q12" s="8">
+        <v>0</v>
+      </c>
+      <c r="R12" s="8"/>
+      <c r="S12" s="8"/>
+      <c r="T12" s="1"/>
+      <c r="U12" s="1"/>
+      <c r="V12" s="1"/>
+      <c r="W12" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A11:N11"/>
+    <mergeCell ref="A12:N12"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>