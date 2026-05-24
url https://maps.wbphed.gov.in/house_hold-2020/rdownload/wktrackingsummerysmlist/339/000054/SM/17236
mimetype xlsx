--- v1 (2026-04-05)
+++ v2 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="75">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="70">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -183,65 +183,50 @@
     <t>Acceptance cum Formal work order for the work of Supply, delivery and fitting Fixing of Pump spares for HSC pump installed at water treatment plant and pumping station at Dejuri , Block Borjora, Dist- Bankura under Bankura -I ,II &amp; Borjora Block Surface Water Based Piped Water Supply Scheme (BRGF Phase-I) under Bankura Mechanical Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000460/2023-2024</t>
   </si>
   <si>
     <t>1786/BMD</t>
   </si>
   <si>
     <t>01/08/2023</t>
   </si>
   <si>
     <t>30/10/2023</t>
   </si>
   <si>
     <t>S.P. CONSTRUCTION</t>
   </si>
   <si>
     <t>RTOR000272/2023-2024</t>
   </si>
   <si>
     <t>193/BQA</t>
   </si>
   <si>
     <t>22/01/2024</t>
-  </si>
-[...13 lines deleted...]
-    <t>MAHADEV ENTERPRISE</t>
   </si>
   <si>
     <t>Road Crossing work by 100 mm dia MS carrier pipe infront of Bandhkana More at Bahara Khuliya mouza by Jack pushing method, inetrconnection of MS carrier pipe with UPVC/HDPE pipeline including fabrication of MS pipe &amp; allied works for Augmentation of Talanjuri (Zone- F) Water Supply Scheme under JJM under Bankura Sadar Sub-Division of Bankura Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000342/2025-2026</t>
   </si>
   <si>
     <t>1803/BQA</t>
   </si>
   <si>
     <t>19/08/2025</t>
   </si>
   <si>
     <t>03/10/2025</t>
   </si>
   <si>
     <t>PRADIP PATRA</t>
   </si>
   <si>
     <t>Support service for detail surveying, cross checking of available LOP and taking level at the interval of 50 mtr. by using survey instrument like DGPS / Drone and detailed design of pipeline by using Watergems Software on the basis of population density for Augmentation works for Talanjuri (Zone- F) under Bankura- I, II &amp; Barjora Block Water Supply Scheme (BRGF Ph - I Project). under Bankura Sadar Sub Division of Bankura Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/001180/2023-2024</t>
   </si>
@@ -666,51 +651,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W12"/>
+  <dimension ref="A1:W11"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="65.983887" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -941,54 +926,54 @@
       <c r="I5" s="13" t="s">
         <v>35</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>36</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>37</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>38</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>39</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>40</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="P5" s="4">
         <v>150.33</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>38.34</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>25.5</v>
       </c>
       <c r="S5" s="4">
         <v>64</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>30</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
@@ -1002,54 +987,54 @@
       <c r="I6" s="13" t="s">
         <v>35</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>36</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>43</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>44</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>45</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>46</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>47</v>
       </c>
       <c r="P6" s="4">
         <v>81.81</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>65.63</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>80.23</v>
       </c>
       <c r="S6" s="4">
         <v>64</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>30</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
@@ -1063,54 +1048,54 @@
       <c r="I7" s="13" t="s">
         <v>35</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>36</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>49</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>50</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>51</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>52</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>53</v>
       </c>
       <c r="P7" s="4">
         <v>70.44</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>67.16</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>95.35</v>
       </c>
       <c r="S7" s="4">
         <v>95</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
@@ -1142,260 +1127,201 @@
         <v>1.03</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
-        <v>30</v>
+        <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
         <v>57</v>
       </c>
       <c r="I9" s="13" t="s">
         <v>35</v>
       </c>
       <c r="J9" s="13" t="s">
         <v>36</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>58</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>59</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>60</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>45</v>
+        <v>61</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="P9" s="4">
-        <v>55.76</v>
+        <v>6.27</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
-        <v>89</v>
+        <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="I10" s="13" t="s">
         <v>35</v>
       </c>
-      <c r="J10" s="13"/>
+      <c r="J10" s="13" t="s">
+        <v>36</v>
+      </c>
       <c r="K10" s="4" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="P10" s="4">
-        <v>6.27</v>
+        <v>1.23</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
-      <c r="A11" s="3">
-[...27 lines deleted...]
-      <c r="K11" s="4" t="s">
+      <c r="A11" s="7" t="s">
         <v>69</v>
       </c>
-      <c r="L11" s="4" t="s">
-[...22 lines deleted...]
-      </c>
+      <c r="B11" s="7"/>
+      <c r="C11" s="7"/>
+      <c r="D11" s="7"/>
+      <c r="E11" s="11"/>
+      <c r="F11" s="7"/>
+      <c r="G11" s="7"/>
+      <c r="H11" s="14"/>
+      <c r="I11" s="14"/>
+      <c r="J11" s="14"/>
+      <c r="K11" s="8"/>
+      <c r="L11" s="8"/>
+      <c r="M11" s="8"/>
+      <c r="N11" s="8"/>
+      <c r="O11" s="8">
+        <v>313.65</v>
+      </c>
+      <c r="P11" s="8">
+        <v>171.13</v>
+      </c>
+      <c r="Q11" s="8">
+        <v>54.56</v>
+      </c>
+      <c r="R11" s="8"/>
+      <c r="S11" s="8"/>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
-    <row r="12" spans="1:23">
-[...31 lines deleted...]
-    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A12:N12"/>
+    <mergeCell ref="A11:N11"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>