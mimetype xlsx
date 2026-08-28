--- v2 (2026-05-24)
+++ v3 (2026-08-28)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="70">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="76">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -77,192 +77,210 @@
   <si>
     <t>WO Date</t>
   </si>
   <si>
     <t>WO End Date</t>
   </si>
   <si>
     <t>Agency Name</t>
   </si>
   <si>
     <t>Work Value</t>
   </si>
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>BANKURA</t>
   </si>
   <si>
+    <t>Bankura Mechanical</t>
+  </si>
+  <si>
+    <t>Augmentation works for Talanjuri (Zone ¿ F) under Bankura - I, II &amp; Barjora Block Water Supply Scheme (BRGF Ph - I Project).</t>
+  </si>
+  <si>
+    <t>SM/17236</t>
+  </si>
+  <si>
+    <t>Augmentation</t>
+  </si>
+  <si>
+    <t>Acceptance cum Formal work order for the work of Supply, delivery and fitting Fixing of Pump spares for VT pump and Valves on delivery line installed at Intake (Raw water) pumping station near Durgapur Barrage Block Borjora, Dist- Bankura under Bankura -I ,II &amp; Borjora Block Surface Water Based Piped Water Supply Scheme (BRGF Phase-I) under Bankura Mechanical Division.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000185/2023-2024</t>
+  </si>
+  <si>
+    <t>962/BMD</t>
+  </si>
+  <si>
+    <t>19/05/2023</t>
+  </si>
+  <si>
+    <t>03/05/2026</t>
+  </si>
+  <si>
+    <t>MAHADEV ENTERPRISE</t>
+  </si>
+  <si>
     <t>Bankura Division</t>
   </si>
   <si>
-    <t>Augmentation works for Talanjuri (Zone ¿ F) under Bankura - I, II &amp; Barjora Block Water Supply Scheme (BRGF Ph - I Project).</t>
-[...5 lines deleted...]
-    <t>Augmentation</t>
+    <t>Augmentation of Talanjuri (Zone - F) under Bankura - I, II &amp; Barjora Block W/S Scheme (BRGF Ph - I Project) under Bankura Sadar Sub - Division of Bankura Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000290/2023-2024</t>
+  </si>
+  <si>
+    <t>1911/BQA</t>
+  </si>
+  <si>
+    <t>13/07/2023</t>
+  </si>
+  <si>
+    <t>01/04/2027</t>
+  </si>
+  <si>
+    <t>GOUTAM BHOWMIK</t>
+  </si>
+  <si>
+    <t>Acceptance cum Formal work order for the work of Providing and installation of High lift &amp; Low Lift pumping machineries and other electromechanical accessories for Augmentation work for Talanjuri (Zone-F) under Bankura -I ,II &amp; Borjora Block Water Supply Scheme (BRGF Phase-I) under Bankura Mechanical Division, P.H.E. Dte</t>
+  </si>
+  <si>
+    <t>ORD/000311/2023-2024</t>
+  </si>
+  <si>
+    <t>1410/BMD</t>
+  </si>
+  <si>
+    <t>18/07/2023</t>
+  </si>
+  <si>
+    <t>16/09/2023</t>
+  </si>
+  <si>
+    <t>DEBJYOTI BASU</t>
+  </si>
+  <si>
+    <t>Acceptance cum Formal work order for the work of Supply, delivery and fitting Fixing of Pump spares for HSC pump installed at water treatment plant and pumping station at Dejuri , Block Borjora, Dist- Bankura under Bankura -I ,II &amp; Borjora Block Surface Water Based Piped Water Supply Scheme (BRGF Phase-I) under Bankura Mechanical Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000460/2023-2024</t>
+  </si>
+  <si>
+    <t>1786/BMD</t>
+  </si>
+  <si>
+    <t>01/08/2023</t>
+  </si>
+  <si>
+    <t>30/10/2023</t>
+  </si>
+  <si>
+    <t>S.P. CONSTRUCTION</t>
   </si>
   <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000097/2023-2024</t>
   </si>
   <si>
     <t>2732/BQA</t>
   </si>
   <si>
     <t>03/10/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
-    <t>Bankura Mechanical</t>
-[...1 lines deleted...]
-  <si>
     <t>BILL/00142/2023-2024</t>
   </si>
   <si>
     <t>28/06/2023</t>
   </si>
   <si>
     <t>WEST BENGAL STATE ELECTRICITY DISTRIBUTION COMPANY LTD.</t>
   </si>
   <si>
-    <t>Augmentation of Talanjuri (Zone - F) under Bankura - I, II &amp; Barjora Block W/S Scheme (BRGF Ph - I Project) under Bankura Sadar Sub - Division of Bankura Division, PHE Dte.</t>
-[...56 lines deleted...]
-    <t>S.P. CONSTRUCTION</t>
+    <t>Support service for detail surveying, cross checking of available LOP and taking level at the interval of 50 mtr. by using survey instrument like DGPS / Drone and detailed design of pipeline by using Watergems Software on the basis of population density for Augmentation works for Talanjuri (Zone- F) under Bankura- I, II &amp; Barjora Block Water Supply Scheme (BRGF Ph - I Project). under Bankura Sadar Sub Division of Bankura Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001180/2023-2024</t>
+  </si>
+  <si>
+    <t>432/BQA</t>
+  </si>
+  <si>
+    <t>08/02/2024</t>
+  </si>
+  <si>
+    <t>09/03/2024</t>
+  </si>
+  <si>
+    <t>LEMNISCATE</t>
   </si>
   <si>
     <t>RTOR000272/2023-2024</t>
   </si>
   <si>
     <t>193/BQA</t>
   </si>
   <si>
     <t>22/01/2024</t>
   </si>
   <si>
     <t>Road Crossing work by 100 mm dia MS carrier pipe infront of Bandhkana More at Bahara Khuliya mouza by Jack pushing method, inetrconnection of MS carrier pipe with UPVC/HDPE pipeline including fabrication of MS pipe &amp; allied works for Augmentation of Talanjuri (Zone- F) Water Supply Scheme under JJM under Bankura Sadar Sub-Division of Bankura Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000342/2025-2026</t>
   </si>
   <si>
     <t>1803/BQA</t>
   </si>
   <si>
     <t>19/08/2025</t>
   </si>
   <si>
-    <t>03/10/2025</t>
+    <t>29/06/2026</t>
   </si>
   <si>
     <t>PRADIP PATRA</t>
-  </si>
-[...16 lines deleted...]
-    <t>LEMNISCATE</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -651,51 +669,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W11"/>
+  <dimension ref="A1:W12"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="65.983887" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -789,539 +807,600 @@
       <c r="W2" s="1"/>
     </row>
     <row r="3" spans="1:23">
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3"/>
       <c r="D3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
-      <c r="I3" s="13"/>
-      <c r="J3" s="13"/>
+      <c r="I3" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J3" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K3" s="4" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="P3" s="4">
-        <v>1.03</v>
+        <v>55.76</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>35.99</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>64.54</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>89</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>22</v>
-[...2 lines deleted...]
-      <c r="J4" s="13"/>
+        <v>34</v>
+      </c>
+      <c r="I4" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J4" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K4" s="4" t="s">
-        <v>31</v>
-[...1 lines deleted...]
-      <c r="L4" s="4"/>
+        <v>35</v>
+      </c>
+      <c r="L4" s="4" t="s">
+        <v>36</v>
+      </c>
       <c r="M4" s="4" t="s">
-        <v>32</v>
+        <v>37</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>32</v>
+        <v>38</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>33</v>
+        <v>39</v>
       </c>
       <c r="P4" s="4">
-        <v>1.5</v>
+        <v>150.33</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>38.34</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>25.5</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>64</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>34</v>
+        <v>40</v>
       </c>
       <c r="I5" s="13" t="s">
-        <v>35</v>
+        <v>26</v>
       </c>
       <c r="J5" s="13" t="s">
-        <v>36</v>
+        <v>27</v>
       </c>
       <c r="K5" s="4" t="s">
-        <v>37</v>
+        <v>41</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>38</v>
+        <v>42</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>39</v>
+        <v>43</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>40</v>
+        <v>44</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>41</v>
+        <v>45</v>
       </c>
       <c r="P5" s="4">
-        <v>150.33</v>
+        <v>81.81</v>
       </c>
       <c r="Q5" s="4">
-        <v>38.34</v>
+        <v>65.63</v>
       </c>
       <c r="R5" s="4">
-        <v>25.5</v>
+        <v>80.23</v>
       </c>
       <c r="S5" s="4">
         <v>64</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
-        <v>30</v>
+        <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>42</v>
+        <v>46</v>
       </c>
       <c r="I6" s="13" t="s">
-        <v>35</v>
+        <v>26</v>
       </c>
       <c r="J6" s="13" t="s">
-        <v>36</v>
+        <v>27</v>
       </c>
       <c r="K6" s="4" t="s">
-        <v>43</v>
+        <v>47</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>44</v>
+        <v>48</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>45</v>
+        <v>49</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>46</v>
+        <v>50</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>47</v>
+        <v>51</v>
       </c>
       <c r="P6" s="4">
-        <v>81.81</v>
+        <v>70.44</v>
       </c>
       <c r="Q6" s="4">
-        <v>65.63</v>
+        <v>67.16</v>
       </c>
       <c r="R6" s="4">
-        <v>80.23</v>
+        <v>95.35</v>
       </c>
       <c r="S6" s="4">
-        <v>64</v>
+        <v>95</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>48</v>
-[...6 lines deleted...]
-      </c>
+        <v>52</v>
+      </c>
+      <c r="I7" s="13"/>
+      <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
-        <v>49</v>
+        <v>53</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>50</v>
+        <v>54</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>51</v>
+        <v>55</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>53</v>
+        <v>56</v>
       </c>
       <c r="P7" s="4">
-        <v>70.44</v>
+        <v>1.03</v>
       </c>
       <c r="Q7" s="4">
-        <v>67.16</v>
+        <v>0</v>
       </c>
       <c r="R7" s="4">
-        <v>95.35</v>
+        <v>0</v>
       </c>
       <c r="S7" s="4">
-        <v>95</v>
+        <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>25</v>
+        <v>22</v>
       </c>
       <c r="I8" s="13"/>
       <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
-        <v>54</v>
-[...3 lines deleted...]
-      </c>
+        <v>57</v>
+      </c>
+      <c r="L8" s="4"/>
       <c r="M8" s="4" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>29</v>
+        <v>59</v>
       </c>
       <c r="P8" s="4">
-        <v>1.03</v>
+        <v>1.5</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>57</v>
+        <v>60</v>
       </c>
       <c r="I9" s="13" t="s">
-        <v>35</v>
+        <v>26</v>
       </c>
       <c r="J9" s="13" t="s">
-        <v>36</v>
+        <v>27</v>
       </c>
       <c r="K9" s="4" t="s">
-        <v>58</v>
+        <v>61</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>59</v>
+        <v>62</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>60</v>
+        <v>63</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>61</v>
+        <v>64</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>62</v>
+        <v>65</v>
       </c>
       <c r="P9" s="4">
-        <v>6.27</v>
+        <v>1.23</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>63</v>
-[...6 lines deleted...]
-      </c>
+        <v>52</v>
+      </c>
+      <c r="I10" s="13"/>
+      <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
-        <v>64</v>
+        <v>66</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>65</v>
+        <v>67</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>68</v>
+        <v>56</v>
       </c>
       <c r="P10" s="4">
-        <v>1.23</v>
+        <v>1.03</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
-      <c r="A11" s="7" t="s">
+      <c r="A11" s="3">
+        <v>9</v>
+      </c>
+      <c r="B11" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C11" s="3"/>
+      <c r="D11" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="E11" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F11" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G11" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H11" s="13" t="s">
         <v>69</v>
       </c>
-      <c r="B11" s="7"/>
-[...22 lines deleted...]
-      <c r="S11" s="8"/>
+      <c r="I11" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J11" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K11" s="4" t="s">
+        <v>70</v>
+      </c>
+      <c r="L11" s="4" t="s">
+        <v>71</v>
+      </c>
+      <c r="M11" s="4" t="s">
+        <v>72</v>
+      </c>
+      <c r="N11" s="4" t="s">
+        <v>73</v>
+      </c>
+      <c r="O11" s="4" t="s">
+        <v>74</v>
+      </c>
+      <c r="P11" s="4">
+        <v>6.27</v>
+      </c>
+      <c r="Q11" s="4">
+        <v>0</v>
+      </c>
+      <c r="R11" s="4">
+        <v>0</v>
+      </c>
+      <c r="S11" s="4">
+        <v>100</v>
+      </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
+    <row r="12" spans="1:23">
+      <c r="A12" s="7" t="s">
+        <v>75</v>
+      </c>
+      <c r="B12" s="7"/>
+      <c r="C12" s="7"/>
+      <c r="D12" s="7"/>
+      <c r="E12" s="11"/>
+      <c r="F12" s="7"/>
+      <c r="G12" s="7"/>
+      <c r="H12" s="14"/>
+      <c r="I12" s="14"/>
+      <c r="J12" s="14"/>
+      <c r="K12" s="8"/>
+      <c r="L12" s="8"/>
+      <c r="M12" s="8"/>
+      <c r="N12" s="8"/>
+      <c r="O12" s="8">
+        <v>369.41</v>
+      </c>
+      <c r="P12" s="8">
+        <v>207.12</v>
+      </c>
+      <c r="Q12" s="8">
+        <v>56.07</v>
+      </c>
+      <c r="R12" s="8"/>
+      <c r="S12" s="8"/>
+      <c r="T12" s="1"/>
+      <c r="U12" s="1"/>
+      <c r="V12" s="1"/>
+      <c r="W12" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A11:N11"/>
+    <mergeCell ref="A12:N12"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>