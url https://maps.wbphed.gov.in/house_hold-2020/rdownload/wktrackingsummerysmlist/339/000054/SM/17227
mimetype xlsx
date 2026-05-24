--- v1 (2026-03-03)
+++ v2 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="70">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="81">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -219,50 +219,83 @@
     <t>2089/BMD</t>
   </si>
   <si>
     <t>12/09/2023</t>
   </si>
   <si>
     <t>01/09/2025</t>
   </si>
   <si>
     <t>M/S S.S. ENTERPRISE(MURSHIDABAD)</t>
   </si>
   <si>
     <t>Sinking of 2 (Two) Nos. 200 mm dia. X 4.50 Mtr. depth horizontal river bed tube well using MS "T" and Laying, Fitting &amp; fixing 100 mm M.S. collecting line from river bed tube well to CWR with allied works, Construction of Clear Water Reservoir (100 Cum.), Pump House, Boundary Wall, Construction of Over Head Reservoir (250 Cum.) with ancillary works, Laying Rising Main, Distribution pipeline and Construction &amp; commissioning of ¿FHTC (Functional House Hold Tap Connection)¿ for sub surface water based Tilaboni pipe water supply scheme under Khatra Sub-Division of Bankura Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000826/2023-2024</t>
   </si>
   <si>
     <t>2952/BQA</t>
   </si>
   <si>
     <t>01/04/2026</t>
   </si>
   <si>
     <t>RAISINHA INFRASTRUCTURE PVT. LTD.</t>
+  </si>
+  <si>
+    <t>Work Order for Installation of scheme information board for 2 nos. site of Proposed sub surface water based Tilaboni pipe water supply scheme [SM/17227], 2 nos. site of Augmentation of Piped Water Supply Scheme for Lakshmisagar [SM/18424] and 2 nos. site of Augmentation of Water Supply Scheme for Baricha, Zone-A and its adjoining Mouzas under Simlapal water Supply Scheme (BRGF Ph-I) [SM/17295] within Simlapal Block under Jal Jeevan Mission Programme under Khatra Sub-Division of Bankura Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001923/2024-2025</t>
+  </si>
+  <si>
+    <t>167\KSD</t>
+  </si>
+  <si>
+    <t>07/03/2025</t>
+  </si>
+  <si>
+    <t>17/03/2025</t>
+  </si>
+  <si>
+    <t>PRADYUMNA KOLEY</t>
+  </si>
+  <si>
+    <t>Crossing of distribution pipeline accross Khatra-Simlapal road by adopting trench less technologies (e.g. Jack Pushing method etc.) for Proposed sub surface water based Tilaboni pipe water supply scheme under Jal Jeevan Mission programme of Khatra Sub-Division of Bankura Division, P.H.E. Dte. Location of site: (1) Near Jarisa Primary School</t>
+  </si>
+  <si>
+    <t>ORD/000187/2025-2026</t>
+  </si>
+  <si>
+    <t>1325/BQA</t>
+  </si>
+  <si>
+    <t>17/06/2025</t>
+  </si>
+  <si>
+    <t>01/08/2025</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -651,51 +684,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W11"/>
+  <dimension ref="A1:W13"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="65.983887" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -938,54 +971,54 @@
       <c r="I5" s="13" t="s">
         <v>32</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>33</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>40</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>44</v>
       </c>
       <c r="P5" s="4">
         <v>3.03</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>3.03</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S5" s="4">
         <v>90</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
@@ -1241,101 +1274,227 @@
       <c r="I10" s="13" t="s">
         <v>32</v>
       </c>
       <c r="J10" s="13" t="s">
         <v>33</v>
       </c>
       <c r="K10" s="4" t="s">
         <v>65</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>66</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>36</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>67</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>68</v>
       </c>
       <c r="P10" s="4">
         <v>376.25</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>159.07</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>42.28</v>
       </c>
       <c r="S10" s="4">
         <v>65</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
-      <c r="A11" s="7" t="s">
+      <c r="A11" s="3">
+        <v>9</v>
+      </c>
+      <c r="B11" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C11" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D11" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E11" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F11" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G11" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H11" s="13" t="s">
         <v>69</v>
       </c>
-      <c r="B11" s="7"/>
-[...22 lines deleted...]
-      <c r="S11" s="8"/>
+      <c r="I11" s="13" t="s">
+        <v>32</v>
+      </c>
+      <c r="J11" s="13" t="s">
+        <v>33</v>
+      </c>
+      <c r="K11" s="4" t="s">
+        <v>70</v>
+      </c>
+      <c r="L11" s="4" t="s">
+        <v>71</v>
+      </c>
+      <c r="M11" s="4" t="s">
+        <v>72</v>
+      </c>
+      <c r="N11" s="4" t="s">
+        <v>73</v>
+      </c>
+      <c r="O11" s="4" t="s">
+        <v>74</v>
+      </c>
+      <c r="P11" s="4">
+        <v>0.9</v>
+      </c>
+      <c r="Q11" s="4">
+        <v>0</v>
+      </c>
+      <c r="R11" s="4">
+        <v>0</v>
+      </c>
+      <c r="S11" s="4">
+        <v>90</v>
+      </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
+    <row r="12" spans="1:23">
+      <c r="A12" s="3">
+        <v>10</v>
+      </c>
+      <c r="B12" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C12" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D12" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E12" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F12" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G12" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H12" s="13" t="s">
+        <v>75</v>
+      </c>
+      <c r="I12" s="13" t="s">
+        <v>32</v>
+      </c>
+      <c r="J12" s="13" t="s">
+        <v>33</v>
+      </c>
+      <c r="K12" s="4" t="s">
+        <v>76</v>
+      </c>
+      <c r="L12" s="4" t="s">
+        <v>77</v>
+      </c>
+      <c r="M12" s="4" t="s">
+        <v>78</v>
+      </c>
+      <c r="N12" s="4" t="s">
+        <v>79</v>
+      </c>
+      <c r="O12" s="4" t="s">
+        <v>74</v>
+      </c>
+      <c r="P12" s="4">
+        <v>5.07</v>
+      </c>
+      <c r="Q12" s="4">
+        <v>0</v>
+      </c>
+      <c r="R12" s="4">
+        <v>0</v>
+      </c>
+      <c r="S12" s="4">
+        <v>95</v>
+      </c>
+      <c r="T12" s="1"/>
+      <c r="U12" s="1"/>
+      <c r="V12" s="1"/>
+      <c r="W12" s="1"/>
+    </row>
+    <row r="13" spans="1:23">
+      <c r="A13" s="7" t="s">
+        <v>80</v>
+      </c>
+      <c r="B13" s="7"/>
+      <c r="C13" s="7"/>
+      <c r="D13" s="7"/>
+      <c r="E13" s="11"/>
+      <c r="F13" s="7"/>
+      <c r="G13" s="7"/>
+      <c r="H13" s="14"/>
+      <c r="I13" s="14"/>
+      <c r="J13" s="14"/>
+      <c r="K13" s="8"/>
+      <c r="L13" s="8"/>
+      <c r="M13" s="8"/>
+      <c r="N13" s="8"/>
+      <c r="O13" s="8">
+        <v>467.72</v>
+      </c>
+      <c r="P13" s="8">
+        <v>162.1</v>
+      </c>
+      <c r="Q13" s="8">
+        <v>34.66</v>
+      </c>
+      <c r="R13" s="8"/>
+      <c r="S13" s="8"/>
+      <c r="T13" s="1"/>
+      <c r="U13" s="1"/>
+      <c r="V13" s="1"/>
+      <c r="W13" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A11:N11"/>
+    <mergeCell ref="A13:N13"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>