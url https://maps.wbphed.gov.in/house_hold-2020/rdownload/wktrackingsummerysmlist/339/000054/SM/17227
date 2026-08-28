--- v2 (2026-05-24)
+++ v3 (2026-08-28)
@@ -80,222 +80,222 @@
   <si>
     <t>WO End Date</t>
   </si>
   <si>
     <t>Agency Name</t>
   </si>
   <si>
     <t>Work Value</t>
   </si>
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>BANKURA</t>
   </si>
   <si>
     <t>Simlapal</t>
   </si>
   <si>
+    <t>Bankura Mechanical</t>
+  </si>
+  <si>
+    <t>PROPOSED SUB SURFACE WATER BASED TILABONI PIPE WATER SUPPLY SCHEME, UNDER BANKURA DIVISION , BLOCK : SIMLAPAL, DISTRICT : BANKURA</t>
+  </si>
+  <si>
+    <t>SM/17227</t>
+  </si>
+  <si>
+    <t>New</t>
+  </si>
+  <si>
+    <t>Acceptance cum Formal work order for the work of Providing and installation of pumping machineries and other electromechanical accessories for proposed Sub surface water based Tilabani piped water supply scheme Block Simlapal under under Bankura Mechanical Division, P.H.E. Dte</t>
+  </si>
+  <si>
+    <t>Driller-in-Charge</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000617/2023-2024</t>
+  </si>
+  <si>
+    <t>2089/BMD</t>
+  </si>
+  <si>
+    <t>12/09/2023</t>
+  </si>
+  <si>
+    <t>01/09/2025</t>
+  </si>
+  <si>
+    <t>M/S S.S. ENTERPRISE(MURSHIDABAD)</t>
+  </si>
+  <si>
     <t>Bankura Division</t>
   </si>
   <si>
-    <t>PROPOSED SUB SURFACE WATER BASED TILABONI PIPE WATER SUPPLY SCHEME, UNDER BANKURA DIVISION , BLOCK : SIMLAPAL, DISTRICT : BANKURA</t>
-[...5 lines deleted...]
-    <t>New</t>
+    <t>Sinking of 2 (Two) Nos. 200 mm dia. X 4.50 Mtr. depth horizontal river bed tube well using MS "T" and Laying, Fitting &amp; fixing 100 mm M.S. collecting line from river bed tube well to CWR with allied works, Construction of Clear Water Reservoir (100 Cum.), Pump House, Boundary Wall, Construction of Over Head Reservoir (250 Cum.) with ancillary works, Laying Rising Main, Distribution pipeline and Construction &amp; commissioning of ¿FHTC (Functional House Hold Tap Connection)¿ for sub surface water based Tilaboni pipe water supply scheme under Khatra Sub-Division of Bankura Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000826/2023-2024</t>
+  </si>
+  <si>
+    <t>2952/BQA</t>
+  </si>
+  <si>
+    <t>31/10/2023</t>
+  </si>
+  <si>
+    <t>01/04/2026</t>
+  </si>
+  <si>
+    <t>RAISINHA INFRASTRUCTURE PVT. LTD.</t>
+  </si>
+  <si>
+    <t>Soil Investigation work for the proposed construction of RCC Over Head Reservoir under Bankura Sadar Sub- Division &amp; Khatra Sub- Division of Bankura Division, P.H.E. Dte. (2nd Call)</t>
+  </si>
+  <si>
+    <t>ORD/000861/2023-2024</t>
+  </si>
+  <si>
+    <t>2953/BQA</t>
+  </si>
+  <si>
+    <t>30/12/2023</t>
+  </si>
+  <si>
+    <t>K S GROUP</t>
+  </si>
+  <si>
+    <t>Preparation of Detailed Project Report for Proposed sub surface water based Tilaboni pipe water supply scheme, under Bankura Division, Block : Simlapal, District : Bankura under Jal Jeevan Mission Program under Khatra Sub-Division of Bankura Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001077/2023-2024</t>
+  </si>
+  <si>
+    <t>3539/BQA</t>
+  </si>
+  <si>
+    <t>29/12/2023</t>
+  </si>
+  <si>
+    <t>28/01/2024</t>
+  </si>
+  <si>
+    <t>LEMNISCATE</t>
   </si>
   <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000014/2023-2024</t>
   </si>
   <si>
     <t>1120/BQA</t>
   </si>
   <si>
     <t>12/05/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
-    <t>Soil Investigation work for the proposed construction of RCC Over Head Reservoir under Bankura Sadar Sub- Division &amp; Khatra Sub- Division of Bankura Division, P.H.E. Dte. (2nd Call)</t>
-[...40 lines deleted...]
-  <si>
     <t>RTOR000193/2023-2024</t>
   </si>
   <si>
     <t>116/BQA</t>
   </si>
   <si>
     <t>10/01/2024</t>
   </si>
   <si>
-    <t>Bankura Mechanical</t>
-[...1 lines deleted...]
-  <si>
     <t>New service connection at CWR site of Tilaboni Piped Water Supply Scheme Mouza-Jamda,Vill-Tilaboni GP- Lakshmisagar JL No-38, Plot no.-67 of Simlapal block under BMD PHE Dte.</t>
   </si>
   <si>
     <t>BILL/00985/2024-2025</t>
   </si>
   <si>
     <t>BP-2024-25-244</t>
   </si>
   <si>
     <t>21/10/2024</t>
   </si>
   <si>
     <t>WEST BENGAL STATE ELECTRICITY DISTRIBUTION COMPANY LTD.</t>
   </si>
   <si>
     <t>BILL/01658/2023-2024</t>
   </si>
   <si>
     <t>BP-2023-24-180</t>
   </si>
   <si>
     <t>22/03/2024</t>
   </si>
   <si>
-    <t>Acceptance cum Formal work order for the work of Providing and installation of pumping machineries and other electromechanical accessories for proposed Sub surface water based Tilabani piped water supply scheme Block Simlapal under under Bankura Mechanical Division, P.H.E. Dte</t>
-[...32 lines deleted...]
-    <t>RAISINHA INFRASTRUCTURE PVT. LTD.</t>
+    <t>Crossing of distribution pipeline accross Khatra-Simlapal road by adopting trench less technologies (e.g. Jack Pushing method etc.) for Proposed sub surface water based Tilaboni pipe water supply scheme under Jal Jeevan Mission programme of Khatra Sub-Division of Bankura Division, P.H.E. Dte. Location of site: (1) Near Jarisa Primary School</t>
+  </si>
+  <si>
+    <t>ORD/000187/2025-2026</t>
+  </si>
+  <si>
+    <t>1325/BQA</t>
+  </si>
+  <si>
+    <t>17/06/2025</t>
+  </si>
+  <si>
+    <t>01/08/2025</t>
+  </si>
+  <si>
+    <t>PRADYUMNA KOLEY</t>
   </si>
   <si>
     <t>Work Order for Installation of scheme information board for 2 nos. site of Proposed sub surface water based Tilaboni pipe water supply scheme [SM/17227], 2 nos. site of Augmentation of Piped Water Supply Scheme for Lakshmisagar [SM/18424] and 2 nos. site of Augmentation of Water Supply Scheme for Baricha, Zone-A and its adjoining Mouzas under Simlapal water Supply Scheme (BRGF Ph-I) [SM/17295] within Simlapal Block under Jal Jeevan Mission Programme under Khatra Sub-Division of Bankura Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/001923/2024-2025</t>
   </si>
   <si>
     <t>167\KSD</t>
   </si>
   <si>
     <t>07/03/2025</t>
   </si>
   <si>
     <t>17/03/2025</t>
-  </si>
-[...16 lines deleted...]
-    <t>01/08/2025</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -824,633 +824,633 @@
     <row r="3" spans="1:23">
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D3" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="I3" s="13"/>
-      <c r="J3" s="13"/>
+      <c r="I3" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J3" s="13" t="s">
+        <v>28</v>
+      </c>
       <c r="K3" s="4" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="L3" s="4" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="M3" s="4" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="P3" s="4">
-        <v>15.5</v>
+        <v>38.3</v>
       </c>
       <c r="Q3" s="4">
         <v>0</v>
       </c>
       <c r="R3" s="4">
         <v>0</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>60</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="I4" s="13" t="s">
-        <v>32</v>
+        <v>36</v>
       </c>
       <c r="J4" s="13" t="s">
-        <v>33</v>
+        <v>28</v>
       </c>
       <c r="K4" s="4" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>37</v>
+        <v>40</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>38</v>
+        <v>41</v>
       </c>
       <c r="P4" s="4">
-        <v>5.18</v>
+        <v>376.25</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>159.07</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>42.28</v>
       </c>
       <c r="S4" s="4">
-        <v>70</v>
+        <v>65</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H5" s="13" t="s">
+        <v>42</v>
+      </c>
+      <c r="I5" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="J5" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="K5" s="4" t="s">
+        <v>43</v>
+      </c>
+      <c r="L5" s="4" t="s">
+        <v>44</v>
+      </c>
+      <c r="M5" s="4" t="s">
         <v>39</v>
       </c>
-      <c r="I5" s="13" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="N5" s="4" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="P5" s="4">
-        <v>3.03</v>
+        <v>5.18</v>
       </c>
       <c r="Q5" s="4">
-        <v>3.03</v>
+        <v>0</v>
       </c>
       <c r="R5" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="S5" s="4">
-        <v>90</v>
+        <v>70</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>26</v>
-[...2 lines deleted...]
-      <c r="J6" s="13"/>
+        <v>47</v>
+      </c>
+      <c r="I6" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="J6" s="13" t="s">
+        <v>28</v>
+      </c>
       <c r="K6" s="4" t="s">
-        <v>45</v>
+        <v>48</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>46</v>
+        <v>49</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>47</v>
+        <v>50</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>47</v>
+        <v>51</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>30</v>
+        <v>52</v>
       </c>
       <c r="P6" s="4">
-        <v>15.5</v>
+        <v>3.03</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>3.03</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S6" s="4">
-        <v>0</v>
+        <v>90</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
-        <v>48</v>
+        <v>34</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>49</v>
+        <v>53</v>
       </c>
       <c r="I7" s="13"/>
       <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
-        <v>50</v>
+        <v>54</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>51</v>
+        <v>55</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>52</v>
+        <v>56</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>52</v>
+        <v>56</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="P7" s="4">
-        <v>5.04</v>
+        <v>15.5</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
-        <v>48</v>
+        <v>34</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>23</v>
+        <v>53</v>
       </c>
       <c r="I8" s="13"/>
       <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
-        <v>54</v>
+        <v>58</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>56</v>
+        <v>60</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>56</v>
+        <v>60</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="P8" s="4">
-        <v>2.93</v>
+        <v>15.5</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
-        <v>48</v>
+        <v>22</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>57</v>
-[...6 lines deleted...]
-      </c>
+        <v>61</v>
+      </c>
+      <c r="I9" s="13"/>
+      <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
-        <v>59</v>
+        <v>62</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>60</v>
+        <v>63</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>61</v>
+        <v>64</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
       <c r="P9" s="4">
-        <v>38.3</v>
+        <v>5.04</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
-        <v>60</v>
+        <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>64</v>
-[...6 lines deleted...]
-      </c>
+        <v>23</v>
+      </c>
+      <c r="I10" s="13"/>
+      <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
+        <v>66</v>
+      </c>
+      <c r="L10" s="4" t="s">
+        <v>67</v>
+      </c>
+      <c r="M10" s="4" t="s">
+        <v>68</v>
+      </c>
+      <c r="N10" s="4" t="s">
+        <v>68</v>
+      </c>
+      <c r="O10" s="4" t="s">
         <v>65</v>
       </c>
-      <c r="L10" s="4" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="P10" s="4">
-        <v>376.25</v>
+        <v>2.93</v>
       </c>
       <c r="Q10" s="4">
-        <v>159.07</v>
+        <v>0</v>
       </c>
       <c r="R10" s="4">
-        <v>42.28</v>
+        <v>0</v>
       </c>
       <c r="S10" s="4">
-        <v>65</v>
+        <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D11" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H11" s="13" t="s">
         <v>69</v>
       </c>
       <c r="I11" s="13" t="s">
-        <v>32</v>
+        <v>36</v>
       </c>
       <c r="J11" s="13" t="s">
-        <v>33</v>
+        <v>28</v>
       </c>
       <c r="K11" s="4" t="s">
         <v>70</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>71</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>72</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>73</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>74</v>
       </c>
       <c r="P11" s="4">
-        <v>0.9</v>
+        <v>5.07</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
-        <v>90</v>
+        <v>95</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D12" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H12" s="13" t="s">
         <v>75</v>
       </c>
       <c r="I12" s="13" t="s">
-        <v>32</v>
+        <v>36</v>
       </c>
       <c r="J12" s="13" t="s">
-        <v>33</v>
+        <v>28</v>
       </c>
       <c r="K12" s="4" t="s">
         <v>76</v>
       </c>
       <c r="L12" s="4" t="s">
         <v>77</v>
       </c>
       <c r="M12" s="4" t="s">
         <v>78</v>
       </c>
       <c r="N12" s="4" t="s">
         <v>79</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>74</v>
       </c>
       <c r="P12" s="4">
-        <v>5.07</v>
+        <v>0.9</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
-        <v>95</v>
+        <v>90</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="7" t="s">
         <v>80</v>
       </c>
       <c r="B13" s="7"/>
       <c r="C13" s="7"/>
       <c r="D13" s="7"/>
       <c r="E13" s="11"/>
       <c r="F13" s="7"/>
       <c r="G13" s="7"/>
       <c r="H13" s="14"/>
       <c r="I13" s="14"/>
       <c r="J13" s="14"/>
       <c r="K13" s="8"/>
       <c r="L13" s="8"/>
       <c r="M13" s="8"/>
       <c r="N13" s="8"/>
       <c r="O13" s="8">
         <v>467.72</v>