--- v2 (2026-03-03)
+++ v3 (2026-04-05)
@@ -176,51 +176,51 @@
   <si>
     <t>2323/BQA</t>
   </si>
   <si>
     <t>14/08/2023</t>
   </si>
   <si>
     <t>01/01/2026</t>
   </si>
   <si>
     <t>DEBAKI RANJAN SARKAR</t>
   </si>
   <si>
     <t>Acceptance cum Formal work order for the work of Providing, installation of Pumping machineries with other electro mechanical accessories for proposed ground water based Dwarika piped water supply scheme under Bankura Mechanical Division, PHE Dte. Block : Bishnupur Dist: Bankura</t>
   </si>
   <si>
     <t>ORD/001082/2023-2024</t>
   </si>
   <si>
     <t>3060/BMD</t>
   </si>
   <si>
     <t>12/03/2024</t>
   </si>
   <si>
-    <t>30/06/2025</t>
+    <t>25/06/2026</t>
   </si>
   <si>
     <t>RAJIB COMPANY</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>