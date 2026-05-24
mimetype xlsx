--- v3 (2026-04-05)
+++ v4 (2026-05-24)
@@ -836,54 +836,54 @@
       <c r="I4" s="13" t="s">
         <v>32</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>33</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="P4" s="4">
         <v>3.09</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>3.09</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>99.99</v>
       </c>
       <c r="S4" s="4">
         <v>90</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
         <v>39</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
@@ -958,54 +958,54 @@
       <c r="I6" s="13" t="s">
         <v>32</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>33</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>45</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>46</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>47</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>48</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>49</v>
       </c>
       <c r="P6" s="4">
         <v>631.76</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>219.97</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>34.82</v>
       </c>
       <c r="S6" s="4">
         <v>87</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
         <v>39</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
@@ -1021,88 +1021,88 @@
       <c r="I7" s="13" t="s">
         <v>32</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>33</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>51</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>52</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>53</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>54</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>55</v>
       </c>
       <c r="P7" s="4">
         <v>44.62</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>7.42</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>16.63</v>
       </c>
       <c r="S7" s="4">
         <v>55</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="7" t="s">
         <v>56</v>
       </c>
       <c r="B8" s="7"/>
       <c r="C8" s="7"/>
       <c r="D8" s="7"/>
       <c r="E8" s="11"/>
       <c r="F8" s="7"/>
       <c r="G8" s="7"/>
       <c r="H8" s="14"/>
       <c r="I8" s="14"/>
       <c r="J8" s="14"/>
       <c r="K8" s="8"/>
       <c r="L8" s="8"/>
       <c r="M8" s="8"/>
       <c r="N8" s="8"/>
       <c r="O8" s="8">
         <v>706.82</v>
       </c>
       <c r="P8" s="8">
-        <v>0</v>
+        <v>230.49</v>
       </c>
       <c r="Q8" s="8">
-        <v>0</v>
+        <v>32.61</v>
       </c>
       <c r="R8" s="8"/>
       <c r="S8" s="8"/>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A8:N8"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>