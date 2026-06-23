--- v4 (2026-05-24)
+++ v5 (2026-06-23)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="57">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="63">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -180,50 +180,68 @@
     <t>14/08/2023</t>
   </si>
   <si>
     <t>01/01/2026</t>
   </si>
   <si>
     <t>DEBAKI RANJAN SARKAR</t>
   </si>
   <si>
     <t>Acceptance cum Formal work order for the work of Providing, installation of Pumping machineries with other electro mechanical accessories for proposed ground water based Dwarika piped water supply scheme under Bankura Mechanical Division, PHE Dte. Block : Bishnupur Dist: Bankura</t>
   </si>
   <si>
     <t>ORD/001082/2023-2024</t>
   </si>
   <si>
     <t>3060/BMD</t>
   </si>
   <si>
     <t>12/03/2024</t>
   </si>
   <si>
     <t>25/06/2026</t>
   </si>
   <si>
     <t>RAJIB COMPANY</t>
+  </si>
+  <si>
+    <t>Instalation of scheme information board for 2 nos. sites of Jamuna Band Pipe Water Supply Scheme (SM/18037) &amp; 2 nos. sites of Dwarika Pipe Water Supply Scheme (SM/17224) within Bishnupur Block under Bishnupur Sub-Division of Bankura Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001811/2024-2025</t>
+  </si>
+  <si>
+    <t>537/VSD</t>
+  </si>
+  <si>
+    <t>27/09/2024</t>
+  </si>
+  <si>
+    <t>12/10/2024</t>
+  </si>
+  <si>
+    <t>SANTANU GARAI</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -612,51 +630,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W8"/>
+  <dimension ref="A1:W9"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="65.983887" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1035,87 +1053,150 @@
       </c>
       <c r="N7" s="4" t="s">
         <v>54</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>55</v>
       </c>
       <c r="P7" s="4">
         <v>44.62</v>
       </c>
       <c r="Q7" s="4">
         <v>7.42</v>
       </c>
       <c r="R7" s="4">
         <v>16.63</v>
       </c>
       <c r="S7" s="4">
         <v>55</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
-      <c r="A8" s="7" t="s">
+      <c r="A8" s="3">
+        <v>6</v>
+      </c>
+      <c r="B8" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C8" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D8" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E8" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F8" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G8" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H8" s="13" t="s">
         <v>56</v>
       </c>
-      <c r="B8" s="7"/>
-[...22 lines deleted...]
-      <c r="S8" s="8"/>
+      <c r="I8" s="13" t="s">
+        <v>32</v>
+      </c>
+      <c r="J8" s="13" t="s">
+        <v>33</v>
+      </c>
+      <c r="K8" s="4" t="s">
+        <v>57</v>
+      </c>
+      <c r="L8" s="4" t="s">
+        <v>58</v>
+      </c>
+      <c r="M8" s="4" t="s">
+        <v>59</v>
+      </c>
+      <c r="N8" s="4" t="s">
+        <v>60</v>
+      </c>
+      <c r="O8" s="4" t="s">
+        <v>61</v>
+      </c>
+      <c r="P8" s="4">
+        <v>0.6</v>
+      </c>
+      <c r="Q8" s="4">
+        <v>0</v>
+      </c>
+      <c r="R8" s="4">
+        <v>0</v>
+      </c>
+      <c r="S8" s="4">
+        <v>0</v>
+      </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
+    <row r="9" spans="1:23">
+      <c r="A9" s="7" t="s">
+        <v>62</v>
+      </c>
+      <c r="B9" s="7"/>
+      <c r="C9" s="7"/>
+      <c r="D9" s="7"/>
+      <c r="E9" s="11"/>
+      <c r="F9" s="7"/>
+      <c r="G9" s="7"/>
+      <c r="H9" s="14"/>
+      <c r="I9" s="14"/>
+      <c r="J9" s="14"/>
+      <c r="K9" s="8"/>
+      <c r="L9" s="8"/>
+      <c r="M9" s="8"/>
+      <c r="N9" s="8"/>
+      <c r="O9" s="8">
+        <v>707.42</v>
+      </c>
+      <c r="P9" s="8">
+        <v>230.49</v>
+      </c>
+      <c r="Q9" s="8">
+        <v>32.58</v>
+      </c>
+      <c r="R9" s="8"/>
+      <c r="S9" s="8"/>
+      <c r="T9" s="1"/>
+      <c r="U9" s="1"/>
+      <c r="V9" s="1"/>
+      <c r="W9" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A8:N8"/>
+    <mergeCell ref="A9:N9"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>