--- v0 (2025-12-18)
+++ v1 (2026-04-05)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="71">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="65">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -164,75 +164,57 @@
   <si>
     <t>New Service Connection for BIRSINGPUR TW-2 (JL NO-48, PLOT-147)Water supply scheme under Bankura Mechanical Division PHE DTE</t>
   </si>
   <si>
     <t>BILL/00014/2024-2025</t>
   </si>
   <si>
     <t>BP-2024-25-16</t>
   </si>
   <si>
     <t>10/05/2024</t>
   </si>
   <si>
     <t>WEST BENGAL STATE ELECTRICITY DISTRIBUTION COMPANY LTD.</t>
   </si>
   <si>
     <t>BILL/01517/2023-2024</t>
   </si>
   <si>
     <t>BP-2023-24-112</t>
   </si>
   <si>
     <t>22/02/2024</t>
   </si>
   <si>
-    <t>Acceptance cum Formal work order for the work of Providing, installation of Pumping machineries with other electro-mechanical accessories for newly sunk TW No-I &amp; TW No-II of Birsingpur piped water supply scheme under Bankura Mechanical Division, PHE Dte. Block : Sonamukhi , Dist: Bankura</t>
+    <t>SUPPLY, DELIVERY, CONSTRUCTION, COMMISSIONING AND COMPLETION OF ALL CIVIL WORKS INCLUDING ALL ALLIED, RELATED AND ENABLING WORKS FOR BRISINGHPUR PIPED WATER SUPPLY SCHEME, BLOCK- SONAMUKHI, DIST- BANKURA UNDER JJM INCLUDING TRIAL RUN FOR 3 MONTHS AND O&amp;M FOR A PERIOD OF 3 YEARS UNDER BANKURA DIVISION,PHE Dte.</t>
   </si>
   <si>
     <t>Assistant Engineer</t>
   </si>
   <si>
     <t>Junior Engineer</t>
-  </si>
-[...16 lines deleted...]
-    <t>SUPPLY, DELIVERY, CONSTRUCTION, COMMISSIONING AND COMPLETION OF ALL CIVIL WORKS INCLUDING ALL ALLIED, RELATED AND ENABLING WORKS FOR BRISINGHPUR PIPED WATER SUPPLY SCHEME, BLOCK- SONAMUKHI, DIST- BANKURA UNDER JJM INCLUDING TRIAL RUN FOR 3 MONTHS AND O&amp;M FOR A PERIOD OF 3 YEARS UNDER BANKURA DIVISION,PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000340/2023-2024</t>
   </si>
   <si>
     <t>1964/BQA</t>
   </si>
   <si>
     <t>18/07/2023</t>
   </si>
   <si>
     <t>29/03/2026</t>
   </si>
   <si>
     <t>PRINCE INDUTRIES (INDIA)</t>
   </si>
   <si>
     <t>Construction of Approach Road for (Head Work Site &amp; 2nd Tubewell site), Guard wall at OHR side, HDD Boring, Additional pipeline for Laying Distribution Syatem in connection with Jal Jeevan Mission (JJM) Birsingpur Piped water Supply Scheme within Sonamukhi Block under Bishnupur Sub - Division of Bankura Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000254/2025-2026</t>
   </si>
   <si>
     <t>1495/BQA</t>
   </si>
@@ -654,51 +636,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W11"/>
+  <dimension ref="A1:W10"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="65.983887" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1075,96 +1057,96 @@
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
-        <v>41</v>
+        <v>22</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H8" s="13" t="s">
         <v>50</v>
       </c>
       <c r="I8" s="13" t="s">
         <v>51</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>52</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>53</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>54</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>55</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>56</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>57</v>
       </c>
       <c r="P8" s="4">
-        <v>40.22</v>
+        <v>559.16</v>
       </c>
       <c r="Q8" s="4">
-        <v>13.3</v>
+        <v>0</v>
       </c>
       <c r="R8" s="4">
-        <v>33.06</v>
+        <v>0</v>
       </c>
       <c r="S8" s="4">
-        <v>33</v>
+        <v>85</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>24</v>
       </c>
@@ -1174,167 +1156,104 @@
       <c r="H9" s="13" t="s">
         <v>58</v>
       </c>
       <c r="I9" s="13" t="s">
         <v>51</v>
       </c>
       <c r="J9" s="13" t="s">
         <v>52</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>59</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>60</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>61</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>62</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>63</v>
       </c>
       <c r="P9" s="4">
-        <v>559.16</v>
+        <v>60.65</v>
       </c>
       <c r="Q9" s="4">
-        <v>355.23</v>
+        <v>0</v>
       </c>
       <c r="R9" s="4">
-        <v>63.53</v>
+        <v>0</v>
       </c>
       <c r="S9" s="4">
-        <v>85</v>
+        <v>60</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
-      <c r="A10" s="3">
-[...20 lines deleted...]
-      <c r="H10" s="13" t="s">
+      <c r="A10" s="7" t="s">
         <v>64</v>
       </c>
-      <c r="I10" s="13" t="s">
-[...31 lines deleted...]
-      </c>
+      <c r="B10" s="7"/>
+      <c r="C10" s="7"/>
+      <c r="D10" s="7"/>
+      <c r="E10" s="11"/>
+      <c r="F10" s="7"/>
+      <c r="G10" s="7"/>
+      <c r="H10" s="14"/>
+      <c r="I10" s="14"/>
+      <c r="J10" s="14"/>
+      <c r="K10" s="8"/>
+      <c r="L10" s="8"/>
+      <c r="M10" s="8"/>
+      <c r="N10" s="8"/>
+      <c r="O10" s="8">
+        <v>709.28</v>
+      </c>
+      <c r="P10" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q10" s="8">
+        <v>0</v>
+      </c>
+      <c r="R10" s="8"/>
+      <c r="S10" s="8"/>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
-    <row r="11" spans="1:23">
-[...31 lines deleted...]
-    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A11:N11"/>
+    <mergeCell ref="A10:N10"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>