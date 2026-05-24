--- v1 (2026-04-05)
+++ v2 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="65">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="71">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -204,50 +204,68 @@
     <t>18/07/2023</t>
   </si>
   <si>
     <t>29/03/2026</t>
   </si>
   <si>
     <t>PRINCE INDUTRIES (INDIA)</t>
   </si>
   <si>
     <t>Construction of Approach Road for (Head Work Site &amp; 2nd Tubewell site), Guard wall at OHR side, HDD Boring, Additional pipeline for Laying Distribution Syatem in connection with Jal Jeevan Mission (JJM) Birsingpur Piped water Supply Scheme within Sonamukhi Block under Bishnupur Sub - Division of Bankura Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000254/2025-2026</t>
   </si>
   <si>
     <t>1495/BQA</t>
   </si>
   <si>
     <t>07/07/2025</t>
   </si>
   <si>
     <t>05/10/2025</t>
   </si>
   <si>
     <t>PRINCE INDUSTRIES (INDIA)</t>
+  </si>
+  <si>
+    <t>Instalation of scheme information board for 2 nos. sites of Birsingpur Piped Water Supply Scheme (SM/17223), 2 nos. sites of Patsol Piped Water Supply Scheme (SM/14011) &amp; 2 nos. sites of Telrui Piped Water Supply Scheme (SM/13711) within Sonamukhi Block under Bishnupur Sub-Division of Bankura Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001896/2024-2025</t>
+  </si>
+  <si>
+    <t>574/VSD</t>
+  </si>
+  <si>
+    <t>27/09/2024</t>
+  </si>
+  <si>
+    <t>12/10/2024</t>
+  </si>
+  <si>
+    <t>PARTHA ROY</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -636,51 +654,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W10"/>
+  <dimension ref="A1:W11"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="65.983887" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1096,54 +1114,54 @@
       <c r="I8" s="13" t="s">
         <v>51</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>52</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>53</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>54</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>55</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>56</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>57</v>
       </c>
       <c r="P8" s="4">
         <v>559.16</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>355.23</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>63.53</v>
       </c>
       <c r="S8" s="4">
         <v>85</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
@@ -1173,87 +1191,150 @@
       </c>
       <c r="N9" s="4" t="s">
         <v>62</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>63</v>
       </c>
       <c r="P9" s="4">
         <v>60.65</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>60</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
-      <c r="A10" s="7" t="s">
+      <c r="A10" s="3">
+        <v>8</v>
+      </c>
+      <c r="B10" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C10" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D10" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E10" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F10" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G10" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H10" s="13" t="s">
         <v>64</v>
       </c>
-      <c r="B10" s="7"/>
-[...22 lines deleted...]
-      <c r="S10" s="8"/>
+      <c r="I10" s="13" t="s">
+        <v>51</v>
+      </c>
+      <c r="J10" s="13" t="s">
+        <v>52</v>
+      </c>
+      <c r="K10" s="4" t="s">
+        <v>65</v>
+      </c>
+      <c r="L10" s="4" t="s">
+        <v>66</v>
+      </c>
+      <c r="M10" s="4" t="s">
+        <v>67</v>
+      </c>
+      <c r="N10" s="4" t="s">
+        <v>68</v>
+      </c>
+      <c r="O10" s="4" t="s">
+        <v>69</v>
+      </c>
+      <c r="P10" s="4">
+        <v>0.9</v>
+      </c>
+      <c r="Q10" s="4">
+        <v>0</v>
+      </c>
+      <c r="R10" s="4">
+        <v>0</v>
+      </c>
+      <c r="S10" s="4">
+        <v>0</v>
+      </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
+    <row r="11" spans="1:23">
+      <c r="A11" s="7" t="s">
+        <v>70</v>
+      </c>
+      <c r="B11" s="7"/>
+      <c r="C11" s="7"/>
+      <c r="D11" s="7"/>
+      <c r="E11" s="11"/>
+      <c r="F11" s="7"/>
+      <c r="G11" s="7"/>
+      <c r="H11" s="14"/>
+      <c r="I11" s="14"/>
+      <c r="J11" s="14"/>
+      <c r="K11" s="8"/>
+      <c r="L11" s="8"/>
+      <c r="M11" s="8"/>
+      <c r="N11" s="8"/>
+      <c r="O11" s="8">
+        <v>710.19</v>
+      </c>
+      <c r="P11" s="8">
+        <v>355.23</v>
+      </c>
+      <c r="Q11" s="8">
+        <v>50.02</v>
+      </c>
+      <c r="R11" s="8"/>
+      <c r="S11" s="8"/>
+      <c r="T11" s="1"/>
+      <c r="U11" s="1"/>
+      <c r="V11" s="1"/>
+      <c r="W11" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A10:N10"/>
+    <mergeCell ref="A11:N11"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>