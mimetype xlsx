--- v2 (2026-03-03)
+++ v3 (2026-06-23)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="56">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="61">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -177,50 +177,65 @@
     <t>RTOR000177/2023-2024</t>
   </si>
   <si>
     <t>116/BQA</t>
   </si>
   <si>
     <t>10/01/2024</t>
   </si>
   <si>
     <t>Sinking of 2 No. 200mm X 165 mm dia.X 240 mtr. deep Rig Bore Tube Well (by DTH Rig machine) to CWR with allied works, Construction of 50 Cum. Clear Water Reservoir, Pump House and Boundary Wall, Construction of Over Head Reservoir (100 Cum.) with ancillary works, Laying Rising Main, Distribution pipeline and Construction &amp; commissioning of ¿FHTC (Functional House Hold Tap Connection)¿ for Augmentation works for Banpukuria under Khatra-Hirbandh-Ranibandh Water Supply Scheme (BRGF Ph - I) under Khatra Sub-Division of Bankura Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000507/2023-2024</t>
   </si>
   <si>
     <t>2359/BQA</t>
   </si>
   <si>
     <t>14/08/2023</t>
   </si>
   <si>
     <t>10/05/2024</t>
   </si>
   <si>
     <t>SUMITA UPADHYAY</t>
+  </si>
+  <si>
+    <t>New service connection at 1st CWR site of Banpukuria Water supply scheme</t>
+  </si>
+  <si>
+    <t>BILL/01176/2024-2025</t>
+  </si>
+  <si>
+    <t>BP-2024-25-299</t>
+  </si>
+  <si>
+    <t>04/12/2024</t>
+  </si>
+  <si>
+    <t>WEST BENGAL STATE ELECTRICITY DISTRIBUTION COMPANY LTD.</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -609,73 +624,73 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W8"/>
+  <dimension ref="A1:W9"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
-    <col min="12" max="12" width="11.711426" bestFit="true" customWidth="true" style="0"/>
+    <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
-    <col min="15" max="15" width="22.280273" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="65.983887" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="23.422852" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
       <c r="N1" s="2"/>
       <c r="O1" s="2"/>
       <c r="P1" s="2"/>
@@ -829,54 +844,54 @@
       <c r="I4" s="13" t="s">
         <v>32</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>33</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="P4" s="4">
         <v>40.48</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>31.94</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>78.9</v>
       </c>
       <c r="S4" s="4">
         <v>78</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
@@ -1022,87 +1037,144 @@
       </c>
       <c r="N7" s="4" t="s">
         <v>53</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>54</v>
       </c>
       <c r="P7" s="4">
         <v>164.56</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>30</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
-      <c r="A8" s="7" t="s">
+      <c r="A8" s="3">
+        <v>6</v>
+      </c>
+      <c r="B8" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C8" s="3"/>
+      <c r="D8" s="3" t="s">
+        <v>30</v>
+      </c>
+      <c r="E8" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F8" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G8" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H8" s="13" t="s">
         <v>55</v>
       </c>
-      <c r="B8" s="7"/>
-[...22 lines deleted...]
-      <c r="S8" s="8"/>
+      <c r="I8" s="13"/>
+      <c r="J8" s="13"/>
+      <c r="K8" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="L8" s="4" t="s">
+        <v>57</v>
+      </c>
+      <c r="M8" s="4" t="s">
+        <v>58</v>
+      </c>
+      <c r="N8" s="4" t="s">
+        <v>58</v>
+      </c>
+      <c r="O8" s="4" t="s">
+        <v>59</v>
+      </c>
+      <c r="P8" s="4">
+        <v>4.97</v>
+      </c>
+      <c r="Q8" s="4">
+        <v>0</v>
+      </c>
+      <c r="R8" s="4">
+        <v>0</v>
+      </c>
+      <c r="S8" s="4">
+        <v>0</v>
+      </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
+    <row r="9" spans="1:23">
+      <c r="A9" s="7" t="s">
+        <v>60</v>
+      </c>
+      <c r="B9" s="7"/>
+      <c r="C9" s="7"/>
+      <c r="D9" s="7"/>
+      <c r="E9" s="11"/>
+      <c r="F9" s="7"/>
+      <c r="G9" s="7"/>
+      <c r="H9" s="14"/>
+      <c r="I9" s="14"/>
+      <c r="J9" s="14"/>
+      <c r="K9" s="8"/>
+      <c r="L9" s="8"/>
+      <c r="M9" s="8"/>
+      <c r="N9" s="8"/>
+      <c r="O9" s="8">
+        <v>243.62</v>
+      </c>
+      <c r="P9" s="8">
+        <v>31.94</v>
+      </c>
+      <c r="Q9" s="8">
+        <v>13.11</v>
+      </c>
+      <c r="R9" s="8"/>
+      <c r="S9" s="8"/>
+      <c r="T9" s="1"/>
+      <c r="U9" s="1"/>
+      <c r="V9" s="1"/>
+      <c r="W9" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A8:N8"/>
+    <mergeCell ref="A9:N9"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>