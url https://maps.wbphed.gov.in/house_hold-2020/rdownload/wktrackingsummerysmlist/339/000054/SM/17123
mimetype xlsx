--- v3 (2026-06-23)
+++ v4 (2026-08-28)
@@ -89,138 +89,138 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>BANKURA</t>
   </si>
   <si>
     <t>Bankura Division</t>
   </si>
   <si>
     <t>Augmentation works for Banpukuria under Khatra-Hirbandh-Ranibandh Water Supply Scheme (BRGF Ph - I)</t>
   </si>
   <si>
     <t>SM/17123</t>
   </si>
   <si>
     <t>Augmentation</t>
   </si>
   <si>
+    <t>Sinking of 2 No. 200mm X 165 mm dia.X 240 mtr. deep Rig Bore Tube Well (by DTH Rig machine) to CWR with allied works, Construction of 50 Cum. Clear Water Reservoir, Pump House and Boundary Wall, Construction of Over Head Reservoir (100 Cum.) with ancillary works, Laying Rising Main, Distribution pipeline and Construction &amp; commissioning of ¿FHTC (Functional House Hold Tap Connection)¿ for Augmentation works for Banpukuria under Khatra-Hirbandh-Ranibandh Water Supply Scheme (BRGF Ph - I) under Khatra Sub-Division of Bankura Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000507/2023-2024</t>
+  </si>
+  <si>
+    <t>2359/BQA</t>
+  </si>
+  <si>
+    <t>14/08/2023</t>
+  </si>
+  <si>
+    <t>10/05/2024</t>
+  </si>
+  <si>
+    <t>SUMITA UPADHYAY</t>
+  </si>
+  <si>
+    <t>Bankura Mechanical</t>
+  </si>
+  <si>
+    <t>Acceptance cum Formal work order for the work of Providing and installation of pumping machineries and other electro mechanical accessories for Augmentation work for Banpukuria under Khatra- Hirbandh- Ranibandh water supply scheme Block- Ranibandh under Bankura Mechanical Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>Driller-in-Charge</t>
+  </si>
+  <si>
+    <t>ORD/000732/2023-2024</t>
+  </si>
+  <si>
+    <t>2207/BMD</t>
+  </si>
+  <si>
+    <t>21/11/2023</t>
+  </si>
+  <si>
+    <t>19/05/2024</t>
+  </si>
+  <si>
+    <t>M/S BIPUL BANERJEE</t>
+  </si>
+  <si>
+    <t>Soil Investigation work for the proposed construction of RCC Over Head Reservoir under Bankura Sadar Sub- Division &amp; Khatra Sub- Division of Bankura Division, P.H.E. Dte. (2nd Call)</t>
+  </si>
+  <si>
+    <t>ORD/000861/2023-2024</t>
+  </si>
+  <si>
+    <t>2953/BQA</t>
+  </si>
+  <si>
+    <t>31/10/2023</t>
+  </si>
+  <si>
+    <t>30/12/2023</t>
+  </si>
+  <si>
+    <t>K S GROUP</t>
+  </si>
+  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000004/2023-2024</t>
   </si>
   <si>
     <t>1120/BQA</t>
   </si>
   <si>
     <t>12/05/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
-    <t>Bankura Mechanical</t>
-[...46 lines deleted...]
-  <si>
     <t>RTOR000177/2023-2024</t>
   </si>
   <si>
     <t>116/BQA</t>
   </si>
   <si>
     <t>10/01/2024</t>
-  </si>
-[...16 lines deleted...]
-    <t>SUMITA UPADHYAY</t>
   </si>
   <si>
     <t>New service connection at 1st CWR site of Banpukuria Water supply scheme</t>
   </si>
   <si>
     <t>BILL/01176/2024-2025</t>
   </si>
   <si>
     <t>BP-2024-25-299</t>
   </si>
   <si>
     <t>04/12/2024</t>
   </si>
   <si>
     <t>WEST BENGAL STATE ELECTRICITY DISTRIBUTION COMPANY LTD.</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
@@ -762,334 +762,334 @@
       <c r="W2" s="1"/>
     </row>
     <row r="3" spans="1:23">
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3"/>
       <c r="D3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
-      <c r="I3" s="13"/>
-      <c r="J3" s="13"/>
+      <c r="I3" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J3" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K3" s="4" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="P3" s="4">
-        <v>25.08</v>
+        <v>164.56</v>
       </c>
       <c r="Q3" s="4">
         <v>0</v>
       </c>
       <c r="R3" s="4">
         <v>0</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>30</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="I4" s="13" t="s">
-        <v>32</v>
+        <v>35</v>
       </c>
       <c r="J4" s="13" t="s">
-        <v>33</v>
+        <v>27</v>
       </c>
       <c r="K4" s="4" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="P4" s="4">
         <v>40.48</v>
       </c>
       <c r="Q4" s="4">
         <v>31.94</v>
       </c>
       <c r="R4" s="4">
         <v>78.9</v>
       </c>
       <c r="S4" s="4">
         <v>78</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="I5" s="13" t="s">
-        <v>40</v>
+        <v>26</v>
       </c>
       <c r="J5" s="13" t="s">
-        <v>33</v>
+        <v>27</v>
       </c>
       <c r="K5" s="4" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="P5" s="4">
         <v>5.18</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
         <v>70</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>25</v>
+        <v>47</v>
       </c>
       <c r="I6" s="13"/>
       <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>29</v>
+        <v>51</v>
       </c>
       <c r="P6" s="4">
-        <v>3.35</v>
+        <v>25.08</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>49</v>
-[...6 lines deleted...]
-      </c>
+        <v>47</v>
+      </c>
+      <c r="I7" s="13"/>
+      <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="L7" s="4" t="s">
+        <v>53</v>
+      </c>
+      <c r="M7" s="4" t="s">
+        <v>54</v>
+      </c>
+      <c r="N7" s="4" t="s">
+        <v>54</v>
+      </c>
+      <c r="O7" s="4" t="s">
         <v>51</v>
       </c>
-      <c r="M7" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P7" s="4">
-        <v>164.56</v>
+        <v>3.35</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
-        <v>30</v>
+        <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
         <v>55</v>
       </c>
       <c r="I8" s="13"/>
       <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
         <v>56</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>57</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>58</v>
       </c>
       <c r="N8" s="4" t="s">