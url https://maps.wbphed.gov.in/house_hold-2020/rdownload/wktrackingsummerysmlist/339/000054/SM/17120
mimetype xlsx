--- v2 (2026-03-03)
+++ v3 (2026-04-05)
@@ -140,111 +140,111 @@
   <si>
     <t>Construction and commissioning of ¿FHTC (Functional House Hold Tap Connection) &amp; Sinking of 01 (One) no. 200 mm X 165 mm dia.X 280 mtr. deep Rig bore Tube Well (by DTH Rig machine) with allied works for creation of source in connection with Jal Jeevan Mission (JJM) for Augmentation of Gouripur W/S Scheme under Bankura Sadar Sub -Division of Bankura division P.H.E.Dte. at Block- Bankura-I, Dist.- Bankura. No. of Household- 120 nos</t>
   </si>
   <si>
     <t>Assistant Engineer</t>
   </si>
   <si>
     <t>Junior Engineer</t>
   </si>
   <si>
     <t>ORD/000019/2023-2024</t>
   </si>
   <si>
     <t>795/BQA</t>
   </si>
   <si>
     <t>11/04/2023</t>
   </si>
   <si>
     <t>10/07/2023</t>
   </si>
   <si>
     <t>SAIKAT CHOWDHURY</t>
   </si>
   <si>
-    <t>Construction of Boundary Wall in connection with Jal Jeevan Mission (JJM) for for Augmentation of Gouripur W/S Scheme under Bankura Sadar Sub -Division of Bankura division P.H.E.Dte.(Length 90 Mtr)</t>
-[...16 lines deleted...]
-  <si>
     <t>RTOR000266/2023-2024</t>
   </si>
   <si>
     <t>193/BQA</t>
   </si>
   <si>
     <t>22/01/2024</t>
   </si>
   <si>
     <t>Construction of 01 (One) no. Pump House (5.40 M X 3.6M) including sanitary arrangement &amp; land development work in connection with Jal Jeevan Mission (JJM) for Augmentation of Gouripur W/S Scheme under Bankura Sadar Sub -Division of Bankura division P.H.E.Dte. at Block- Bankura-I, Dist.- Bankura</t>
   </si>
   <si>
     <t>ORD/000048/2023-2024</t>
   </si>
   <si>
     <t>886/BQA</t>
   </si>
   <si>
     <t>19/04/2023</t>
   </si>
   <si>
     <t>01/04/2025</t>
   </si>
   <si>
     <t>ARIJIT GUHA</t>
   </si>
   <si>
     <t>Acceptance cum Formal work order for the work of Providing, installation of Pumping machineries with other electro-mechanical accessories for Augmentation for Gouripur Water Supply Scheme under Bankura Mechanical Division, PHE Dte. Block : Bankura-I ,Dist: Bankura</t>
   </si>
   <si>
     <t>ORD/000452/2023-2024</t>
   </si>
   <si>
     <t>1778/BMD</t>
   </si>
   <si>
     <t>01/08/2023</t>
   </si>
   <si>
     <t>23/03/2025</t>
   </si>
   <si>
     <t>KASHINATH DEY</t>
+  </si>
+  <si>
+    <t>Support service for detail surveying, cross checking of available LOP and taking level at the interval of 50 mtr. by using survey instrument like DGPS / Drone and detailed design of pipeline by using Watergems Software on the basis of population density for Augmentation for Gouripur Water Supply Scheme. under Bankura Sadar Sub Division of Bankura Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001191/2023-2024</t>
+  </si>
+  <si>
+    <t>443/BQA</t>
+  </si>
+  <si>
+    <t>08/02/2024</t>
+  </si>
+  <si>
+    <t>09/03/2024</t>
+  </si>
+  <si>
+    <t>LEMNISCATE</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -942,288 +942,288 @@
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
+        <v>25</v>
+      </c>
+      <c r="I6" s="13"/>
+      <c r="J6" s="13"/>
+      <c r="K6" s="4" t="s">
         <v>42</v>
       </c>
-      <c r="I6" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K6" s="4" t="s">
+      <c r="L6" s="4" t="s">
         <v>43</v>
       </c>
-      <c r="L6" s="4" t="s">
+      <c r="M6" s="4" t="s">
         <v>44</v>
       </c>
-      <c r="M6" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N6" s="4" t="s">
-        <v>46</v>
+        <v>44</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>47</v>
+        <v>29</v>
       </c>
       <c r="P6" s="4">
-        <v>14.97</v>
+        <v>0.43</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
-        <v>95</v>
+        <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>25</v>
-[...2 lines deleted...]
-      <c r="J7" s="13"/>
+        <v>45</v>
+      </c>
+      <c r="I7" s="13" t="s">
+        <v>35</v>
+      </c>
+      <c r="J7" s="13" t="s">
+        <v>36</v>
+      </c>
       <c r="K7" s="4" t="s">
+        <v>46</v>
+      </c>
+      <c r="L7" s="4" t="s">
+        <v>47</v>
+      </c>
+      <c r="M7" s="4" t="s">
         <v>48</v>
       </c>
-      <c r="L7" s="4" t="s">
+      <c r="N7" s="4" t="s">
         <v>49</v>
       </c>
-      <c r="M7" s="4" t="s">
+      <c r="O7" s="4" t="s">
         <v>50</v>
       </c>
-      <c r="N7" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P7" s="4">
-        <v>0.43</v>
+        <v>8.25</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
-        <v>21</v>
+        <v>30</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
         <v>51</v>
       </c>
       <c r="I8" s="13" t="s">
         <v>35</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>36</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>52</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>53</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>54</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>55</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>56</v>
       </c>
       <c r="P8" s="4">
-        <v>8.25</v>
+        <v>23.42</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
-        <v>30</v>
+        <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
         <v>57</v>
       </c>
       <c r="I9" s="13" t="s">
         <v>35</v>
       </c>
       <c r="J9" s="13" t="s">
         <v>36</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>58</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>59</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>60</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>61</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>62</v>
       </c>
       <c r="P9" s="4">
-        <v>23.42</v>
+        <v>0.46</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="7" t="s">
         <v>63</v>
       </c>
       <c r="B10" s="7"/>
       <c r="C10" s="7"/>
       <c r="D10" s="7"/>
       <c r="E10" s="11"/>
       <c r="F10" s="7"/>
       <c r="G10" s="7"/>
       <c r="H10" s="14"/>
       <c r="I10" s="14"/>
       <c r="J10" s="14"/>
       <c r="K10" s="8"/>
       <c r="L10" s="8"/>
       <c r="M10" s="8"/>
       <c r="N10" s="8"/>
       <c r="O10" s="8">
-        <v>99.14</v>
+        <v>84.63</v>
       </c>
       <c r="P10" s="8">
         <v>0</v>
       </c>
       <c r="Q10" s="8">
         <v>0</v>
       </c>
       <c r="R10" s="8"/>
       <c r="S10" s="8"/>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A10:N10"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>