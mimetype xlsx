--- v3 (2026-04-05)
+++ v4 (2026-05-24)
@@ -908,54 +908,54 @@
       <c r="I5" s="13" t="s">
         <v>35</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>36</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>37</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>38</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>39</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>40</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="P5" s="4">
         <v>50.64</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>42.85</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>84.61</v>
       </c>
       <c r="S5" s="4">
         <v>85</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
@@ -1026,54 +1026,54 @@
       <c r="I7" s="13" t="s">
         <v>35</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>36</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>46</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>47</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>48</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>49</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>50</v>
       </c>
       <c r="P7" s="4">
         <v>8.25</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>6.74</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>81.74</v>
       </c>
       <c r="S7" s="4">
         <v>100</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>30</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
@@ -1087,54 +1087,54 @@
       <c r="I8" s="13" t="s">
         <v>35</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>36</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>52</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>53</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>54</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>55</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>56</v>
       </c>
       <c r="P8" s="4">
         <v>23.42</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>22.34</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>95.38</v>
       </c>
       <c r="S8" s="4">
         <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
@@ -1182,54 +1182,54 @@
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="7" t="s">
         <v>63</v>
       </c>
       <c r="B10" s="7"/>
       <c r="C10" s="7"/>
       <c r="D10" s="7"/>
       <c r="E10" s="11"/>
       <c r="F10" s="7"/>
       <c r="G10" s="7"/>
       <c r="H10" s="14"/>
       <c r="I10" s="14"/>
       <c r="J10" s="14"/>
       <c r="K10" s="8"/>
       <c r="L10" s="8"/>
       <c r="M10" s="8"/>
       <c r="N10" s="8"/>
       <c r="O10" s="8">
         <v>84.63</v>
       </c>
       <c r="P10" s="8">
-        <v>0</v>
+        <v>71.93</v>
       </c>
       <c r="Q10" s="8">
-        <v>0</v>
+        <v>84.99</v>
       </c>
       <c r="R10" s="8"/>
       <c r="S10" s="8"/>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A10:N10"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>