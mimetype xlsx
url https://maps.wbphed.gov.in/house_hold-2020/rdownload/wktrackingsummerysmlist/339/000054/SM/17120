--- v4 (2026-05-24)
+++ v5 (2026-06-23)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="64">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="70">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -201,50 +201,68 @@
     <t>01/08/2023</t>
   </si>
   <si>
     <t>23/03/2025</t>
   </si>
   <si>
     <t>KASHINATH DEY</t>
   </si>
   <si>
     <t>Support service for detail surveying, cross checking of available LOP and taking level at the interval of 50 mtr. by using survey instrument like DGPS / Drone and detailed design of pipeline by using Watergems Software on the basis of population density for Augmentation for Gouripur Water Supply Scheme. under Bankura Sadar Sub Division of Bankura Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/001191/2023-2024</t>
   </si>
   <si>
     <t>443/BQA</t>
   </si>
   <si>
     <t>08/02/2024</t>
   </si>
   <si>
     <t>09/03/2024</t>
   </si>
   <si>
     <t>LEMNISCATE</t>
+  </si>
+  <si>
+    <t>Construction of Boundary Wall in connection with Jal Jeevan Mission (JJM) for for Augmentation of Gouripur W/S Scheme under Bankura Sadar Sub -Division of Bankura division P.H.E.Dte.(Length 90 Mtr)</t>
+  </si>
+  <si>
+    <t>ORD/000465/2023-2024</t>
+  </si>
+  <si>
+    <t>2387/BQA</t>
+  </si>
+  <si>
+    <t>14/08/2023</t>
+  </si>
+  <si>
+    <t>01/03/2026</t>
+  </si>
+  <si>
+    <t>MUKHERJEE CONSTRUCTION</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -633,51 +651,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W10"/>
+  <dimension ref="A1:W11"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="65.983887" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1162,87 +1180,148 @@
       </c>
       <c r="N9" s="4" t="s">
         <v>61</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>62</v>
       </c>
       <c r="P9" s="4">
         <v>0.46</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
-      <c r="A10" s="7" t="s">
+      <c r="A10" s="3">
+        <v>8</v>
+      </c>
+      <c r="B10" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C10" s="3"/>
+      <c r="D10" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E10" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F10" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G10" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H10" s="13" t="s">
         <v>63</v>
       </c>
-      <c r="B10" s="7"/>
-[...22 lines deleted...]
-      <c r="S10" s="8"/>
+      <c r="I10" s="13" t="s">
+        <v>35</v>
+      </c>
+      <c r="J10" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="K10" s="4" t="s">
+        <v>64</v>
+      </c>
+      <c r="L10" s="4" t="s">
+        <v>65</v>
+      </c>
+      <c r="M10" s="4" t="s">
+        <v>66</v>
+      </c>
+      <c r="N10" s="4" t="s">
+        <v>67</v>
+      </c>
+      <c r="O10" s="4" t="s">
+        <v>68</v>
+      </c>
+      <c r="P10" s="4">
+        <v>14.97</v>
+      </c>
+      <c r="Q10" s="4">
+        <v>8.07</v>
+      </c>
+      <c r="R10" s="4">
+        <v>53.9</v>
+      </c>
+      <c r="S10" s="4">
+        <v>95</v>
+      </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
+    <row r="11" spans="1:23">
+      <c r="A11" s="7" t="s">
+        <v>69</v>
+      </c>
+      <c r="B11" s="7"/>
+      <c r="C11" s="7"/>
+      <c r="D11" s="7"/>
+      <c r="E11" s="11"/>
+      <c r="F11" s="7"/>
+      <c r="G11" s="7"/>
+      <c r="H11" s="14"/>
+      <c r="I11" s="14"/>
+      <c r="J11" s="14"/>
+      <c r="K11" s="8"/>
+      <c r="L11" s="8"/>
+      <c r="M11" s="8"/>
+      <c r="N11" s="8"/>
+      <c r="O11" s="8">
+        <v>99.6</v>
+      </c>
+      <c r="P11" s="8">
+        <v>80</v>
+      </c>
+      <c r="Q11" s="8">
+        <v>80.32</v>
+      </c>
+      <c r="R11" s="8"/>
+      <c r="S11" s="8"/>
+      <c r="T11" s="1"/>
+      <c r="U11" s="1"/>
+      <c r="V11" s="1"/>
+      <c r="W11" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A10:N10"/>
+    <mergeCell ref="A11:N11"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>