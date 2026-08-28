--- v5 (2026-06-23)
+++ v6 (2026-08-28)
@@ -89,180 +89,180 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>BANKURA</t>
   </si>
   <si>
     <t>Bankura Division</t>
   </si>
   <si>
     <t>Augmentation for Gouripur Water Supply Scheme.</t>
   </si>
   <si>
     <t>SM/17120</t>
   </si>
   <si>
     <t>Augmentation</t>
   </si>
   <si>
+    <t>Construction and commissioning of ¿FHTC (Functional House Hold Tap Connection) &amp; Sinking of 01 (One) no. 200 mm X 165 mm dia.X 280 mtr. deep Rig bore Tube Well (by DTH Rig machine) with allied works for creation of source in connection with Jal Jeevan Mission (JJM) for Augmentation of Gouripur W/S Scheme under Bankura Sadar Sub -Division of Bankura division P.H.E.Dte. at Block- Bankura-I, Dist.- Bankura. No. of Household- 120 nos</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000019/2023-2024</t>
+  </si>
+  <si>
+    <t>795/BQA</t>
+  </si>
+  <si>
+    <t>11/04/2023</t>
+  </si>
+  <si>
+    <t>10/07/2023</t>
+  </si>
+  <si>
+    <t>SAIKAT CHOWDHURY</t>
+  </si>
+  <si>
+    <t>Construction of Boundary Wall in connection with Jal Jeevan Mission (JJM) for for Augmentation of Gouripur W/S Scheme under Bankura Sadar Sub -Division of Bankura division P.H.E.Dte.(Length 90 Mtr)</t>
+  </si>
+  <si>
+    <t>ORD/000465/2023-2024</t>
+  </si>
+  <si>
+    <t>2387/BQA</t>
+  </si>
+  <si>
+    <t>14/08/2023</t>
+  </si>
+  <si>
+    <t>01/03/2026</t>
+  </si>
+  <si>
+    <t>MUKHERJEE CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Bankura Mechanical</t>
+  </si>
+  <si>
+    <t>Acceptance cum Formal work order for the work of Providing, installation of Pumping machineries with other electro-mechanical accessories for Augmentation for Gouripur Water Supply Scheme under Bankura Mechanical Division, PHE Dte. Block : Bankura-I ,Dist: Bankura</t>
+  </si>
+  <si>
+    <t>ORD/000452/2023-2024</t>
+  </si>
+  <si>
+    <t>1778/BMD</t>
+  </si>
+  <si>
+    <t>01/08/2023</t>
+  </si>
+  <si>
+    <t>23/03/2025</t>
+  </si>
+  <si>
+    <t>KASHINATH DEY</t>
+  </si>
+  <si>
+    <t>Construction of 01 (One) no. Pump House (5.40 M X 3.6M) including sanitary arrangement &amp; land development work in connection with Jal Jeevan Mission (JJM) for Augmentation of Gouripur W/S Scheme under Bankura Sadar Sub -Division of Bankura division P.H.E.Dte. at Block- Bankura-I, Dist.- Bankura</t>
+  </si>
+  <si>
+    <t>ORD/000048/2023-2024</t>
+  </si>
+  <si>
+    <t>886/BQA</t>
+  </si>
+  <si>
+    <t>19/04/2023</t>
+  </si>
+  <si>
+    <t>01/04/2025</t>
+  </si>
+  <si>
+    <t>ARIJIT GUHA</t>
+  </si>
+  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000093/2023-2024</t>
   </si>
   <si>
     <t>2732/BQA</t>
   </si>
   <si>
     <t>03/10/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
-    <t>Bankura Mechanical</t>
-[...1 lines deleted...]
-  <si>
     <t>BILL/00153/2023-2024</t>
   </si>
   <si>
     <t>28/06/2023</t>
   </si>
   <si>
     <t>WEST BENGAL STATE ELECTRICITY DISTRIBUTION COMPANY LTD.</t>
   </si>
   <si>
-    <t>Construction and commissioning of ¿FHTC (Functional House Hold Tap Connection) &amp; Sinking of 01 (One) no. 200 mm X 165 mm dia.X 280 mtr. deep Rig bore Tube Well (by DTH Rig machine) with allied works for creation of source in connection with Jal Jeevan Mission (JJM) for Augmentation of Gouripur W/S Scheme under Bankura Sadar Sub -Division of Bankura division P.H.E.Dte. at Block- Bankura-I, Dist.- Bankura. No. of Household- 120 nos</t>
-[...20 lines deleted...]
-    <t>SAIKAT CHOWDHURY</t>
+    <t>Support service for detail surveying, cross checking of available LOP and taking level at the interval of 50 mtr. by using survey instrument like DGPS / Drone and detailed design of pipeline by using Watergems Software on the basis of population density for Augmentation for Gouripur Water Supply Scheme. under Bankura Sadar Sub Division of Bankura Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001191/2023-2024</t>
+  </si>
+  <si>
+    <t>443/BQA</t>
+  </si>
+  <si>
+    <t>08/02/2024</t>
+  </si>
+  <si>
+    <t>09/03/2024</t>
+  </si>
+  <si>
+    <t>LEMNISCATE</t>
   </si>
   <si>
     <t>RTOR000266/2023-2024</t>
   </si>
   <si>
     <t>193/BQA</t>
   </si>
   <si>
     <t>22/01/2024</t>
-  </si>
-[...70 lines deleted...]
-    <t>MUKHERJEE CONSTRUCTION</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -789,495 +789,495 @@
       <c r="W2" s="1"/>
     </row>
     <row r="3" spans="1:23">
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3"/>
       <c r="D3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
-      <c r="I3" s="13"/>
-      <c r="J3" s="13"/>
+      <c r="I3" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J3" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K3" s="4" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="P3" s="4">
-        <v>0.43</v>
+        <v>50.64</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>42.85</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>84.61</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>85</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
-        <v>30</v>
+        <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>22</v>
-[...2 lines deleted...]
-      <c r="J4" s="13"/>
+        <v>33</v>
+      </c>
+      <c r="I4" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J4" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K4" s="4" t="s">
-        <v>31</v>
-[...1 lines deleted...]
-      <c r="L4" s="4"/>
+        <v>34</v>
+      </c>
+      <c r="L4" s="4" t="s">
+        <v>35</v>
+      </c>
       <c r="M4" s="4" t="s">
-        <v>32</v>
+        <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>32</v>
+        <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="P4" s="4">
-        <v>1</v>
+        <v>14.97</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>8.07</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>53.9</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>95</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
-        <v>21</v>
+        <v>39</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>34</v>
+        <v>40</v>
       </c>
       <c r="I5" s="13" t="s">
-        <v>35</v>
+        <v>26</v>
       </c>
       <c r="J5" s="13" t="s">
-        <v>36</v>
+        <v>27</v>
       </c>
       <c r="K5" s="4" t="s">
-        <v>37</v>
+        <v>41</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>38</v>
+        <v>42</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>39</v>
+        <v>43</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>40</v>
+        <v>44</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>41</v>
+        <v>45</v>
       </c>
       <c r="P5" s="4">
-        <v>50.64</v>
+        <v>23.42</v>
       </c>
       <c r="Q5" s="4">
-        <v>42.85</v>
+        <v>22.34</v>
       </c>
       <c r="R5" s="4">
-        <v>84.61</v>
+        <v>95.38</v>
       </c>
       <c r="S5" s="4">
-        <v>85</v>
+        <v>100</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>25</v>
-[...2 lines deleted...]
-      <c r="J6" s="13"/>
+        <v>46</v>
+      </c>
+      <c r="I6" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J6" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K6" s="4" t="s">
-        <v>42</v>
+        <v>47</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>43</v>
+        <v>48</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>44</v>
+        <v>49</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>44</v>
+        <v>50</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>29</v>
+        <v>51</v>
       </c>
       <c r="P6" s="4">
-        <v>0.43</v>
+        <v>8.25</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>6.74</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>81.74</v>
       </c>
       <c r="S6" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>45</v>
-[...6 lines deleted...]
-      </c>
+        <v>52</v>
+      </c>
+      <c r="I7" s="13"/>
+      <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
-        <v>46</v>
+        <v>53</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>47</v>
+        <v>54</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>48</v>
+        <v>55</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>49</v>
+        <v>55</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>50</v>
+        <v>56</v>
       </c>
       <c r="P7" s="4">
-        <v>8.25</v>
+        <v>0.43</v>
       </c>
       <c r="Q7" s="4">
-        <v>6.74</v>
+        <v>0</v>
       </c>
       <c r="R7" s="4">
-        <v>81.74</v>
+        <v>0</v>
       </c>
       <c r="S7" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
-        <v>30</v>
+        <v>39</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>51</v>
-[...6 lines deleted...]
-      </c>
+        <v>22</v>
+      </c>
+      <c r="I8" s="13"/>
+      <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
-        <v>52</v>
-[...3 lines deleted...]
-      </c>
+        <v>57</v>
+      </c>
+      <c r="L8" s="4"/>
       <c r="M8" s="4" t="s">
-        <v>54</v>
+        <v>58</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="P8" s="4">
-        <v>23.42</v>
+        <v>1</v>
       </c>
       <c r="Q8" s="4">
-        <v>22.34</v>
+        <v>0</v>
       </c>
       <c r="R8" s="4">
-        <v>95.38</v>
+        <v>0</v>
       </c>
       <c r="S8" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>57</v>
+        <v>60</v>
       </c>
       <c r="I9" s="13" t="s">
-        <v>35</v>
+        <v>26</v>
       </c>
       <c r="J9" s="13" t="s">
-        <v>36</v>
+        <v>27</v>
       </c>
       <c r="K9" s="4" t="s">
-        <v>58</v>
+        <v>61</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>59</v>
+        <v>62</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>60</v>
+        <v>63</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>61</v>
+        <v>64</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>62</v>
+        <v>65</v>
       </c>
       <c r="P9" s="4">
         <v>0.46</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>63</v>
-[...6 lines deleted...]
-      </c>
+        <v>52</v>
+      </c>
+      <c r="I10" s="13"/>
+      <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
-        <v>64</v>
+        <v>66</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>65</v>
+        <v>67</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>68</v>
+        <v>56</v>
       </c>
       <c r="P10" s="4">
-        <v>14.97</v>
+        <v>0.43</v>
       </c>
       <c r="Q10" s="4">
-        <v>8.07</v>
+        <v>0</v>
       </c>
       <c r="R10" s="4">
-        <v>53.9</v>
+        <v>0</v>
       </c>
       <c r="S10" s="4">
-        <v>95</v>
+        <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="7" t="s">
         <v>69</v>
       </c>
       <c r="B11" s="7"/>
       <c r="C11" s="7"/>
       <c r="D11" s="7"/>
       <c r="E11" s="11"/>
       <c r="F11" s="7"/>
       <c r="G11" s="7"/>
       <c r="H11" s="14"/>
       <c r="I11" s="14"/>
       <c r="J11" s="14"/>
       <c r="K11" s="8"/>
       <c r="L11" s="8"/>
       <c r="M11" s="8"/>
       <c r="N11" s="8"/>
       <c r="O11" s="8">
         <v>99.6</v>