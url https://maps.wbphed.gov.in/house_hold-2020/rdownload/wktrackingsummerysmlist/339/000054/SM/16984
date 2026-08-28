--- v2 (2026-03-03)
+++ v3 (2026-08-28)
@@ -77,125 +77,143 @@
   <si>
     <t>WO Date</t>
   </si>
   <si>
     <t>WO End Date</t>
   </si>
   <si>
     <t>Agency Name</t>
   </si>
   <si>
     <t>Work Value</t>
   </si>
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>BANKURA</t>
   </si>
   <si>
+    <t>Bankura Mechanical</t>
+  </si>
+  <si>
+    <t>Augmentation works for Lachiapur (Zone- D) under Khatra-Hirbandh-Ranibandh Water Supply Scheme (BRGF Ph - I)</t>
+  </si>
+  <si>
+    <t>SM/16984</t>
+  </si>
+  <si>
+    <t>Augmentation</t>
+  </si>
+  <si>
+    <t>Acceptance cum Formal work order for the work of Providing and installation of pumping machineries and other electro mechanical accessories for Augmentation of Lachiapur (Zone-D) under Khatra-Hirbandh-Ranibandh water supply scheme (BRGF-Ph-I) under under Bankura Mechanical Division, P.H.E. Dte</t>
+  </si>
+  <si>
+    <t>Driller-in-Charge</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000608/2023-2024</t>
+  </si>
+  <si>
+    <t>2082/BMD</t>
+  </si>
+  <si>
+    <t>12/09/2023</t>
+  </si>
+  <si>
+    <t>01/09/2025</t>
+  </si>
+  <si>
+    <t>RABINDRA NATH KHAN</t>
+  </si>
+  <si>
     <t>Bankura Division</t>
   </si>
   <si>
-    <t>Augmentation works for Lachiapur (Zone- D) under Khatra-Hirbandh-Ranibandh Water Supply Scheme (BRGF Ph - I)</t>
-[...5 lines deleted...]
-    <t>Augmentation</t>
+    <t>Sinking of 1 No. 200mm X 165 mm dia.X 240 mtr. deep Rig Bore Tube Well (by DTH Rig machine), Construction of CWR and Construction &amp; Commissioning of ¿FHTC (Functional House Hold Tap Connection)¿ in different mouzas of Augmentation works for Zone-D (Lachiapur) in connection with Augmentation of Khatra-Hirbandh-Ranibandh Water Supply Scheme (BRGF Ph-I) under Jal Jeevan Mission Programme under Khatra Sub-Division of Bankura Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000294/2023-2024</t>
+  </si>
+  <si>
+    <t>1912/BQA</t>
+  </si>
+  <si>
+    <t>13/07/2023</t>
+  </si>
+  <si>
+    <t>28/01/2025</t>
+  </si>
+  <si>
+    <t>EARTH MOVING (INDIA)</t>
   </si>
   <si>
     <t>Laying HDPE pipeline from Nanda village to Pakuria village, in Saluipahari village in connection with Augmentation of Lachiapur (Zone- D) Water Supply Scheme (BRGF Ph-I) under Jal Jeevan Mission Programme under Khatra Sub-Division of Bankura Division, P.H.E. Dte.</t>
   </si>
   <si>
-    <t>Assistant Engineer</t>
-[...4 lines deleted...]
-  <si>
     <t>ORD/000330/2024-2025</t>
   </si>
   <si>
     <t>2254/BQA</t>
   </si>
   <si>
     <t>28/08/2024</t>
   </si>
   <si>
     <t>01/02/2025</t>
   </si>
   <si>
     <t>MANAS DEY</t>
   </si>
   <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000165/2023-2024</t>
   </si>
   <si>
     <t>116/BQA</t>
   </si>
   <si>
     <t>10/01/2024</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
-    <t>Bankura Mechanical</t>
-[...22 lines deleted...]
-  <si>
     <t>Acceptance cum Formal work order for the work of Providing and installation of Neutralization System, Flowmeter, Motorized Sulice valve with related allied works at Lachiapur (Zone D) under Khatra Hirbandh Ranibandh Water Supply Scheme under BMD PHE Dte. Dist Bankura.</t>
   </si>
   <si>
     <t>ORD/000059/2025-2026</t>
   </si>
   <si>
     <t>255/BMD</t>
   </si>
   <si>
     <t>14/05/2025</t>
   </si>
   <si>
     <t>12/08/2025</t>
   </si>
   <si>
     <t>ORIENTAL ENGINEERING CO.</t>
   </si>
   <si>
     <t>Sinking of 3 Nos. 200mm X 165 mm dia.X 240 mtr. deep Rig Bore Tube Well (by DTH Rig machine), Construction of 3 Nos. pump house at tubewell site and laying distribution pipeline of Zone-D (Lachiapur) in connection with Augmentation of Khatra-Hirbandh-Ranibandh Water Supply Scheme (BRGF Ph-I) under Jal Jeevan Mission Programme under Khatra Sub-Division of Bankura Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/001764/2024-2025</t>
   </si>
   <si>
     <t>495/BQA</t>
@@ -216,68 +234,50 @@
     <t>ORD/000060/2025-2026</t>
   </si>
   <si>
     <t>256/BMD</t>
   </si>
   <si>
     <t>ELECTRICAL &amp; MECHANICAL ENGINEERING CORPORATION</t>
   </si>
   <si>
     <t>Acceptance cum Formal work order for the work of Providing, installation of Submersible Pump motor set other allied works at Lachiapur(Zone-D) OHR under Khatra-Hirbandh-Ranibandh Water Supply Scheme BMD, PHE Dte</t>
   </si>
   <si>
     <t>ORD/000196/2025-2026</t>
   </si>
   <si>
     <t>642/BMD</t>
   </si>
   <si>
     <t>11/07/2025</t>
   </si>
   <si>
     <t>09/10/2025</t>
   </si>
   <si>
     <t>JAL PRAVAHIKA PVT LTD</t>
-  </si>
-[...16 lines deleted...]
-    <t>EARTH MOVING (INDIA)</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -826,230 +826,230 @@
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
-        <v>15.23</v>
+        <v>61.4</v>
       </c>
       <c r="Q3" s="4">
         <v>0</v>
       </c>
       <c r="R3" s="4">
         <v>0</v>
       </c>
       <c r="S3" s="4">
-        <v>80</v>
+        <v>30</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>33</v>
-[...2 lines deleted...]
-      <c r="J4" s="13"/>
+        <v>34</v>
+      </c>
+      <c r="I4" s="13" t="s">
+        <v>35</v>
+      </c>
+      <c r="J4" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K4" s="4" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>37</v>
+        <v>40</v>
       </c>
       <c r="P4" s="4">
-        <v>3.39</v>
+        <v>133.76</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>98.43</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>73.59</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>25</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="I5" s="13" t="s">
-        <v>40</v>
+        <v>35</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K5" s="4" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="P5" s="4">
-        <v>61.4</v>
+        <v>15.23</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
-        <v>30</v>
+        <v>80</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>46</v>
-[...6 lines deleted...]
-      </c>
+        <v>47</v>
+      </c>
+      <c r="I6" s="13"/>
+      <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>50</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>51</v>
       </c>
       <c r="P6" s="4">
-        <v>29.05</v>
+        <v>3.39</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
@@ -1066,173 +1066,173 @@
       <c r="H7" s="13" t="s">
         <v>52</v>
       </c>
       <c r="I7" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>53</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>54</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>55</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>56</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>57</v>
       </c>
       <c r="P7" s="4">
-        <v>45.97</v>
+        <v>29.05</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
-        <v>20</v>
+        <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
         <v>58</v>
       </c>
       <c r="I8" s="13" t="s">
-        <v>40</v>
+        <v>35</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>59</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>60</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>49</v>
+        <v>61</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>50</v>
+        <v>62</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="P8" s="4">
-        <v>27.35</v>
+        <v>45.97</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
-        <v>0</v>
+        <v>20</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
-        <v>38</v>
+        <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="I9" s="13" t="s">
-        <v>40</v>
+        <v>26</v>
       </c>
       <c r="J9" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K9" s="4" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>64</v>
+        <v>66</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>65</v>
+        <v>55</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>66</v>
+        <v>56</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>67</v>
       </c>
       <c r="P9" s="4">
-        <v>34</v>
+        <v>27.35</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
@@ -1249,91 +1249,91 @@
       <c r="H10" s="13" t="s">
         <v>68</v>
       </c>
       <c r="I10" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J10" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K10" s="4" t="s">
         <v>69</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>70</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>71</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>72</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>73</v>
       </c>
       <c r="P10" s="4">
-        <v>133.76</v>
+        <v>34</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
-        <v>25</v>
+        <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="7" t="s">
         <v>74</v>
       </c>
       <c r="B11" s="7"/>
       <c r="C11" s="7"/>
       <c r="D11" s="7"/>
       <c r="E11" s="11"/>
       <c r="F11" s="7"/>
       <c r="G11" s="7"/>
       <c r="H11" s="14"/>
       <c r="I11" s="14"/>
       <c r="J11" s="14"/>
       <c r="K11" s="8"/>
       <c r="L11" s="8"/>
       <c r="M11" s="8"/>
       <c r="N11" s="8"/>
       <c r="O11" s="8">
         <v>350.15</v>
       </c>
       <c r="P11" s="8">
-        <v>0</v>
+        <v>98.43</v>
       </c>
       <c r="Q11" s="8">
-        <v>0</v>
+        <v>28.11</v>
       </c>
       <c r="R11" s="8"/>
       <c r="S11" s="8"/>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A11:N11"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>