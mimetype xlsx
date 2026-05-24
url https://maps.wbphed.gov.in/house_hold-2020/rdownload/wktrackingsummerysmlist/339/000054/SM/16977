--- v1 (2026-03-03)
+++ v2 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="54">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="58">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -171,50 +171,62 @@
     <t>28/03/2023</t>
   </si>
   <si>
     <t>01/01/2026</t>
   </si>
   <si>
     <t>MUNMUN UPADHYAY</t>
   </si>
   <si>
     <t>Construction of Guard Room &amp; Toilet with sanitary &amp; water supply arrangement including plinth protection, Ramp etc. according to departmental design &amp; drawing for Augmentation of Nabagram (Zone - K) under Saltora- Chhatna Block W/S Scheme (BRGF ph - I project)under Bankura Sadar Sub - Division of Bankura Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/001407/2024-2025</t>
   </si>
   <si>
     <t>49/BQA</t>
   </si>
   <si>
     <t>02/01/2025</t>
   </si>
   <si>
     <t>02/04/2025</t>
   </si>
   <si>
     <t>LABIR MIRSHAD KHAN</t>
+  </si>
+  <si>
+    <t>Crossing major PMGSY Road by different dia MS pipe by trench less Technologies i.e Jack Pushing method with MS Carrier pipe and all alled works near Metyala Village at Saluni-Kamalpur Road under Augmentation of Nabagram (Zone - K) under Saltora- Chhatna Block W/S Scheme (BRGF Ph - I project) under Jal Jeevan Mission under Bankura Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001396/2024-2025</t>
+  </si>
+  <si>
+    <t>43/BQA</t>
+  </si>
+  <si>
+    <t>16/02/2025</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -603,51 +615,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W8"/>
+  <dimension ref="A1:W9"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -823,54 +835,54 @@
       <c r="I4" s="13" t="s">
         <v>31</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>32</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>33</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="P4" s="4">
         <v>2.08</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>1.47</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>70.9</v>
       </c>
       <c r="S4" s="4">
         <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
@@ -941,54 +953,54 @@
       <c r="I6" s="13" t="s">
         <v>31</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>32</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>42</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>43</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>44</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>45</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>46</v>
       </c>
       <c r="P6" s="4">
         <v>96.68</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>28.12</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>29.09</v>
       </c>
       <c r="S6" s="4">
         <v>35</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
@@ -1016,87 +1028,148 @@
       </c>
       <c r="N7" s="4" t="s">
         <v>51</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>52</v>
       </c>
       <c r="P7" s="4">
         <v>5.33</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>2</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
-      <c r="A8" s="7" t="s">
+      <c r="A8" s="3">
+        <v>6</v>
+      </c>
+      <c r="B8" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C8" s="3"/>
+      <c r="D8" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E8" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F8" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G8" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H8" s="13" t="s">
         <v>53</v>
       </c>
-      <c r="B8" s="7"/>
-[...15 lines deleted...]
-      <c r="P8" s="8">
+      <c r="I8" s="13" t="s">
+        <v>31</v>
+      </c>
+      <c r="J8" s="13" t="s">
+        <v>32</v>
+      </c>
+      <c r="K8" s="4" t="s">
+        <v>54</v>
+      </c>
+      <c r="L8" s="4" t="s">
+        <v>55</v>
+      </c>
+      <c r="M8" s="4" t="s">
+        <v>50</v>
+      </c>
+      <c r="N8" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="O8" s="4" t="s">
+        <v>46</v>
+      </c>
+      <c r="P8" s="4">
+        <v>4.61</v>
+      </c>
+      <c r="Q8" s="4">
         <v>0</v>
       </c>
-      <c r="Q8" s="8">
+      <c r="R8" s="4">
         <v>0</v>
       </c>
-      <c r="R8" s="8"/>
-      <c r="S8" s="8"/>
+      <c r="S8" s="4">
+        <v>10</v>
+      </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
+    <row r="9" spans="1:23">
+      <c r="A9" s="7" t="s">
+        <v>57</v>
+      </c>
+      <c r="B9" s="7"/>
+      <c r="C9" s="7"/>
+      <c r="D9" s="7"/>
+      <c r="E9" s="11"/>
+      <c r="F9" s="7"/>
+      <c r="G9" s="7"/>
+      <c r="H9" s="14"/>
+      <c r="I9" s="14"/>
+      <c r="J9" s="14"/>
+      <c r="K9" s="8"/>
+      <c r="L9" s="8"/>
+      <c r="M9" s="8"/>
+      <c r="N9" s="8"/>
+      <c r="O9" s="8">
+        <v>112.15</v>
+      </c>
+      <c r="P9" s="8">
+        <v>29.6</v>
+      </c>
+      <c r="Q9" s="8">
+        <v>26.39</v>
+      </c>
+      <c r="R9" s="8"/>
+      <c r="S9" s="8"/>
+      <c r="T9" s="1"/>
+      <c r="U9" s="1"/>
+      <c r="V9" s="1"/>
+      <c r="W9" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A8:N8"/>
+    <mergeCell ref="A9:N9"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>