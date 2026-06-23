--- v2 (2026-05-24)
+++ v3 (2026-06-23)
@@ -155,78 +155,78 @@
   <si>
     <t>193/BQA</t>
   </si>
   <si>
     <t>22/01/2024</t>
   </si>
   <si>
     <t>Sinking of 1 No. 200mm X 165 mm dia.X 240 mtr. deep Rig Bore Tube Well (by DTH Rig machine) and Creation of Balance FHTC (Functional House Hold Tap Connection), construction of platform with allied works for Augmentation of Nabagram (Zone - K) under Saltora- Chhatna Block W/S Scheme (BRGF ph - I project) under Bankura Division, PHE Dte.Block - Chhatna, Name of OHR - Nabagram , Total House Hold - 275 nos.</t>
   </si>
   <si>
     <t>ORD/000783/2022-2023</t>
   </si>
   <si>
     <t>673/BQA</t>
   </si>
   <si>
     <t>28/03/2023</t>
   </si>
   <si>
     <t>01/01/2026</t>
   </si>
   <si>
     <t>MUNMUN UPADHYAY</t>
   </si>
   <si>
+    <t>Crossing major PMGSY Road by different dia MS pipe by trench less Technologies i.e Jack Pushing method with MS Carrier pipe and all alled works near Metyala Village at Saluni-Kamalpur Road under Augmentation of Nabagram (Zone - K) under Saltora- Chhatna Block W/S Scheme (BRGF Ph - I project) under Jal Jeevan Mission under Bankura Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001396/2024-2025</t>
+  </si>
+  <si>
+    <t>43/BQA</t>
+  </si>
+  <si>
+    <t>02/01/2025</t>
+  </si>
+  <si>
+    <t>16/02/2025</t>
+  </si>
+  <si>
     <t>Construction of Guard Room &amp; Toilet with sanitary &amp; water supply arrangement including plinth protection, Ramp etc. according to departmental design &amp; drawing for Augmentation of Nabagram (Zone - K) under Saltora- Chhatna Block W/S Scheme (BRGF ph - I project)under Bankura Sadar Sub - Division of Bankura Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/001407/2024-2025</t>
   </si>
   <si>
     <t>49/BQA</t>
   </si>
   <si>
-    <t>02/01/2025</t>
-[...1 lines deleted...]
-  <si>
     <t>02/04/2025</t>
   </si>
   <si>
     <t>LABIR MIRSHAD KHAN</t>
-  </si>
-[...10 lines deleted...]
-    <t>16/02/2025</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -1008,124 +1008,124 @@
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
         <v>47</v>
       </c>
       <c r="I7" s="13" t="s">
         <v>31</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>32</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>48</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>49</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>50</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>51</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>52</v>
+        <v>46</v>
       </c>
       <c r="P7" s="4">
-        <v>5.33</v>
+        <v>4.61</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
-        <v>2</v>
+        <v>10</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="I8" s="13" t="s">
         <v>31</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>32</v>
       </c>
       <c r="K8" s="4" t="s">
+        <v>53</v>
+      </c>
+      <c r="L8" s="4" t="s">
         <v>54</v>
-      </c>
-[...1 lines deleted...]
-        <v>55</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>50</v>
       </c>
       <c r="N8" s="4" t="s">
+        <v>55</v>
+      </c>
+      <c r="O8" s="4" t="s">
         <v>56</v>
       </c>
-      <c r="O8" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P8" s="4">
-        <v>4.61</v>
+        <v>5.33</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
-        <v>10</v>
+        <v>2</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="7" t="s">
         <v>57</v>
       </c>
       <c r="B9" s="7"/>
       <c r="C9" s="7"/>
       <c r="D9" s="7"/>
       <c r="E9" s="11"/>
       <c r="F9" s="7"/>
       <c r="G9" s="7"/>
       <c r="H9" s="14"/>
       <c r="I9" s="14"/>
       <c r="J9" s="14"/>
       <c r="K9" s="8"/>
       <c r="L9" s="8"/>
       <c r="M9" s="8"/>
       <c r="N9" s="8"/>
       <c r="O9" s="8">
         <v>112.15</v>