--- v1 (2026-03-03)
+++ v2 (2026-04-05)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="89">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="97">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -276,50 +276,74 @@
     <t>RTOR000261/2023-2024</t>
   </si>
   <si>
     <t>193/BQA</t>
   </si>
   <si>
     <t>22/01/2024</t>
   </si>
   <si>
     <t>Augmentation of Saburbandh &amp; Adjoining Mouzas Water Supply Scheme under Bankura Sadar Sub - Division of Bankura Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000367/2023-2024</t>
   </si>
   <si>
     <t>2029/BQA</t>
   </si>
   <si>
     <t>24/07/2023</t>
   </si>
   <si>
     <t>01/01/2026</t>
   </si>
   <si>
     <t>PRINCE INDUTRIES (INDIA)</t>
+  </si>
+  <si>
+    <t>Retrofitting works for creation of 'FHTC (Functional House Hold Tap Connection' in connection with Jal Jeevan Mission (JJM) and JAL SWAPNA of SABURBANDH W/S Scheme under Bankura Sadar Sub - Division of Bankura Division, PHE Dte. Block - Saltora, Name of OHR- Saburbadh, Name of Mouza:-- 02 no., (Iswada, Narayanpur), Total House Hold - 35 nos, (Part- B).</t>
+  </si>
+  <si>
+    <t>ORD/001042/2023-2024</t>
+  </si>
+  <si>
+    <t>1145/BSD</t>
+  </si>
+  <si>
+    <t>01/08/2025</t>
+  </si>
+  <si>
+    <t>GON ASSOCIATES</t>
+  </si>
+  <si>
+    <t>Retrofitting works for creation of 'FHTC (Functional House Hold Tap Connection' in connection with Jal Jeevan Mission (JJM) and JAL SWAPNA of SABURBANDH W/S Scheme under Bankura Sadar Sub - Division of Bankura Division, PHE Dte. Block - Saltora, Name of OHR- Saburbadh, Name of Mouza:-- 02 no., (Iswada, Narayanpur), Total House Hold - 35 nos, (Part- A).</t>
+  </si>
+  <si>
+    <t>ORD/001041/2023-2024</t>
+  </si>
+  <si>
+    <t>1144/BSD</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -708,51 +732,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W16"/>
+  <dimension ref="A1:W18"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="29.421387" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1607,87 +1631,209 @@
       </c>
       <c r="N15" s="4" t="s">
         <v>86</v>
       </c>
       <c r="O15" s="4" t="s">
         <v>87</v>
       </c>
       <c r="P15" s="4">
         <v>158.22</v>
       </c>
       <c r="Q15" s="4">
         <v>0</v>
       </c>
       <c r="R15" s="4">
         <v>0</v>
       </c>
       <c r="S15" s="4">
         <v>100</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
-      <c r="A16" s="7" t="s">
+      <c r="A16" s="3">
+        <v>14</v>
+      </c>
+      <c r="B16" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C16" s="3"/>
+      <c r="D16" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E16" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F16" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G16" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H16" s="13" t="s">
         <v>88</v>
       </c>
-      <c r="B16" s="7"/>
-[...22 lines deleted...]
-      <c r="S16" s="8"/>
+      <c r="I16" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J16" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K16" s="4" t="s">
+        <v>89</v>
+      </c>
+      <c r="L16" s="4" t="s">
+        <v>90</v>
+      </c>
+      <c r="M16" s="4" t="s">
+        <v>76</v>
+      </c>
+      <c r="N16" s="4" t="s">
+        <v>91</v>
+      </c>
+      <c r="O16" s="4" t="s">
+        <v>92</v>
+      </c>
+      <c r="P16" s="4">
+        <v>0.87</v>
+      </c>
+      <c r="Q16" s="4">
+        <v>0</v>
+      </c>
+      <c r="R16" s="4">
+        <v>0</v>
+      </c>
+      <c r="S16" s="4">
+        <v>95</v>
+      </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
+    <row r="17" spans="1:23">
+      <c r="A17" s="3">
+        <v>15</v>
+      </c>
+      <c r="B17" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C17" s="3"/>
+      <c r="D17" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E17" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F17" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G17" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H17" s="13" t="s">
+        <v>93</v>
+      </c>
+      <c r="I17" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J17" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K17" s="4" t="s">
+        <v>94</v>
+      </c>
+      <c r="L17" s="4" t="s">
+        <v>95</v>
+      </c>
+      <c r="M17" s="4" t="s">
+        <v>76</v>
+      </c>
+      <c r="N17" s="4" t="s">
+        <v>91</v>
+      </c>
+      <c r="O17" s="4" t="s">
+        <v>92</v>
+      </c>
+      <c r="P17" s="4">
+        <v>0.91</v>
+      </c>
+      <c r="Q17" s="4">
+        <v>0</v>
+      </c>
+      <c r="R17" s="4">
+        <v>0</v>
+      </c>
+      <c r="S17" s="4">
+        <v>95</v>
+      </c>
+      <c r="T17" s="1"/>
+      <c r="U17" s="1"/>
+      <c r="V17" s="1"/>
+      <c r="W17" s="1"/>
+    </row>
+    <row r="18" spans="1:23">
+      <c r="A18" s="7" t="s">
+        <v>96</v>
+      </c>
+      <c r="B18" s="7"/>
+      <c r="C18" s="7"/>
+      <c r="D18" s="7"/>
+      <c r="E18" s="11"/>
+      <c r="F18" s="7"/>
+      <c r="G18" s="7"/>
+      <c r="H18" s="14"/>
+      <c r="I18" s="14"/>
+      <c r="J18" s="14"/>
+      <c r="K18" s="8"/>
+      <c r="L18" s="8"/>
+      <c r="M18" s="8"/>
+      <c r="N18" s="8"/>
+      <c r="O18" s="8">
+        <v>230.1</v>
+      </c>
+      <c r="P18" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q18" s="8">
+        <v>0</v>
+      </c>
+      <c r="R18" s="8"/>
+      <c r="S18" s="8"/>
+      <c r="T18" s="1"/>
+      <c r="U18" s="1"/>
+      <c r="V18" s="1"/>
+      <c r="W18" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A16:N16"/>
+    <mergeCell ref="A18:N18"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>