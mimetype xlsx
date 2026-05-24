--- v2 (2026-04-05)
+++ v3 (2026-05-24)
@@ -895,54 +895,54 @@
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
         <v>0.86</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>0.84</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>98.39</v>
       </c>
       <c r="S3" s="4">
         <v>70</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -956,54 +956,54 @@
       <c r="I4" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P4" s="4">
         <v>0.84</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>0.84</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S4" s="4">
         <v>86</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
@@ -1017,54 +1017,54 @@
       <c r="I5" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>38</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>39</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>40</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="P5" s="4">
         <v>0.95</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>0.89</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>93.69</v>
       </c>
       <c r="S5" s="4">
         <v>100</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
@@ -1078,54 +1078,54 @@
       <c r="I6" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>44</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>45</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P6" s="4">
         <v>0.87</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>0.87</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S6" s="4">
         <v>87</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
@@ -1139,54 +1139,54 @@
       <c r="I7" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>47</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>48</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P7" s="4">
         <v>0.93</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>0.93</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S7" s="4">
         <v>80</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
@@ -1200,54 +1200,54 @@
       <c r="I8" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>50</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>51</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>40</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>52</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>53</v>
       </c>
       <c r="P8" s="4">
         <v>0.96</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>0.94</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>97.49</v>
       </c>
       <c r="S8" s="4">
         <v>85</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
@@ -1377,54 +1377,54 @@
       <c r="I11" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J11" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K11" s="4" t="s">
         <v>66</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>67</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>40</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>41</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>68</v>
       </c>
       <c r="P11" s="4">
         <v>0.95</v>
       </c>
       <c r="Q11" s="4">
-        <v>0</v>
+        <v>0.95</v>
       </c>
       <c r="R11" s="4">
-        <v>0</v>
+        <v>99.79</v>
       </c>
       <c r="S11" s="4">
         <v>100</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
@@ -1438,54 +1438,54 @@
       <c r="I12" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J12" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K12" s="4" t="s">
         <v>70</v>
       </c>
       <c r="L12" s="4" t="s">
         <v>71</v>
       </c>
       <c r="M12" s="4" t="s">
         <v>40</v>
       </c>
       <c r="N12" s="4" t="s">
         <v>41</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>72</v>
       </c>
       <c r="P12" s="4">
         <v>0.92</v>
       </c>
       <c r="Q12" s="4">
-        <v>0</v>
+        <v>0.92</v>
       </c>
       <c r="R12" s="4">
-        <v>0</v>
+        <v>99.7</v>
       </c>
       <c r="S12" s="4">
         <v>100</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
@@ -1617,54 +1617,54 @@
       <c r="I15" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J15" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K15" s="4" t="s">
         <v>83</v>
       </c>
       <c r="L15" s="4" t="s">
         <v>84</v>
       </c>
       <c r="M15" s="4" t="s">
         <v>85</v>
       </c>
       <c r="N15" s="4" t="s">
         <v>86</v>
       </c>
       <c r="O15" s="4" t="s">
         <v>87</v>
       </c>
       <c r="P15" s="4">
         <v>158.22</v>
       </c>
       <c r="Q15" s="4">
-        <v>0</v>
+        <v>86.21</v>
       </c>
       <c r="R15" s="4">
-        <v>0</v>
+        <v>54.48</v>
       </c>
       <c r="S15" s="4">
         <v>100</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3"/>
       <c r="D16" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>23</v>
@@ -1773,54 +1773,54 @@
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="7" t="s">
         <v>96</v>
       </c>
       <c r="B18" s="7"/>
       <c r="C18" s="7"/>
       <c r="D18" s="7"/>
       <c r="E18" s="11"/>
       <c r="F18" s="7"/>
       <c r="G18" s="7"/>
       <c r="H18" s="14"/>
       <c r="I18" s="14"/>
       <c r="J18" s="14"/>
       <c r="K18" s="8"/>
       <c r="L18" s="8"/>
       <c r="M18" s="8"/>
       <c r="N18" s="8"/>
       <c r="O18" s="8">
         <v>230.1</v>
       </c>
       <c r="P18" s="8">
-        <v>0</v>
+        <v>93.39</v>
       </c>
       <c r="Q18" s="8">
-        <v>0</v>
+        <v>40.59</v>
       </c>
       <c r="R18" s="8"/>
       <c r="S18" s="8"/>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A18:N18"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>