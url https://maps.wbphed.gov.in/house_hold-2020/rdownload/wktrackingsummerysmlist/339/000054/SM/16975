--- v3 (2026-05-24)
+++ v4 (2026-08-28)
@@ -89,261 +89,261 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>BANKURA</t>
   </si>
   <si>
     <t>Bankura Division</t>
   </si>
   <si>
     <t>Augmentation works for Saburbandh &amp; its Adjoining Mouzas Water Supply Scheme.</t>
   </si>
   <si>
     <t>SM/16975</t>
   </si>
   <si>
     <t>Augmentation</t>
   </si>
   <si>
+    <t>Augmentation of Saburbandh &amp; Adjoining Mouzas Water Supply Scheme under Bankura Sadar Sub - Division of Bankura Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000367/2023-2024</t>
+  </si>
+  <si>
+    <t>2029/BQA</t>
+  </si>
+  <si>
+    <t>24/07/2023</t>
+  </si>
+  <si>
+    <t>01/11/2026</t>
+  </si>
+  <si>
+    <t>PRINCE INDUTRIES (INDIA)</t>
+  </si>
+  <si>
     <t>Retrofitting works for creation of 'FHTC (Functional House Hold Tap Connection' in connection with Jal Jeevan Misson (JJM) and JAL SWAPNA of Saburbandh W/S Scheme under Bankura sadar sub Division,of Bankura Division PHE Dte. Block - Saltora, Name of OHR - Saburbandh, No. of Mouza :- 01 no., Rajpura (Part), Total House Hold :-17 nos.</t>
   </si>
   <si>
-    <t>Assistant Engineer</t>
-[...4 lines deleted...]
-  <si>
     <t>ORD/000680/2023-2024</t>
   </si>
   <si>
     <t>813/BSD</t>
   </si>
   <si>
     <t>10/08/2023</t>
   </si>
   <si>
     <t>25/08/2023</t>
   </si>
   <si>
     <t>TAPAN KUMAR UPADHYAY</t>
   </si>
   <si>
+    <t>Dismentling &amp; reconstruction of concrete at Iswada mouza of retrofitting works for creation of 'FHTC (Functional House Hold Tap Connection' in connection with Jal Jeevan Mission (JJM) and JAL SWAPNA of Saburbandh W/S Scheme under Bankura sadar sub Division of Bankura Division PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000718/2023-2024</t>
+  </si>
+  <si>
+    <t>821/BSD</t>
+  </si>
+  <si>
+    <t>11/08/2023</t>
+  </si>
+  <si>
+    <t>21/08/2023</t>
+  </si>
+  <si>
+    <t>SK FAZLUL ALAM</t>
+  </si>
+  <si>
+    <t>Concreting work of road restoration at Sirpura mouza of retrofitting works for creation of 'FHTC (Functional House Hold Tap Connection' in connection with Jal Jeevan Mission (JJM) and JAL SWAPNA of Saburbandh W/S Scheme under Bankura sadar sub Division of Bankura Division PHE Dte. (Part- A)</t>
+  </si>
+  <si>
+    <t>ORD/000721/2023-2024</t>
+  </si>
+  <si>
+    <t>822/BSD</t>
+  </si>
+  <si>
+    <t>26/08/2023</t>
+  </si>
+  <si>
+    <t>SONU SINGH</t>
+  </si>
+  <si>
+    <t>Construction of concrete to cover the pipeline from pump house to Keser Kundi for construction and commissioning of 'FHTC (Funtional House Hold Tap Connection' in connection with Jal Jeevan Mission (JJM) and JAL SWAPNA of Saburbandh under Saltora block of Saburbandh W/S Scheme under Bankura Sadar Sub- Division of Bankura Division PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000723/2023-2024</t>
+  </si>
+  <si>
+    <t>824\BSD</t>
+  </si>
+  <si>
+    <t>M/S S.M ENTERPRISE</t>
+  </si>
+  <si>
     <t>Construction of valve chamber at Rajpura, Keserkundi, Salbedia, Krishnapur mouza) of retrofitting works for creation of 'FHTC (Functional House Hold Tap Connection' in connection with Jal Jeevan Mission (JJM) and JAL SWAPNA of Saburbandh W/S Scheme under Bankura sadar sub Division of Bankura Division PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000708/2023-2024</t>
   </si>
   <si>
     <t>818/BSD</t>
   </si>
   <si>
     <t>20/08/2023</t>
   </si>
   <si>
-    <t>Construction of concrete to cover the pipeline from pump house to Keser Kundi for construction and commissioning of 'FHTC (Funtional House Hold Tap Connection' in connection with Jal Jeevan Mission (JJM) and JAL SWAPNA of Saburbandh under Saltora block of Saburbandh W/S Scheme under Bankura Sadar Sub- Division of Bankura Division PHE Dte.</t>
-[...14 lines deleted...]
-    <t>M/S S.M ENTERPRISE</t>
+    <t>Concreting work of road restoration at Sirpura mouza of retrofitting works for creation of 'FHTC (Functional House Hold Tap Connection' in connection with Jal Jeevan Mission (JJM) and JAL SWAPNA of Saburbandh W/S Scheme under Bankura sadar sub Division of Bankura Division PHE Dte. (Part- B)</t>
+  </si>
+  <si>
+    <t>ORD/000722/2023-2024</t>
+  </si>
+  <si>
+    <t>823/BSD</t>
+  </si>
+  <si>
+    <t>ABDUL AZID KHAN</t>
+  </si>
+  <si>
+    <t>Retrofitting works for creation of 'FHTC (Functional House Hold Tap Connection' in connection with Jal Jeevan Misson (JJM) and JAL SWAPNA of Saburbandh W/S Scheme under Division, PHE Dte. Block - Saltora, No. of Mouza :- 1 no., kesarkundi, Total House Hold :-30 nos.</t>
+  </si>
+  <si>
+    <t>ORD/000676/2023-2024</t>
+  </si>
+  <si>
+    <t>812/BSD</t>
   </si>
   <si>
     <t>Retrofitting works for creation of 'FHTC (Functional House Hold Tap Connection' in connection with Jal Jeevan Misson (JJM) and JAL SWAPNA of Saburbandh W/S Scheme under Division, PHE Dte. Block - Saltora, No. of Mouza :- 01 nos. Rajpura, Total House Hold :-35 nos.</t>
   </si>
   <si>
     <t>ORD/000674/2023-2024</t>
   </si>
   <si>
     <t>811/BSD</t>
   </si>
   <si>
-    <t>Retrofitting works for creation of 'FHTC (Functional House Hold Tap Connection' in connection with Jal Jeevan Misson (JJM) and JAL SWAPNA of Saburbandh W/S Scheme under Division, PHE Dte. Block - Saltora, No. of Mouza :- 1 no., kesarkundi, Total House Hold :-30 nos.</t>
-[...20 lines deleted...]
-    <t>SK FAZLUL ALAM</t>
+    <t>Concreting work of road restoration at Sirpura mouza of retrofitting works for creation of 'FHTC (Functional House Hold Tap Connection' in connection with Jal Jeevan Mission (JJM) and JAL SWAPNA of Saburbandh W/S Scheme under Bankura sadar sub Division of Bankura Division PHE Dte. (Part- C)</t>
+  </si>
+  <si>
+    <t>ORD/001045/2023-2024</t>
+  </si>
+  <si>
+    <t>1146/BSD</t>
+  </si>
+  <si>
+    <t>22/11/2023</t>
+  </si>
+  <si>
+    <t>07/12/2023</t>
+  </si>
+  <si>
+    <t>SOURASIS KARAK</t>
+  </si>
+  <si>
+    <t>Retrofitting works for creation of 'FHTC (Functional House Hold Tap Connection' in connection with Jal Jeevan Mission (JJM) and JAL SWAPNA of SABURBANDH W/S Scheme under Bankura Sadar Sub - Division of Bankura Division, PHE Dte. Block - Saltora, Name of OHR- Saburbadh, Name of Mouza:-- 02 no., (Iswada, Narayanpur), Total House Hold - 35 nos, (Part- A).</t>
+  </si>
+  <si>
+    <t>ORD/001041/2023-2024</t>
+  </si>
+  <si>
+    <t>1144/BSD</t>
+  </si>
+  <si>
+    <t>01/08/2025</t>
+  </si>
+  <si>
+    <t>GON ASSOCIATES</t>
+  </si>
+  <si>
+    <t>Retrofitting works for creation of 'FHTC (Functional House Hold Tap Connection' in connection with Jal Jeevan Mission (JJM) and JAL SWAPNA of SABURBANDH W/S Scheme under Bankura Sadar Sub - Division of Bankura Division, PHE Dte. Block - Saltora, Name of OHR- Saburbadh, Name of Mouza:-- 02 no., (Iswada, Narayanpur), Total House Hold - 35 nos, (Part- B).</t>
+  </si>
+  <si>
+    <t>ORD/001042/2023-2024</t>
+  </si>
+  <si>
+    <t>1145/BSD</t>
   </si>
   <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000090/2023-2024</t>
   </si>
   <si>
     <t>2732/BQA</t>
   </si>
   <si>
     <t>03/10/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
     <t>Creation of Balance FHTC (Functional House Hold Tap Connection' in connection with Jal Jeevan Mission (JJM) for Augmentation of Saburbandh &amp; Adjoining Mouzas Water Supply Scheme.</t>
   </si>
   <si>
     <t>ORD/001368/2024-2025</t>
   </si>
   <si>
     <t>3131/BQA</t>
   </si>
   <si>
     <t>19/12/2024</t>
   </si>
   <si>
     <t>19/03/2025</t>
   </si>
   <si>
     <t>AMITAVA CHAKRABORTY</t>
   </si>
   <si>
-    <t>Concreting work of road restoration at Sirpura mouza of retrofitting works for creation of 'FHTC (Functional House Hold Tap Connection' in connection with Jal Jeevan Mission (JJM) and JAL SWAPNA of Saburbandh W/S Scheme under Bankura sadar sub Division of Bankura Division PHE Dte. (Part- A)</t>
-[...40 lines deleted...]
-  <si>
     <t>RTOR000261/2023-2024</t>
   </si>
   <si>
     <t>193/BQA</t>
   </si>
   <si>
     <t>22/01/2024</t>
-  </si>
-[...40 lines deleted...]
-    <t>1144/BSD</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -892,904 +892,904 @@
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
-        <v>0.86</v>
+        <v>158.22</v>
       </c>
       <c r="Q3" s="4">
-        <v>0.84</v>
+        <v>86.21</v>
       </c>
       <c r="R3" s="4">
-        <v>98.39</v>
+        <v>54.48</v>
       </c>
       <c r="S3" s="4">
-        <v>70</v>
+        <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
         <v>33</v>
       </c>
       <c r="I4" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>30</v>
+        <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>32</v>
+        <v>38</v>
       </c>
       <c r="P4" s="4">
-        <v>0.84</v>
+        <v>0.86</v>
       </c>
       <c r="Q4" s="4">
         <v>0.84</v>
       </c>
       <c r="R4" s="4">
-        <v>100</v>
+        <v>98.39</v>
       </c>
       <c r="S4" s="4">
-        <v>86</v>
+        <v>70</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="I5" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K5" s="4" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="P5" s="4">
-        <v>0.95</v>
+        <v>0.96</v>
       </c>
       <c r="Q5" s="4">
-        <v>0.89</v>
+        <v>0.94</v>
       </c>
       <c r="R5" s="4">
-        <v>93.69</v>
+        <v>97.49</v>
       </c>
       <c r="S5" s="4">
-        <v>100</v>
+        <v>85</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="I6" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K6" s="4" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>30</v>
+        <v>42</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>31</v>
+        <v>48</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>32</v>
+        <v>49</v>
       </c>
       <c r="P6" s="4">
-        <v>0.87</v>
+        <v>0.95</v>
       </c>
       <c r="Q6" s="4">
-        <v>0.87</v>
+        <v>0.95</v>
       </c>
       <c r="R6" s="4">
+        <v>99.79</v>
+      </c>
+      <c r="S6" s="4">
         <v>100</v>
-      </c>
-[...1 lines deleted...]
-        <v>87</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>46</v>
+        <v>50</v>
       </c>
       <c r="I7" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K7" s="4" t="s">
-        <v>47</v>
+        <v>51</v>
       </c>
       <c r="L7" s="4" t="s">
+        <v>52</v>
+      </c>
+      <c r="M7" s="4" t="s">
+        <v>42</v>
+      </c>
+      <c r="N7" s="4" t="s">
         <v>48</v>
       </c>
-      <c r="M7" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="O7" s="4" t="s">
-        <v>32</v>
+        <v>53</v>
       </c>
       <c r="P7" s="4">
-        <v>0.93</v>
+        <v>0.95</v>
       </c>
       <c r="Q7" s="4">
-        <v>0.93</v>
+        <v>0.89</v>
       </c>
       <c r="R7" s="4">
+        <v>93.69</v>
+      </c>
+      <c r="S7" s="4">
         <v>100</v>
-      </c>
-[...1 lines deleted...]
-        <v>80</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>49</v>
+        <v>54</v>
       </c>
       <c r="I8" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K8" s="4" t="s">
-        <v>50</v>
+        <v>55</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>51</v>
+        <v>56</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>40</v>
+        <v>36</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>52</v>
+        <v>57</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>53</v>
+        <v>38</v>
       </c>
       <c r="P8" s="4">
-        <v>0.96</v>
+        <v>0.84</v>
       </c>
       <c r="Q8" s="4">
-        <v>0.94</v>
+        <v>0.84</v>
       </c>
       <c r="R8" s="4">
-        <v>97.49</v>
+        <v>100</v>
       </c>
       <c r="S8" s="4">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>54</v>
-[...2 lines deleted...]
-      <c r="J9" s="13"/>
+        <v>58</v>
+      </c>
+      <c r="I9" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J9" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K9" s="4" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>56</v>
+        <v>60</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>57</v>
+        <v>42</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>57</v>
+        <v>48</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>58</v>
+        <v>61</v>
       </c>
       <c r="P9" s="4">
-        <v>1.7</v>
+        <v>0.92</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>0.92</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>99.7</v>
       </c>
       <c r="S9" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>59</v>
+        <v>62</v>
       </c>
       <c r="I10" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="J10" s="13"/>
+      <c r="J10" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K10" s="4" t="s">
-        <v>60</v>
+        <v>63</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>61</v>
+        <v>64</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>62</v>
+        <v>36</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>63</v>
+        <v>37</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>64</v>
+        <v>38</v>
       </c>
       <c r="P10" s="4">
-        <v>58.46</v>
+        <v>0.93</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>0.93</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S10" s="4">
-        <v>0</v>
+        <v>80</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
         <v>65</v>
       </c>
       <c r="I11" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J11" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K11" s="4" t="s">
         <v>66</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>67</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>40</v>
+        <v>36</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>68</v>
+        <v>38</v>
       </c>
       <c r="P11" s="4">
-        <v>0.95</v>
+        <v>0.87</v>
       </c>
       <c r="Q11" s="4">
-        <v>0.95</v>
+        <v>0.87</v>
       </c>
       <c r="R11" s="4">
-        <v>99.79</v>
+        <v>100</v>
       </c>
       <c r="S11" s="4">
-        <v>100</v>
+        <v>87</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
       <c r="I12" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J12" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K12" s="4" t="s">
+        <v>69</v>
+      </c>
+      <c r="L12" s="4" t="s">
         <v>70</v>
       </c>
-      <c r="L12" s="4" t="s">
+      <c r="M12" s="4" t="s">
         <v>71</v>
       </c>
-      <c r="M12" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N12" s="4" t="s">
-        <v>41</v>
+        <v>72</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="P12" s="4">
-        <v>0.92</v>
+        <v>0.95</v>
       </c>
       <c r="Q12" s="4">
-        <v>0.92</v>
+        <v>0</v>
       </c>
       <c r="R12" s="4">
-        <v>99.7</v>
+        <v>0</v>
       </c>
       <c r="S12" s="4">
         <v>100</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="I13" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J13" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K13" s="4" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="L13" s="4" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="M13" s="4" t="s">
-        <v>76</v>
+        <v>71</v>
       </c>
       <c r="N13" s="4" t="s">
         <v>77</v>
       </c>
       <c r="O13" s="4" t="s">
         <v>78</v>
       </c>
       <c r="P13" s="4">
-        <v>0.95</v>
+        <v>0.91</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
-        <v>100</v>
+        <v>95</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H14" s="13" t="s">
-        <v>54</v>
-[...2 lines deleted...]
-      <c r="J14" s="13"/>
+        <v>79</v>
+      </c>
+      <c r="I14" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J14" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K14" s="4" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="L14" s="4" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="M14" s="4" t="s">
-        <v>81</v>
+        <v>71</v>
       </c>
       <c r="N14" s="4" t="s">
-        <v>81</v>
+        <v>77</v>
       </c>
       <c r="O14" s="4" t="s">
-        <v>58</v>
+        <v>78</v>
       </c>
       <c r="P14" s="4">
-        <v>1.7</v>
+        <v>0.87</v>
       </c>
       <c r="Q14" s="4">
         <v>0</v>
       </c>
       <c r="R14" s="4">
         <v>0</v>
       </c>
       <c r="S14" s="4">
-        <v>0</v>
+        <v>95</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H15" s="13" t="s">
         <v>82</v>
       </c>
-      <c r="I15" s="13" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="I15" s="13"/>
+      <c r="J15" s="13"/>
       <c r="K15" s="4" t="s">
         <v>83</v>
       </c>
       <c r="L15" s="4" t="s">
         <v>84</v>
       </c>
       <c r="M15" s="4" t="s">
         <v>85</v>
       </c>
       <c r="N15" s="4" t="s">
+        <v>85</v>
+      </c>
+      <c r="O15" s="4" t="s">
         <v>86</v>
       </c>
-      <c r="O15" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P15" s="4">
-        <v>158.22</v>
+        <v>1.7</v>
       </c>
       <c r="Q15" s="4">
-        <v>86.21</v>
+        <v>0</v>
       </c>
       <c r="R15" s="4">
-        <v>54.48</v>
+        <v>0</v>
       </c>
       <c r="S15" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3"/>
       <c r="D16" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H16" s="13" t="s">
-        <v>88</v>
+        <v>87</v>
       </c>
       <c r="I16" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="J16" s="13" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J16" s="13"/>
       <c r="K16" s="4" t="s">
+        <v>88</v>
+      </c>
+      <c r="L16" s="4" t="s">
         <v>89</v>
       </c>
-      <c r="L16" s="4" t="s">
+      <c r="M16" s="4" t="s">
         <v>90</v>
-      </c>
-[...1 lines deleted...]
-        <v>76</v>
       </c>
       <c r="N16" s="4" t="s">
         <v>91</v>
       </c>
       <c r="O16" s="4" t="s">
         <v>92</v>
       </c>
       <c r="P16" s="4">
-        <v>0.87</v>
+        <v>58.46</v>
       </c>
       <c r="Q16" s="4">
         <v>0</v>
       </c>
       <c r="R16" s="4">
         <v>0</v>
       </c>
       <c r="S16" s="4">
-        <v>95</v>
+        <v>0</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3"/>
       <c r="D17" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G17" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H17" s="13" t="s">
+        <v>82</v>
+      </c>
+      <c r="I17" s="13"/>
+      <c r="J17" s="13"/>
+      <c r="K17" s="4" t="s">
         <v>93</v>
       </c>
-      <c r="I17" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K17" s="4" t="s">
+      <c r="L17" s="4" t="s">
         <v>94</v>
       </c>
-      <c r="L17" s="4" t="s">
+      <c r="M17" s="4" t="s">
         <v>95</v>
       </c>
-      <c r="M17" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N17" s="4" t="s">
-        <v>91</v>
+        <v>95</v>
       </c>
       <c r="O17" s="4" t="s">
-        <v>92</v>
+        <v>86</v>
       </c>
       <c r="P17" s="4">
-        <v>0.91</v>
+        <v>1.7</v>
       </c>
       <c r="Q17" s="4">
         <v>0</v>
       </c>
       <c r="R17" s="4">
         <v>0</v>
       </c>
       <c r="S17" s="4">
-        <v>95</v>
+        <v>0</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="7" t="s">
         <v>96</v>
       </c>
       <c r="B18" s="7"/>
       <c r="C18" s="7"/>
       <c r="D18" s="7"/>
       <c r="E18" s="11"/>
       <c r="F18" s="7"/>
       <c r="G18" s="7"/>
       <c r="H18" s="14"/>
       <c r="I18" s="14"/>
       <c r="J18" s="14"/>
       <c r="K18" s="8"/>
       <c r="L18" s="8"/>
       <c r="M18" s="8"/>
       <c r="N18" s="8"/>
       <c r="O18" s="8">
         <v>230.1</v>