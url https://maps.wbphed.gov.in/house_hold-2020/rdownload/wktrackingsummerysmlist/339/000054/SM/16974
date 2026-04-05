--- v1 (2026-03-03)
+++ v2 (2026-04-05)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="82">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="88">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -255,50 +255,68 @@
     <t>18/07/2023</t>
   </si>
   <si>
     <t>29/03/2026</t>
   </si>
   <si>
     <t>PRINCE INDUTRIES (INDIA)</t>
   </si>
   <si>
     <t>Construction of High lift Pump House,Switch Room &amp; Toilet with sanitary &amp; water supply arrangement including plinth protection, Ramp etc. according to departmental design &amp; drawing for Augmentation of BARJORA Water Supply Scheme (Left out mouzas of Barjora Block under B.R.G.F Phase -I) within Barjora Block under Bankura Sadar Sub-Division of Bankura Division, PHE Dte. (Zone-IA)</t>
   </si>
   <si>
     <t>ORD/000076/2025-2026</t>
   </si>
   <si>
     <t>1015/BQA</t>
   </si>
   <si>
     <t>25/04/2025</t>
   </si>
   <si>
     <t>01/04/2026</t>
   </si>
   <si>
     <t>SOUMITRA KUMAR DAS</t>
+  </si>
+  <si>
+    <t>Support service for detail surveying, cross checking of available LOP and taking level at the interval of 50 mtr. by using survey instrument like DGPS / Drone and detailed design of pipeline by using Watergems Software on the basis of population density for Augmentation works for BARJORA Water Supply Scheme (Left out mouzas of Barjora Block under B.R.G.F Phase -I) (Zone-IA). under Bankura Sadar Sub Division of Bankura Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001184/2023-2024</t>
+  </si>
+  <si>
+    <t>436/BQA</t>
+  </si>
+  <si>
+    <t>08/02/2024</t>
+  </si>
+  <si>
+    <t>09/03/2024</t>
+  </si>
+  <si>
+    <t>LEMNISCATE</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -687,51 +705,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W13"/>
+  <dimension ref="A1:W14"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="65.983887" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1399,87 +1417,148 @@
       </c>
       <c r="N12" s="4" t="s">
         <v>79</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>80</v>
       </c>
       <c r="P12" s="4">
         <v>32.17</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
         <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
-      <c r="A13" s="7" t="s">
+      <c r="A13" s="3">
+        <v>11</v>
+      </c>
+      <c r="B13" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C13" s="3"/>
+      <c r="D13" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E13" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F13" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G13" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H13" s="13" t="s">
         <v>81</v>
       </c>
-      <c r="B13" s="7"/>
-[...22 lines deleted...]
-      <c r="S13" s="8"/>
+      <c r="I13" s="13" t="s">
+        <v>35</v>
+      </c>
+      <c r="J13" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="K13" s="4" t="s">
+        <v>82</v>
+      </c>
+      <c r="L13" s="4" t="s">
+        <v>83</v>
+      </c>
+      <c r="M13" s="4" t="s">
+        <v>84</v>
+      </c>
+      <c r="N13" s="4" t="s">
+        <v>85</v>
+      </c>
+      <c r="O13" s="4" t="s">
+        <v>86</v>
+      </c>
+      <c r="P13" s="4">
+        <v>2.77</v>
+      </c>
+      <c r="Q13" s="4">
+        <v>0</v>
+      </c>
+      <c r="R13" s="4">
+        <v>0</v>
+      </c>
+      <c r="S13" s="4">
+        <v>100</v>
+      </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
+    <row r="14" spans="1:23">
+      <c r="A14" s="7" t="s">
+        <v>87</v>
+      </c>
+      <c r="B14" s="7"/>
+      <c r="C14" s="7"/>
+      <c r="D14" s="7"/>
+      <c r="E14" s="11"/>
+      <c r="F14" s="7"/>
+      <c r="G14" s="7"/>
+      <c r="H14" s="14"/>
+      <c r="I14" s="14"/>
+      <c r="J14" s="14"/>
+      <c r="K14" s="8"/>
+      <c r="L14" s="8"/>
+      <c r="M14" s="8"/>
+      <c r="N14" s="8"/>
+      <c r="O14" s="8">
+        <v>522.05</v>
+      </c>
+      <c r="P14" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q14" s="8">
+        <v>0</v>
+      </c>
+      <c r="R14" s="8"/>
+      <c r="S14" s="8"/>
+      <c r="T14" s="1"/>
+      <c r="U14" s="1"/>
+      <c r="V14" s="1"/>
+      <c r="W14" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A13:N13"/>
+    <mergeCell ref="A14:N14"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>