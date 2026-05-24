--- v2 (2026-04-05)
+++ v3 (2026-05-24)
@@ -1041,54 +1041,54 @@
       <c r="I6" s="13" t="s">
         <v>35</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>36</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>43</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>44</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>45</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>46</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>47</v>
       </c>
       <c r="P6" s="4">
         <v>28.66</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>20.01</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>69.81</v>
       </c>
       <c r="S6" s="4">
         <v>68</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>30</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
@@ -1163,54 +1163,54 @@
       <c r="I8" s="13" t="s">
         <v>35</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>36</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>55</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>56</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>57</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>58</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>59</v>
       </c>
       <c r="P8" s="4">
         <v>0.92</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>0.91</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>99.66</v>
       </c>
       <c r="S8" s="4">
         <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
@@ -1224,54 +1224,54 @@
       <c r="I9" s="13" t="s">
         <v>35</v>
       </c>
       <c r="J9" s="13" t="s">
         <v>36</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>61</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>62</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>57</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>63</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>64</v>
       </c>
       <c r="P9" s="4">
         <v>0.92</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>0.92</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>99.99</v>
       </c>
       <c r="S9" s="4">
         <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>30</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
@@ -1342,54 +1342,54 @@
       <c r="I11" s="13" t="s">
         <v>35</v>
       </c>
       <c r="J11" s="13" t="s">
         <v>36</v>
       </c>
       <c r="K11" s="4" t="s">
         <v>70</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>71</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>72</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>73</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>74</v>
       </c>
       <c r="P11" s="4">
         <v>352.95</v>
       </c>
       <c r="Q11" s="4">
-        <v>0</v>
+        <v>199.55</v>
       </c>
       <c r="R11" s="4">
-        <v>0</v>
+        <v>56.54</v>
       </c>
       <c r="S11" s="4">
         <v>80</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
@@ -1498,54 +1498,54 @@
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="7" t="s">
         <v>87</v>
       </c>
       <c r="B14" s="7"/>
       <c r="C14" s="7"/>
       <c r="D14" s="7"/>
       <c r="E14" s="11"/>
       <c r="F14" s="7"/>
       <c r="G14" s="7"/>
       <c r="H14" s="14"/>
       <c r="I14" s="14"/>
       <c r="J14" s="14"/>
       <c r="K14" s="8"/>
       <c r="L14" s="8"/>
       <c r="M14" s="8"/>
       <c r="N14" s="8"/>
       <c r="O14" s="8">
         <v>522.05</v>
       </c>
       <c r="P14" s="8">
-        <v>0</v>
+        <v>221.39</v>
       </c>
       <c r="Q14" s="8">
-        <v>0</v>
+        <v>42.41</v>
       </c>
       <c r="R14" s="8"/>
       <c r="S14" s="8"/>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A14:N14"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>