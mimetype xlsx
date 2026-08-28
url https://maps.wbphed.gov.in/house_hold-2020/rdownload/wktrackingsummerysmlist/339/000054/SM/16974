--- v3 (2026-05-24)
+++ v4 (2026-08-28)
@@ -89,234 +89,234 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>BANKURA</t>
   </si>
   <si>
     <t>Bankura Division</t>
   </si>
   <si>
     <t>Augmentation works for BARJORA Water Supply Scheme (Left out mouzas of Barjora Block under B.R.G.F Phase -I) (Zone-IA).</t>
   </si>
   <si>
     <t>SM/16974</t>
   </si>
   <si>
     <t>Augmentation</t>
   </si>
   <si>
+    <t>Augmentation of BARJORA Water Supply Scheme (Left out mouzas of Barjora Block under B.R.G.F Phase -I) within Barjora Block under Bankura Sadar Sub-Division of Bankura Division, PHE Dte. (Zone-IA) Block - Barjora,</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000336/2023-2024</t>
+  </si>
+  <si>
+    <t>1960/BQA</t>
+  </si>
+  <si>
+    <t>18/07/2023</t>
+  </si>
+  <si>
+    <t>01/04/2027</t>
+  </si>
+  <si>
+    <t>PRINCE INDUTRIES (INDIA)</t>
+  </si>
+  <si>
+    <t>Bankura Mechanical</t>
+  </si>
+  <si>
+    <t>Acceptance cum Formal work order for the work of Providing and installation of High lift &amp; Low Lift pumping machineries and other electro mechanical accessories for Augmentation work for Barjora water supply scheme (Left out mouzas of Barjora Block under BRGF Phase-I)( Zone-IA) under Bankura Mechanical Division, PHED.</t>
+  </si>
+  <si>
+    <t>ORD/000454/2023-2024</t>
+  </si>
+  <si>
+    <t>1780/BMD</t>
+  </si>
+  <si>
+    <t>01/08/2023</t>
+  </si>
+  <si>
+    <t>29/11/2023</t>
+  </si>
+  <si>
+    <t>SUNRISE ENGINEERING CORPORATION</t>
+  </si>
+  <si>
+    <t>UPVC Pipe line inter connection From Lagardanga to Tikargram village of BARJORA Water Supply Scheme (Left out mouzas of Barjora Block under B.R.G.F Phase- I) within Barjora Block under Bankura Sadar Sub-Division of Bankura Division, PHE Dte. (Zone- IA)</t>
+  </si>
+  <si>
+    <t>ORD/001075/2023-2024</t>
+  </si>
+  <si>
+    <t>1163\BSD</t>
+  </si>
+  <si>
+    <t>22/11/2023</t>
+  </si>
+  <si>
+    <t>04/06/2024</t>
+  </si>
+  <si>
+    <t>AMIR UDDIN KHAN</t>
+  </si>
+  <si>
+    <t>FHTC (Functional House Hold Tap Connection') in SCHOOL, ICDS &amp; House hold in connection with Jal Jeevan Mission (JJM) for BARJORA Water Supply Scheme (Left out mouzas of Barjora Block under B.R.G.F Phase- I) within Barjor under Bankura Sadar Sub- Division of Bankura Division, PHE Dte. (Zone- IA). No. of Mouza :- 01 nos., (Tikargram), No. of Household- 08 nos.</t>
+  </si>
+  <si>
+    <t>ORD/001043/2023-2024</t>
+  </si>
+  <si>
+    <t>1165/BSD</t>
+  </si>
+  <si>
+    <t>07/12/2023</t>
+  </si>
+  <si>
+    <t>SAMIRUDDIN KHAN</t>
+  </si>
+  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000089/2023-2024</t>
   </si>
   <si>
     <t>2732/BQA</t>
   </si>
   <si>
     <t>03/10/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
-    <t>Bankura Mechanical</t>
-[...1 lines deleted...]
-  <si>
     <t>BILL/00154/2023-2024</t>
   </si>
   <si>
     <t>28/06/2023</t>
   </si>
   <si>
     <t>WEST BENGAL STATE ELECTRICITY DISTRIBUTION COMPANY LTD.</t>
   </si>
   <si>
-    <t>Acceptance cum Formal work order for the work of Providing and installation of High lift &amp; Low Lift pumping machineries and other electro mechanical accessories for Augmentation work for Barjora water supply scheme (Left out mouzas of Barjora Block under BRGF Phase-I)( Zone-IA) under Bankura Mechanical Division, PHED.</t>
-[...22 lines deleted...]
-  <si>
     <t>Acceptance cum Formal work order for the work of Providing and installation of MCC cum PDB and other electromechanical accessories for source Augmentation works for Barjora water supply scheme (Left out mouzas of Barjora Block under BRGF Phase I) (Zone IA) At Damodhar River Bank site under Bankura Mechanical Division, P.H.E. Dte</t>
   </si>
   <si>
     <t>ORD/001034/2023-2024</t>
   </si>
   <si>
     <t>2966/BMD</t>
   </si>
   <si>
     <t>29/02/2024</t>
   </si>
   <si>
     <t>27/08/2024</t>
   </si>
   <si>
     <t>TAPAN KUMAR SARKAR</t>
   </si>
   <si>
     <t>Acceptance cum Formal work order for the work of Providing and installation of Boosting pumping machineries and other electromechanical accessories at Tail End site for Augmentation work for Barjora water supply scheme (Left out mouzas of Barjora Block under BRGF Phase-I) (Zone-IA) under Bankura Mechanical Division, P.H.E. Dte</t>
   </si>
   <si>
     <t>ORD/000337/2024-2025</t>
   </si>
   <si>
     <t>519/BMD</t>
   </si>
   <si>
     <t>09/07/2024</t>
   </si>
   <si>
     <t>06/11/2024</t>
   </si>
   <si>
     <t>SINHA ELECTRICALS</t>
   </si>
   <si>
-    <t>FHTC (Functional House Hold Tap Connection') in SCHOOL, ICDS &amp; House hold in connection with Jal Jeevan Mission (JJM) for BARJORA Water Supply Scheme (Left out mouzas of Barjora Block under B.R.G.F Phase- I) within Barjor under Bankura Sadar Sub- Division of Bankura Division, PHE Dte. (Zone- IA). No. of Mouza :- 01 nos., (Tikargram), No. of Household- 08 nos.</t>
-[...29 lines deleted...]
-    <t>AMIR UDDIN KHAN</t>
+    <t>Support service for detail surveying, cross checking of available LOP and taking level at the interval of 50 mtr. by using survey instrument like DGPS / Drone and detailed design of pipeline by using Watergems Software on the basis of population density for Augmentation works for BARJORA Water Supply Scheme (Left out mouzas of Barjora Block under B.R.G.F Phase -I) (Zone-IA). under Bankura Sadar Sub Division of Bankura Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001184/2023-2024</t>
+  </si>
+  <si>
+    <t>436/BQA</t>
+  </si>
+  <si>
+    <t>08/02/2024</t>
+  </si>
+  <si>
+    <t>09/03/2024</t>
+  </si>
+  <si>
+    <t>LEMNISCATE</t>
   </si>
   <si>
     <t>WBSEDCL, Quotation Bill for new power connection at Sahebdanga Pump House augmentation work under Barjora (Left out Mouza) (zone-IA ) water supply scheme (SM/16974)</t>
   </si>
   <si>
     <t>BILL/00723/2024-2025</t>
   </si>
   <si>
     <t>BP-2024-25-200</t>
   </si>
   <si>
     <t>23/08/2024</t>
   </si>
   <si>
-    <t>Augmentation of BARJORA Water Supply Scheme (Left out mouzas of Barjora Block under B.R.G.F Phase -I) within Barjora Block under Bankura Sadar Sub-Division of Bankura Division, PHE Dte. (Zone-IA) Block - Barjora,</t>
-[...16 lines deleted...]
-  <si>
     <t>Construction of High lift Pump House,Switch Room &amp; Toilet with sanitary &amp; water supply arrangement including plinth protection, Ramp etc. according to departmental design &amp; drawing for Augmentation of BARJORA Water Supply Scheme (Left out mouzas of Barjora Block under B.R.G.F Phase -I) within Barjora Block under Bankura Sadar Sub-Division of Bankura Division, PHE Dte. (Zone-IA)</t>
   </si>
   <si>
     <t>ORD/000076/2025-2026</t>
   </si>
   <si>
     <t>1015/BQA</t>
   </si>
   <si>
     <t>25/04/2025</t>
   </si>
   <si>
     <t>01/04/2026</t>
   </si>
   <si>
     <t>SOUMITRA KUMAR DAS</t>
-  </si>
-[...16 lines deleted...]
-    <t>LEMNISCATE</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -843,678 +843,678 @@
       <c r="W2" s="1"/>
     </row>
     <row r="3" spans="1:23">
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3"/>
       <c r="D3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
-      <c r="I3" s="13"/>
-      <c r="J3" s="13"/>
+      <c r="I3" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J3" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K3" s="4" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="P3" s="4">
-        <v>4</v>
+        <v>352.95</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>199.55</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>56.54</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>80</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>22</v>
-[...2 lines deleted...]
-      <c r="J4" s="13"/>
+        <v>34</v>
+      </c>
+      <c r="I4" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J4" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K4" s="4" t="s">
-        <v>31</v>
-[...1 lines deleted...]
-      <c r="L4" s="4"/>
+        <v>35</v>
+      </c>
+      <c r="L4" s="4" t="s">
+        <v>36</v>
+      </c>
       <c r="M4" s="4" t="s">
-        <v>32</v>
+        <v>37</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>32</v>
+        <v>38</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>33</v>
+        <v>39</v>
       </c>
       <c r="P4" s="4">
-        <v>1</v>
+        <v>81.75</v>
       </c>
       <c r="Q4" s="4">
         <v>0</v>
       </c>
       <c r="R4" s="4">
         <v>0</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>30</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
-        <v>30</v>
+        <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>34</v>
+        <v>40</v>
       </c>
       <c r="I5" s="13" t="s">
-        <v>35</v>
+        <v>26</v>
       </c>
       <c r="J5" s="13" t="s">
-        <v>36</v>
+        <v>27</v>
       </c>
       <c r="K5" s="4" t="s">
-        <v>37</v>
+        <v>41</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>38</v>
+        <v>42</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>39</v>
+        <v>43</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>40</v>
+        <v>44</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>41</v>
+        <v>45</v>
       </c>
       <c r="P5" s="4">
-        <v>81.75</v>
+        <v>0.92</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>0.92</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>99.99</v>
       </c>
       <c r="S5" s="4">
-        <v>30</v>
+        <v>100</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
-        <v>30</v>
+        <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>42</v>
+        <v>46</v>
       </c>
       <c r="I6" s="13" t="s">
-        <v>35</v>
+        <v>26</v>
       </c>
       <c r="J6" s="13" t="s">
-        <v>36</v>
+        <v>27</v>
       </c>
       <c r="K6" s="4" t="s">
+        <v>47</v>
+      </c>
+      <c r="L6" s="4" t="s">
+        <v>48</v>
+      </c>
+      <c r="M6" s="4" t="s">
         <v>43</v>
       </c>
-      <c r="L6" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="N6" s="4" t="s">
-        <v>46</v>
+        <v>49</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>47</v>
+        <v>50</v>
       </c>
       <c r="P6" s="4">
-        <v>28.66</v>
+        <v>0.92</v>
       </c>
       <c r="Q6" s="4">
-        <v>20.01</v>
+        <v>0.91</v>
       </c>
       <c r="R6" s="4">
-        <v>69.81</v>
+        <v>99.66</v>
       </c>
       <c r="S6" s="4">
-        <v>68</v>
+        <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
-        <v>30</v>
+        <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>48</v>
-[...6 lines deleted...]
-      </c>
+        <v>51</v>
+      </c>
+      <c r="I7" s="13"/>
+      <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>51</v>
+        <v>54</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="P7" s="4">
-        <v>11.28</v>
+        <v>4</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>54</v>
-[...6 lines deleted...]
-      </c>
+        <v>22</v>
+      </c>
+      <c r="I8" s="13"/>
+      <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
-        <v>55</v>
-[...1 lines deleted...]
-      <c r="L8" s="4" t="s">
         <v>56</v>
       </c>
+      <c r="L8" s="4"/>
       <c r="M8" s="4" t="s">
         <v>57</v>
       </c>
       <c r="N8" s="4" t="s">
+        <v>57</v>
+      </c>
+      <c r="O8" s="4" t="s">
         <v>58</v>
       </c>
-      <c r="O8" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P8" s="4">
-        <v>0.92</v>
+        <v>1</v>
       </c>
       <c r="Q8" s="4">
-        <v>0.91</v>
+        <v>0</v>
       </c>
       <c r="R8" s="4">
-        <v>99.66</v>
+        <v>0</v>
       </c>
       <c r="S8" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
+        <v>59</v>
+      </c>
+      <c r="I9" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J9" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K9" s="4" t="s">
         <v>60</v>
       </c>
-      <c r="I9" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K9" s="4" t="s">
+      <c r="L9" s="4" t="s">
         <v>61</v>
       </c>
-      <c r="L9" s="4" t="s">
+      <c r="M9" s="4" t="s">
         <v>62</v>
-      </c>
-[...1 lines deleted...]
-        <v>57</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>63</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>64</v>
       </c>
       <c r="P9" s="4">
-        <v>0.92</v>
+        <v>28.66</v>
       </c>
       <c r="Q9" s="4">
-        <v>0.92</v>
+        <v>20.01</v>
       </c>
       <c r="R9" s="4">
-        <v>99.99</v>
+        <v>69.81</v>
       </c>
       <c r="S9" s="4">
-        <v>100</v>
+        <v>68</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
         <v>65</v>
       </c>
-      <c r="I10" s="13"/>
-      <c r="J10" s="13"/>
+      <c r="I10" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J10" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K10" s="4" t="s">
         <v>66</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>67</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>68</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>33</v>
+        <v>70</v>
       </c>
       <c r="P10" s="4">
-        <v>5.63</v>
+        <v>11.28</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
         <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="I11" s="13" t="s">
-        <v>35</v>
+        <v>26</v>
       </c>
       <c r="J11" s="13" t="s">
-        <v>36</v>
+        <v>27</v>
       </c>
       <c r="K11" s="4" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>74</v>
+        <v>76</v>
       </c>
       <c r="P11" s="4">
-        <v>352.95</v>
+        <v>2.77</v>
       </c>
       <c r="Q11" s="4">
-        <v>199.55</v>
+        <v>0</v>
       </c>
       <c r="R11" s="4">
-        <v>56.54</v>
+        <v>0</v>
       </c>
       <c r="S11" s="4">
-        <v>80</v>
+        <v>100</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>75</v>
-[...6 lines deleted...]
-      </c>
+        <v>77</v>
+      </c>
+      <c r="I12" s="13"/>
+      <c r="J12" s="13"/>
       <c r="K12" s="4" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="L12" s="4" t="s">
-        <v>77</v>
+        <v>79</v>
       </c>
       <c r="M12" s="4" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="N12" s="4" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>80</v>
+        <v>58</v>
       </c>
       <c r="P12" s="4">
-        <v>32.17</v>
+        <v>5.63</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
         <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
         <v>81</v>
       </c>
       <c r="I13" s="13" t="s">
-        <v>35</v>
+        <v>26</v>
       </c>
       <c r="J13" s="13" t="s">
-        <v>36</v>
+        <v>27</v>
       </c>
       <c r="K13" s="4" t="s">
         <v>82</v>
       </c>
       <c r="L13" s="4" t="s">
         <v>83</v>
       </c>
       <c r="M13" s="4" t="s">
         <v>84</v>
       </c>
       <c r="N13" s="4" t="s">
         <v>85</v>
       </c>
       <c r="O13" s="4" t="s">
         <v>86</v>
       </c>
       <c r="P13" s="4">
-        <v>2.77</v>
+        <v>32.17</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="7" t="s">
         <v>87</v>
       </c>
       <c r="B14" s="7"/>
       <c r="C14" s="7"/>
       <c r="D14" s="7"/>
       <c r="E14" s="11"/>
       <c r="F14" s="7"/>
       <c r="G14" s="7"/>
       <c r="H14" s="14"/>
       <c r="I14" s="14"/>
       <c r="J14" s="14"/>
       <c r="K14" s="8"/>
       <c r="L14" s="8"/>
       <c r="M14" s="8"/>
       <c r="N14" s="8"/>
       <c r="O14" s="8">
         <v>522.05</v>