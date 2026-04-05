--- v0 (2025-12-18)
+++ v1 (2026-04-05)
@@ -173,99 +173,99 @@
   <si>
     <t>RTOR000254/2023-2024</t>
   </si>
   <si>
     <t>193/BQA</t>
   </si>
   <si>
     <t>22/01/2024</t>
   </si>
   <si>
     <t>WBSEDCL, Quotation Bill for new power connection at Purakanda Pump House augmentation work under Pakhanna water supply scheme (SM/03512)</t>
   </si>
   <si>
     <t>BILL/00727/2024-2025</t>
   </si>
   <si>
     <t>BP-2024-25-211</t>
   </si>
   <si>
     <t>03/09/2024</t>
   </si>
   <si>
     <t>WEST BENGAL STATE ELECTRICITY DISTRIBUTION COMPANY LTD.</t>
   </si>
   <si>
-    <t>Construction of Platfrom of Existing 'FHTC (Functional House Hold Tap Connection' in connection with Jal Jeevan Mission (JJM) for Augmentation of Pakhanna and its adjoining mouzas W/S Scheme within Barjora Block under Bankura Sadar Sub-Division of Bankura Division, PHE Dte.</t>
-[...16 lines deleted...]
-  <si>
     <t>Acceptance cum Formal work order for the work of Providing and installation of Boosting pumping machineries and other electro-mechanical accessories for P/H No-I &amp; II at Tail End site of Augmentation works for Pakhanna &amp; its adjoining mouzas Water Supply Scheme within Barjora Block. under Bankura Mechanical Division, P.H.E. Dte</t>
   </si>
   <si>
     <t>ORD/000328/2024-2025</t>
   </si>
   <si>
     <t>867/BMD</t>
   </si>
   <si>
     <t>29/08/2024</t>
   </si>
   <si>
     <t>27/12/2024</t>
   </si>
   <si>
     <t>Construction of Pump House, Boundary Wall at 3nos locations i.c. Pakhanna OHR Site, Gopalpur and Purokonda and Laying additional distribution system under Augmentation works for Pakhanna and its adjoining Mouzas Water Supply Scheme within Barjora Block.</t>
   </si>
   <si>
     <t>ORD/000372/2024-2025</t>
   </si>
   <si>
     <t>2350/BQA</t>
   </si>
   <si>
     <t>09/09/2024</t>
   </si>
   <si>
     <t>08/12/2024</t>
   </si>
   <si>
     <t>TAPAS KUMBHAKAR</t>
+  </si>
+  <si>
+    <t>Support service for detail surveying, cross checking of available LOP and taking level at the interval of 50 mtr. by using survey instrument like DGPS / Drone and detailed design of pipeline by using Watergems Software on the basis of population density for Augmentation works for Pakhanna and its adjoining mouzas. under Bankura Sadar Sub Division of Bankura Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001176/2023-2024</t>
+  </si>
+  <si>
+    <t>428/BQA</t>
+  </si>
+  <si>
+    <t>08/02/2024</t>
+  </si>
+  <si>
+    <t>09/03/2024</t>
+  </si>
+  <si>
+    <t>LEMNISCATE</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -874,54 +874,54 @@
       <c r="I4" s="13" t="s">
         <v>32</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>33</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="P4" s="4">
         <v>72.97</v>
       </c>
       <c r="Q4" s="4">
-        <v>55</v>
+        <v>0</v>
       </c>
       <c r="R4" s="4">
-        <v>75.37</v>
+        <v>0</v>
       </c>
       <c r="S4" s="4">
         <v>74</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>30</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
@@ -1071,157 +1071,157 @@
         <v>0.57</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
-        <v>21</v>
+        <v>30</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
         <v>53</v>
       </c>
       <c r="I8" s="13" t="s">
         <v>32</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>33</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>54</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>55</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>56</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>57</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>58</v>
+        <v>44</v>
       </c>
       <c r="P8" s="4">
-        <v>194.81</v>
+        <v>12.1</v>
       </c>
       <c r="Q8" s="4">
-        <v>112.75</v>
+        <v>0</v>
       </c>
       <c r="R8" s="4">
-        <v>57.88</v>
+        <v>0</v>
       </c>
       <c r="S8" s="4">
-        <v>85</v>
+        <v>71</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
-        <v>30</v>
+        <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>59</v>
+        <v>58</v>
       </c>
       <c r="I9" s="13" t="s">
         <v>32</v>
       </c>
       <c r="J9" s="13" t="s">
         <v>33</v>
       </c>
       <c r="K9" s="4" t="s">
+        <v>59</v>
+      </c>
+      <c r="L9" s="4" t="s">
         <v>60</v>
       </c>
-      <c r="L9" s="4" t="s">
+      <c r="M9" s="4" t="s">
         <v>61</v>
       </c>
-      <c r="M9" s="4" t="s">
+      <c r="N9" s="4" t="s">
         <v>62</v>
       </c>
-      <c r="N9" s="4" t="s">
+      <c r="O9" s="4" t="s">
         <v>63</v>
       </c>
-      <c r="O9" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P9" s="4">
-        <v>12.1</v>
+        <v>60.29</v>
       </c>
       <c r="Q9" s="4">
-        <v>3.1</v>
+        <v>0</v>
       </c>
       <c r="R9" s="4">
-        <v>25.63</v>
+        <v>0</v>
       </c>
       <c r="S9" s="4">
-        <v>71</v>
+        <v>25</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
@@ -1229,91 +1229,91 @@
       <c r="H10" s="13" t="s">
         <v>64</v>
       </c>
       <c r="I10" s="13" t="s">
         <v>32</v>
       </c>
       <c r="J10" s="13" t="s">
         <v>33</v>
       </c>
       <c r="K10" s="4" t="s">
         <v>65</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>66</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>67</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>68</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>69</v>
       </c>
       <c r="P10" s="4">
-        <v>60.29</v>
+        <v>0.92</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
-        <v>25</v>
+        <v>100</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="7" t="s">
         <v>70</v>
       </c>
       <c r="B11" s="7"/>
       <c r="C11" s="7"/>
       <c r="D11" s="7"/>
       <c r="E11" s="11"/>
       <c r="F11" s="7"/>
       <c r="G11" s="7"/>
       <c r="H11" s="14"/>
       <c r="I11" s="14"/>
       <c r="J11" s="14"/>
       <c r="K11" s="8"/>
       <c r="L11" s="8"/>
       <c r="M11" s="8"/>
       <c r="N11" s="8"/>
       <c r="O11" s="8">
-        <v>375.64</v>
+        <v>181.75</v>
       </c>
       <c r="P11" s="8">
-        <v>170.84</v>
+        <v>0</v>
       </c>
       <c r="Q11" s="8">
-        <v>45.48</v>
+        <v>0</v>
       </c>
       <c r="R11" s="8"/>
       <c r="S11" s="8"/>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A11:N11"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>