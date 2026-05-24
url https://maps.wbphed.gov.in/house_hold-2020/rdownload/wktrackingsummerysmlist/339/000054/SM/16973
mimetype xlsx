--- v1 (2026-04-05)
+++ v2 (2026-05-24)
@@ -874,54 +874,54 @@
       <c r="I4" s="13" t="s">
         <v>32</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>33</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="P4" s="4">
         <v>72.97</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>55</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>75.37</v>
       </c>
       <c r="S4" s="4">
         <v>74</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>30</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
@@ -1110,54 +1110,54 @@
       <c r="I8" s="13" t="s">
         <v>32</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>33</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>54</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>55</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>56</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>57</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>44</v>
       </c>
       <c r="P8" s="4">
         <v>12.1</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>3.1</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>25.63</v>
       </c>
       <c r="S8" s="4">
         <v>71</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
@@ -1266,54 +1266,54 @@
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="7" t="s">
         <v>70</v>
       </c>
       <c r="B11" s="7"/>
       <c r="C11" s="7"/>
       <c r="D11" s="7"/>
       <c r="E11" s="11"/>
       <c r="F11" s="7"/>
       <c r="G11" s="7"/>
       <c r="H11" s="14"/>
       <c r="I11" s="14"/>
       <c r="J11" s="14"/>
       <c r="K11" s="8"/>
       <c r="L11" s="8"/>
       <c r="M11" s="8"/>
       <c r="N11" s="8"/>
       <c r="O11" s="8">
         <v>181.75</v>
       </c>
       <c r="P11" s="8">
-        <v>0</v>
+        <v>58.1</v>
       </c>
       <c r="Q11" s="8">
-        <v>0</v>
+        <v>31.97</v>
       </c>
       <c r="R11" s="8"/>
       <c r="S11" s="8"/>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A11:N11"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>