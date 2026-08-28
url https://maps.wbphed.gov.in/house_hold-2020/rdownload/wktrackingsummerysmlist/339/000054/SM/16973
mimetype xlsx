--- v2 (2026-05-24)
+++ v3 (2026-08-28)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="71">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="80">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -89,183 +89,210 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>BANKURA</t>
   </si>
   <si>
     <t>Bankura Division</t>
   </si>
   <si>
     <t>Augmentation works for Pakhanna &amp; its adjoining mouzas Water Supply Scheme within Barjora Block.</t>
   </si>
   <si>
     <t>SM/16973</t>
   </si>
   <si>
     <t>Augmentation</t>
   </si>
   <si>
+    <t>Construction of Platfrom of Existing 'FHTC (Functional House Hold Tap Connection' in connection with Jal Jeevan Mission (JJM) for Augmentation of Pakhanna and its adjoining mouzas W/S Scheme within Barjora Block under Bankura Sadar Sub-Division of Bankura Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000388/2023-2024</t>
+  </si>
+  <si>
+    <t>2048/BQA</t>
+  </si>
+  <si>
+    <t>24/07/2023</t>
+  </si>
+  <si>
+    <t>01/01/2027</t>
+  </si>
+  <si>
+    <t>PRINCE INDUTRIES (INDIA)</t>
+  </si>
+  <si>
+    <t>Bankura Mechanical</t>
+  </si>
+  <si>
+    <t>Acceptance cum Formal work order for the work of Providing and installation of High lift &amp; Low Lift pumping machineries and other electromechanical accessories for Pakhanna &amp; its adjoining mouzas water supply scheme Block Barjora under under Bankura Mechanical Division, P.H.E. Dte</t>
+  </si>
+  <si>
+    <t>ORD/000435/2023-2024</t>
+  </si>
+  <si>
+    <t>1768/BMD</t>
+  </si>
+  <si>
+    <t>01/08/2023</t>
+  </si>
+  <si>
+    <t>30/09/2023</t>
+  </si>
+  <si>
+    <t>M/S NABIN GOPAL SENGUPTA</t>
+  </si>
+  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000088/2023-2024</t>
   </si>
   <si>
     <t>2732/BQA</t>
   </si>
   <si>
     <t>03/10/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
-    <t>Bankura Mechanical</t>
-[...23 lines deleted...]
-    <t>M/S NABIN GOPAL SENGUPTA</t>
+    <t>Acceptance cum Formal work order for the work of Providing and installation of Boosting pumping machineries and other electro-mechanical accessories for P/H No-I &amp; II at Tail End site of Augmentation works for Pakhanna &amp; its adjoining mouzas Water Supply Scheme within Barjora Block. under Bankura Mechanical Division, P.H.E. Dte</t>
+  </si>
+  <si>
+    <t>ORD/000328/2024-2025</t>
+  </si>
+  <si>
+    <t>867/BMD</t>
+  </si>
+  <si>
+    <t>29/08/2024</t>
+  </si>
+  <si>
+    <t>27/12/2024</t>
+  </si>
+  <si>
+    <t>SK ENTERPRISE</t>
   </si>
   <si>
     <t>Acceptance cum Formal work order for the work of Providing and installation of gaseous chlorination system and other electromechanical acessories at OHR site of Ground Water Based Pakhanna (Manachar) Pipe Water Supply Scheme under Bankura Division, Block - Barjora, District - Bankura.</t>
   </si>
   <si>
     <t>ORD/000579/2024-2025</t>
   </si>
   <si>
     <t>1402/BMD</t>
   </si>
   <si>
     <t>12/12/2024</t>
   </si>
   <si>
     <t>11/04/2025</t>
   </si>
   <si>
-    <t>SK ENTERPRISE</t>
+    <t>Construction of Pump House, Boundary Wall at 3nos locations i.c. Pakhanna OHR Site, Gopalpur and Purokonda and Laying additional distribution system under Augmentation works for Pakhanna and its adjoining Mouzas Water Supply Scheme within Barjora Block.</t>
+  </si>
+  <si>
+    <t>ORD/000372/2024-2025</t>
+  </si>
+  <si>
+    <t>2350/BQA</t>
+  </si>
+  <si>
+    <t>09/09/2024</t>
+  </si>
+  <si>
+    <t>08/12/2024</t>
+  </si>
+  <si>
+    <t>TAPAS KUMBHAKAR</t>
+  </si>
+  <si>
+    <t>Support service for detail surveying, cross checking of available LOP and taking level at the interval of 50 mtr. by using survey instrument like DGPS / Drone and detailed design of pipeline by using Watergems Software on the basis of population density for Augmentation works for Pakhanna and its adjoining mouzas. under Bankura Sadar Sub Division of Bankura Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001176/2023-2024</t>
+  </si>
+  <si>
+    <t>428/BQA</t>
+  </si>
+  <si>
+    <t>08/02/2024</t>
+  </si>
+  <si>
+    <t>09/03/2024</t>
+  </si>
+  <si>
+    <t>LEMNISCATE</t>
   </si>
   <si>
     <t>RTOR000254/2023-2024</t>
   </si>
   <si>
     <t>193/BQA</t>
   </si>
   <si>
     <t>22/01/2024</t>
   </si>
   <si>
     <t>WBSEDCL, Quotation Bill for new power connection at Purakanda Pump House augmentation work under Pakhanna water supply scheme (SM/03512)</t>
   </si>
   <si>
     <t>BILL/00727/2024-2025</t>
   </si>
   <si>
     <t>BP-2024-25-211</t>
   </si>
   <si>
     <t>03/09/2024</t>
   </si>
   <si>
     <t>WEST BENGAL STATE ELECTRICITY DISTRIBUTION COMPANY LTD.</t>
   </si>
   <si>
-    <t>Acceptance cum Formal work order for the work of Providing and installation of Boosting pumping machineries and other electro-mechanical accessories for P/H No-I &amp; II at Tail End site of Augmentation works for Pakhanna &amp; its adjoining mouzas Water Supply Scheme within Barjora Block. under Bankura Mechanical Division, P.H.E. Dte</t>
-[...47 lines deleted...]
-    <t>LEMNISCATE</t>
+    <t>New Service connection charge for Gopalpur Pump house under Pakhanna and its Adjoining mouzas water supply scheme Barjora block under BMD,PHE Dte.(SM/16973 )</t>
+  </si>
+  <si>
+    <t>BILL/02195/2025-2026</t>
+  </si>
+  <si>
+    <t>12/03/2026</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -654,51 +681,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W11"/>
+  <dimension ref="A1:W13"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="65.983887" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -792,541 +819,657 @@
       <c r="W2" s="1"/>
     </row>
     <row r="3" spans="1:23">
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3"/>
       <c r="D3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
-      <c r="I3" s="13"/>
-      <c r="J3" s="13"/>
+      <c r="I3" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J3" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K3" s="4" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="P3" s="4">
-        <v>2.25</v>
+        <v>194.81</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>112.75</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>57.88</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>85</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="I4" s="13" t="s">
-        <v>32</v>
+        <v>26</v>
       </c>
       <c r="J4" s="13" t="s">
-        <v>33</v>
+        <v>27</v>
       </c>
       <c r="K4" s="4" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="P4" s="4">
         <v>72.97</v>
       </c>
       <c r="Q4" s="4">
         <v>55</v>
       </c>
       <c r="R4" s="4">
         <v>75.37</v>
       </c>
       <c r="S4" s="4">
         <v>74</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
-        <v>30</v>
+        <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>39</v>
-[...6 lines deleted...]
-      </c>
+        <v>40</v>
+      </c>
+      <c r="I5" s="13"/>
+      <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>44</v>
       </c>
       <c r="P5" s="4">
-        <v>30.4</v>
+        <v>2.25</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
         <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>25</v>
-[...2 lines deleted...]
-      <c r="J6" s="13"/>
+        <v>45</v>
+      </c>
+      <c r="I6" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J6" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K6" s="4" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>29</v>
+        <v>50</v>
       </c>
       <c r="P6" s="4">
-        <v>2.25</v>
+        <v>12.1</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>3.1</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>25.63</v>
       </c>
       <c r="S6" s="4">
-        <v>0</v>
+        <v>71</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>48</v>
-[...2 lines deleted...]
-      <c r="J7" s="13"/>
+        <v>51</v>
+      </c>
+      <c r="I7" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J7" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K7" s="4" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="L7" s="4" t="s">
+        <v>53</v>
+      </c>
+      <c r="M7" s="4" t="s">
+        <v>54</v>
+      </c>
+      <c r="N7" s="4" t="s">
+        <v>55</v>
+      </c>
+      <c r="O7" s="4" t="s">
         <v>50</v>
       </c>
-      <c r="M7" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P7" s="4">
-        <v>0.57</v>
+        <v>30.4</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
-        <v>30</v>
+        <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>53</v>
+        <v>56</v>
       </c>
       <c r="I8" s="13" t="s">
-        <v>32</v>
+        <v>26</v>
       </c>
       <c r="J8" s="13" t="s">
-        <v>33</v>
+        <v>27</v>
       </c>
       <c r="K8" s="4" t="s">
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>57</v>
+        <v>60</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>44</v>
+        <v>61</v>
       </c>
       <c r="P8" s="4">
-        <v>12.1</v>
+        <v>60.29</v>
       </c>
       <c r="Q8" s="4">
-        <v>3.1</v>
+        <v>0</v>
       </c>
       <c r="R8" s="4">
-        <v>25.63</v>
+        <v>0</v>
       </c>
       <c r="S8" s="4">
-        <v>71</v>
+        <v>25</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>58</v>
+        <v>62</v>
       </c>
       <c r="I9" s="13" t="s">
-        <v>32</v>
+        <v>26</v>
       </c>
       <c r="J9" s="13" t="s">
-        <v>33</v>
+        <v>27</v>
       </c>
       <c r="K9" s="4" t="s">
-        <v>59</v>
+        <v>63</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>61</v>
+        <v>65</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>62</v>
+        <v>66</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>63</v>
+        <v>67</v>
       </c>
       <c r="P9" s="4">
-        <v>60.29</v>
+        <v>0.92</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
-        <v>25</v>
+        <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>64</v>
-[...6 lines deleted...]
-      </c>
+        <v>40</v>
+      </c>
+      <c r="I10" s="13"/>
+      <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
-        <v>65</v>
+        <v>68</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>69</v>
+        <v>44</v>
       </c>
       <c r="P10" s="4">
-        <v>0.92</v>
+        <v>2.25</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
-      <c r="A11" s="7" t="s">
-[...25 lines deleted...]
-      <c r="S11" s="8"/>
+      <c r="A11" s="3">
+        <v>9</v>
+      </c>
+      <c r="B11" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C11" s="3"/>
+      <c r="D11" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="E11" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F11" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G11" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H11" s="13" t="s">
+        <v>71</v>
+      </c>
+      <c r="I11" s="13"/>
+      <c r="J11" s="13"/>
+      <c r="K11" s="4" t="s">
+        <v>72</v>
+      </c>
+      <c r="L11" s="4" t="s">
+        <v>73</v>
+      </c>
+      <c r="M11" s="4" t="s">
+        <v>74</v>
+      </c>
+      <c r="N11" s="4" t="s">
+        <v>74</v>
+      </c>
+      <c r="O11" s="4" t="s">
+        <v>75</v>
+      </c>
+      <c r="P11" s="4">
+        <v>0.57</v>
+      </c>
+      <c r="Q11" s="4">
+        <v>0</v>
+      </c>
+      <c r="R11" s="4">
+        <v>0</v>
+      </c>
+      <c r="S11" s="4">
+        <v>0</v>
+      </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
+    <row r="12" spans="1:23">
+      <c r="A12" s="3">
+        <v>10</v>
+      </c>
+      <c r="B12" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C12" s="3"/>
+      <c r="D12" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="E12" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F12" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G12" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H12" s="13" t="s">
+        <v>76</v>
+      </c>
+      <c r="I12" s="13"/>
+      <c r="J12" s="13"/>
+      <c r="K12" s="4" t="s">
+        <v>77</v>
+      </c>
+      <c r="L12" s="4"/>
+      <c r="M12" s="4" t="s">
+        <v>78</v>
+      </c>
+      <c r="N12" s="4" t="s">
+        <v>78</v>
+      </c>
+      <c r="O12" s="4" t="s">
+        <v>75</v>
+      </c>
+      <c r="P12" s="4">
+        <v>3.88</v>
+      </c>
+      <c r="Q12" s="4">
+        <v>0</v>
+      </c>
+      <c r="R12" s="4">
+        <v>0</v>
+      </c>
+      <c r="S12" s="4">
+        <v>0</v>
+      </c>
+      <c r="T12" s="1"/>
+      <c r="U12" s="1"/>
+      <c r="V12" s="1"/>
+      <c r="W12" s="1"/>
+    </row>
+    <row r="13" spans="1:23">
+      <c r="A13" s="7" t="s">
+        <v>79</v>
+      </c>
+      <c r="B13" s="7"/>
+      <c r="C13" s="7"/>
+      <c r="D13" s="7"/>
+      <c r="E13" s="11"/>
+      <c r="F13" s="7"/>
+      <c r="G13" s="7"/>
+      <c r="H13" s="14"/>
+      <c r="I13" s="14"/>
+      <c r="J13" s="14"/>
+      <c r="K13" s="8"/>
+      <c r="L13" s="8"/>
+      <c r="M13" s="8"/>
+      <c r="N13" s="8"/>
+      <c r="O13" s="8">
+        <v>380.44</v>
+      </c>
+      <c r="P13" s="8">
+        <v>170.84</v>
+      </c>
+      <c r="Q13" s="8">
+        <v>44.91</v>
+      </c>
+      <c r="R13" s="8"/>
+      <c r="S13" s="8"/>
+      <c r="T13" s="1"/>
+      <c r="U13" s="1"/>
+      <c r="V13" s="1"/>
+      <c r="W13" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A11:N11"/>
+    <mergeCell ref="A13:N13"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>