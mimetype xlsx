--- v1 (2026-03-03)
+++ v2 (2026-04-05)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="92">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="98">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -251,84 +251,102 @@
   <si>
     <t>01/04/2026</t>
   </si>
   <si>
     <t>M/S TARUN KUMAR PATRA</t>
   </si>
   <si>
     <t>Soil Investigation work for construction of OHR (300 CUM CAPACITY) under ANDHARTHOL (Zone- V2) under Bankura - I, II &amp; Barjora Block Water Supply Scheme (BRGF Ph - I Project) under Bankura Sadar Sub Division of Bankura Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000891/2023-2024</t>
   </si>
   <si>
     <t>3042/BQA</t>
   </si>
   <si>
     <t>06/11/2023</t>
   </si>
   <si>
     <t>01/10/2025</t>
   </si>
   <si>
     <t>G.MITRA AND ASSOCIATES</t>
   </si>
   <si>
+    <t>Acceptance cum Formal work order for the work of Providing and installation of gaseous chlorination system and other electromechanical accessories for Augmentation works at OHR Andharthole (Zone- V) under Bankura - I, II &amp; Barjora Block Water Supply Scheme under Bankura Mechanical Division, P.H.E. Dte</t>
+  </si>
+  <si>
+    <t>ORD/000011/2025-2026</t>
+  </si>
+  <si>
+    <t>146/BMD</t>
+  </si>
+  <si>
+    <t>30/04/2025</t>
+  </si>
+  <si>
+    <t>29/07/2025</t>
+  </si>
+  <si>
+    <t>SWAPAN ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Support service for design of pipe network under Augmentation works for ANDHARTHOL (Zone- V) under Bankura - I, II &amp; Barjora Block W/S Scheme (BRGF Ph - I Project) under Bankura Sadar Sub Division of Bankura Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001206/2023-2024</t>
+  </si>
+  <si>
+    <t>459/BQA</t>
+  </si>
+  <si>
+    <t>08/02/2024</t>
+  </si>
+  <si>
+    <t>09/03/2024</t>
+  </si>
+  <si>
+    <t>ROY CHOWDHURY ASSOCIATES</t>
+  </si>
+  <si>
     <t>Acceptance cum Formal work order for the work of Supply delivery and fitting fixing of Pump spares of HSC pumps at Belboni IBS, under Bankura I ,II and Borjora Block Surface Water Based Piped Water Supply Scheme (BRGF Phase I) under Bankura Mechanical Division PHE Dte. Dist Bankura</t>
   </si>
   <si>
     <t>ORD/000127/2024-2025</t>
   </si>
   <si>
     <t>433/BMD</t>
   </si>
   <si>
     <t>27/06/2024</t>
   </si>
   <si>
     <t>22/02/2025</t>
   </si>
   <si>
     <t>RABINDRA NATH KHAN</t>
-  </si>
-[...16 lines deleted...]
-    <t>SWAPAN ENTERPRISE</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -717,51 +735,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W15"/>
+  <dimension ref="A1:W16"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="65.983887" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1473,165 +1491,226 @@
       <c r="H13" s="13" t="s">
         <v>79</v>
       </c>
       <c r="I13" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J13" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K13" s="4" t="s">
         <v>80</v>
       </c>
       <c r="L13" s="4" t="s">
         <v>81</v>
       </c>
       <c r="M13" s="4" t="s">
         <v>82</v>
       </c>
       <c r="N13" s="4" t="s">
         <v>83</v>
       </c>
       <c r="O13" s="4" t="s">
         <v>84</v>
       </c>
       <c r="P13" s="4">
-        <v>96.81</v>
+        <v>40.67</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
-        <v>98</v>
+        <v>0</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H14" s="13" t="s">
         <v>85</v>
       </c>
       <c r="I14" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J14" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K14" s="4" t="s">
         <v>86</v>
       </c>
       <c r="L14" s="4" t="s">
         <v>87</v>
       </c>
       <c r="M14" s="4" t="s">
         <v>88</v>
       </c>
       <c r="N14" s="4" t="s">
         <v>89</v>
       </c>
       <c r="O14" s="4" t="s">
         <v>90</v>
       </c>
       <c r="P14" s="4">
-        <v>40.67</v>
+        <v>2.31</v>
       </c>
       <c r="Q14" s="4">
         <v>0</v>
       </c>
       <c r="R14" s="4">
         <v>0</v>
       </c>
       <c r="S14" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
-      <c r="A15" s="7" t="s">
+      <c r="A15" s="3">
+        <v>13</v>
+      </c>
+      <c r="B15" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C15" s="3"/>
+      <c r="D15" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="E15" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F15" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G15" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H15" s="13" t="s">
         <v>91</v>
       </c>
-      <c r="B15" s="7"/>
-[...22 lines deleted...]
-      <c r="S15" s="8"/>
+      <c r="I15" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J15" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K15" s="4" t="s">
+        <v>92</v>
+      </c>
+      <c r="L15" s="4" t="s">
+        <v>93</v>
+      </c>
+      <c r="M15" s="4" t="s">
+        <v>94</v>
+      </c>
+      <c r="N15" s="4" t="s">
+        <v>95</v>
+      </c>
+      <c r="O15" s="4" t="s">
+        <v>96</v>
+      </c>
+      <c r="P15" s="4">
+        <v>96.81</v>
+      </c>
+      <c r="Q15" s="4">
+        <v>0</v>
+      </c>
+      <c r="R15" s="4">
+        <v>0</v>
+      </c>
+      <c r="S15" s="4">
+        <v>98</v>
+      </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
+    <row r="16" spans="1:23">
+      <c r="A16" s="7" t="s">
+        <v>97</v>
+      </c>
+      <c r="B16" s="7"/>
+      <c r="C16" s="7"/>
+      <c r="D16" s="7"/>
+      <c r="E16" s="11"/>
+      <c r="F16" s="7"/>
+      <c r="G16" s="7"/>
+      <c r="H16" s="14"/>
+      <c r="I16" s="14"/>
+      <c r="J16" s="14"/>
+      <c r="K16" s="8"/>
+      <c r="L16" s="8"/>
+      <c r="M16" s="8"/>
+      <c r="N16" s="8"/>
+      <c r="O16" s="8">
+        <v>400.74</v>
+      </c>
+      <c r="P16" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q16" s="8">
+        <v>0</v>
+      </c>
+      <c r="R16" s="8"/>
+      <c r="S16" s="8"/>
+      <c r="T16" s="1"/>
+      <c r="U16" s="1"/>
+      <c r="V16" s="1"/>
+      <c r="W16" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A15:N15"/>
+    <mergeCell ref="A16:N16"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>