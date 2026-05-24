--- v2 (2026-04-05)
+++ v3 (2026-05-24)
@@ -1132,54 +1132,54 @@
       <c r="I7" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>48</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>49</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>50</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>51</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>52</v>
       </c>
       <c r="P7" s="4">
         <v>99.61</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>98.15</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>98.53</v>
       </c>
       <c r="S7" s="4">
         <v>98</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
@@ -1193,54 +1193,54 @@
       <c r="I8" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>54</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>55</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>56</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>57</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>58</v>
       </c>
       <c r="P8" s="4">
         <v>0.85</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>0.85</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>99.93</v>
       </c>
       <c r="S8" s="4">
         <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
@@ -1311,54 +1311,54 @@
       <c r="I10" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J10" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K10" s="4" t="s">
         <v>63</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>64</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>65</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>66</v>
       </c>
       <c r="P10" s="4">
         <v>37.06</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>28.88</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>77.91</v>
       </c>
       <c r="S10" s="4">
         <v>55</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
@@ -1650,54 +1650,54 @@
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="7" t="s">
         <v>97</v>
       </c>
       <c r="B16" s="7"/>
       <c r="C16" s="7"/>
       <c r="D16" s="7"/>
       <c r="E16" s="11"/>
       <c r="F16" s="7"/>
       <c r="G16" s="7"/>
       <c r="H16" s="14"/>
       <c r="I16" s="14"/>
       <c r="J16" s="14"/>
       <c r="K16" s="8"/>
       <c r="L16" s="8"/>
       <c r="M16" s="8"/>
       <c r="N16" s="8"/>
       <c r="O16" s="8">
         <v>400.74</v>
       </c>
       <c r="P16" s="8">
-        <v>0</v>
+        <v>127.87</v>
       </c>
       <c r="Q16" s="8">
-        <v>0</v>
+        <v>31.91</v>
       </c>
       <c r="R16" s="8"/>
       <c r="S16" s="8"/>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A16:N16"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>