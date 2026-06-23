--- v3 (2026-05-24)
+++ v4 (2026-06-23)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="98">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="102">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -303,50 +303,62 @@
     <t>08/02/2024</t>
   </si>
   <si>
     <t>09/03/2024</t>
   </si>
   <si>
     <t>ROY CHOWDHURY ASSOCIATES</t>
   </si>
   <si>
     <t>Acceptance cum Formal work order for the work of Supply delivery and fitting fixing of Pump spares of HSC pumps at Belboni IBS, under Bankura I ,II and Borjora Block Surface Water Based Piped Water Supply Scheme (BRGF Phase I) under Bankura Mechanical Division PHE Dte. Dist Bankura</t>
   </si>
   <si>
     <t>ORD/000127/2024-2025</t>
   </si>
   <si>
     <t>433/BMD</t>
   </si>
   <si>
     <t>27/06/2024</t>
   </si>
   <si>
     <t>22/02/2025</t>
   </si>
   <si>
     <t>RABINDRA NATH KHAN</t>
+  </si>
+  <si>
+    <t>New service connection at Jamboni mouza of Andherthole augmentaion site at Bankura-I block under BMD PHE Dte.(SM/16972)</t>
+  </si>
+  <si>
+    <t>BILL/01357/2024-2025</t>
+  </si>
+  <si>
+    <t>BP-2024-25-341</t>
+  </si>
+  <si>
+    <t>29/01/2025</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -735,70 +747,70 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W16"/>
+  <dimension ref="A1:W17"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
-    <col min="12" max="12" width="11.711426" bestFit="true" customWidth="true" style="0"/>
+    <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="65.983887" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="23.422852" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
@@ -1630,87 +1642,144 @@
       </c>
       <c r="N15" s="4" t="s">
         <v>95</v>
       </c>
       <c r="O15" s="4" t="s">
         <v>96</v>
       </c>
       <c r="P15" s="4">
         <v>96.81</v>
       </c>
       <c r="Q15" s="4">
         <v>0</v>
       </c>
       <c r="R15" s="4">
         <v>0</v>
       </c>
       <c r="S15" s="4">
         <v>98</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
-      <c r="A16" s="7" t="s">
+      <c r="A16" s="3">
+        <v>14</v>
+      </c>
+      <c r="B16" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C16" s="3"/>
+      <c r="D16" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="E16" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F16" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G16" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H16" s="13" t="s">
         <v>97</v>
       </c>
-      <c r="B16" s="7"/>
-[...22 lines deleted...]
-      <c r="S16" s="8"/>
+      <c r="I16" s="13"/>
+      <c r="J16" s="13"/>
+      <c r="K16" s="4" t="s">
+        <v>98</v>
+      </c>
+      <c r="L16" s="4" t="s">
+        <v>99</v>
+      </c>
+      <c r="M16" s="4" t="s">
+        <v>100</v>
+      </c>
+      <c r="N16" s="4" t="s">
+        <v>100</v>
+      </c>
+      <c r="O16" s="4" t="s">
+        <v>46</v>
+      </c>
+      <c r="P16" s="4">
+        <v>5.45</v>
+      </c>
+      <c r="Q16" s="4">
+        <v>0</v>
+      </c>
+      <c r="R16" s="4">
+        <v>0</v>
+      </c>
+      <c r="S16" s="4">
+        <v>0</v>
+      </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
+    <row r="17" spans="1:23">
+      <c r="A17" s="7" t="s">
+        <v>101</v>
+      </c>
+      <c r="B17" s="7"/>
+      <c r="C17" s="7"/>
+      <c r="D17" s="7"/>
+      <c r="E17" s="11"/>
+      <c r="F17" s="7"/>
+      <c r="G17" s="7"/>
+      <c r="H17" s="14"/>
+      <c r="I17" s="14"/>
+      <c r="J17" s="14"/>
+      <c r="K17" s="8"/>
+      <c r="L17" s="8"/>
+      <c r="M17" s="8"/>
+      <c r="N17" s="8"/>
+      <c r="O17" s="8">
+        <v>406.18</v>
+      </c>
+      <c r="P17" s="8">
+        <v>127.87</v>
+      </c>
+      <c r="Q17" s="8">
+        <v>31.48</v>
+      </c>
+      <c r="R17" s="8"/>
+      <c r="S17" s="8"/>
+      <c r="T17" s="1"/>
+      <c r="U17" s="1"/>
+      <c r="V17" s="1"/>
+      <c r="W17" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A16:N16"/>
+    <mergeCell ref="A17:N17"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>