--- v4 (2026-06-23)
+++ v5 (2026-08-28)
@@ -89,264 +89,264 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>BANKURA</t>
   </si>
   <si>
     <t>Bankura Division</t>
   </si>
   <si>
     <t>Augmentation works for ANDHARTHOL (Zone- V) under Bankura - I, II &amp; Barjora Block Water Supply Scheme (BRGF Ph - I Project).</t>
   </si>
   <si>
     <t>SM/16972</t>
   </si>
   <si>
     <t>Augmentation</t>
   </si>
   <si>
+    <t>Construction of Platfrom of Existing 'FHTC' (Funtional House Hold Tap Connection) in connection with Jal Jeevan Mission (JJM) for Augmentation of ANDHARTHOL (Zone - V) under Bankura - I,II &amp; Barjora Block W/S Scheme (BRGF ph - I project) under Bankura Sadar Sub - Division of Bankura Division, PHE Dte. Block - Bankura- I, Name of OHR - Andharthol, No.of Mouza :- 18, Name of mouza:- Chhendua, Chamkara, Fengabasa, Amlatara, Purandihi, Kumidya, Penchaldihi, Siarbada, Deba, Andharthol, Sutijor, Shyamdanga, Ramjibanpur, Sunukpahari, Jamboni, Dabar, Tariba teridi &amp; Haru Malliker Bonkata</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000819/2022-2023</t>
+  </si>
+  <si>
+    <t>724/BQA</t>
+  </si>
+  <si>
+    <t>30/03/2023</t>
+  </si>
+  <si>
+    <t>31/05/2025</t>
+  </si>
+  <si>
+    <t>SUMITA UPADHYAY</t>
+  </si>
+  <si>
     <t>Creation of Balance 'FHTC' (Funtional House Hold Tap Connection) in connection with Jal Jeevan Mission (JJM) for Augmentation of ANDHARTHOL (Zone - V) under Bankura - I,II &amp; Barjora Block W/S Scheme (BRGF ph - I project) under Bankura Sadar Sub - Division of Bankura Division, PHE Dte. Block - Bankura- I, Name of OHR - Andharthol, No.of Mouza :- 18, Name of mouza:- Chhendua, Chamkara, Fengabasa, Amlatara, Purandihi, Kumidya, Penchaldihi, Siarbada, Deba, Andharthol, Sutijor, Shyamdanga, Ramjibanpur, Sunukpahari, Jamboni, Dabar, Tariba teridi &amp; Haru Malliker Bonkata , FHTC-100 Nos.</t>
   </si>
   <si>
-    <t>Assistant Engineer</t>
-[...4 lines deleted...]
-  <si>
     <t>ORD/000818/2022-2023</t>
   </si>
   <si>
     <t>723/BQA</t>
   </si>
   <si>
-    <t>30/03/2023</t>
-[...1 lines deleted...]
-  <si>
     <t>28/06/2023</t>
   </si>
   <si>
     <t>GOURANGA NANDI</t>
   </si>
   <si>
+    <t>Sinking of 3 nos of 200mm X 165mm dia.X 280 mtr. deep Rig bore Tube Well (by DTH Rig machine) with allied works for creation of source in connection with Jal Jeevan Mission (JJM) for Augmentation of ANDHARTHOL (Zone - V) under Bankura - I,II &amp; Barjora Block W/S Scheme (BRGF ph - I project) under Bankura Sadar Sub - Division of Bankura Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000017/2023-2024</t>
+  </si>
+  <si>
+    <t>794/BQA</t>
+  </si>
+  <si>
+    <t>11/04/2023</t>
+  </si>
+  <si>
+    <t>30/06/2026</t>
+  </si>
+  <si>
+    <t>M/S TARUN KUMAR PATRA</t>
+  </si>
+  <si>
     <t>Bankura Mechanical</t>
   </si>
   <si>
     <t>Acceptance cum Formal work order for the work of Providing and installation of High lift &amp; Low Lift pumping machineries and other electromechanical accessories for Augmentation work for Adarsole (Zone-V) under Bankura -I ,II &amp; Borjora Block Water Supply Scheme (BRGF Phase-I) under Bankura Mechanical Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000320/2023-2024</t>
   </si>
   <si>
     <t>1469/BMD</t>
   </si>
   <si>
     <t>18/07/2023</t>
   </si>
   <si>
     <t>16/09/2023</t>
   </si>
   <si>
     <t>R.N.S. TRADING</t>
   </si>
   <si>
+    <t>Soil Investigation work for construction of OHR (300 CUM CAPACITY) under ANDHARTHOL (Zone- V2) under Bankura - I, II &amp; Barjora Block Water Supply Scheme (BRGF Ph - I Project) under Bankura Sadar Sub Division of Bankura Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000891/2023-2024</t>
+  </si>
+  <si>
+    <t>3042/BQA</t>
+  </si>
+  <si>
+    <t>06/11/2023</t>
+  </si>
+  <si>
+    <t>01/10/2025</t>
+  </si>
+  <si>
+    <t>G.MITRA AND ASSOCIATES</t>
+  </si>
+  <si>
+    <t>Acceptance cum Formal work order for the work of Supply delivery and fitting fixing of Pump spares for Horizontal Split Cashing Centrifugal Pumping Machineries at Belboni IBS Block Bankura-II under Bankura -I ,II &amp; Borjora Block Surface Water Based Piped Water Supply Scheme (BRGF Phase-I) under Bankura Mechanical Division PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000457/2023-2024</t>
+  </si>
+  <si>
+    <t>1783/BMD</t>
+  </si>
+  <si>
+    <t>01/08/2023</t>
+  </si>
+  <si>
+    <t>30/10/2023</t>
+  </si>
+  <si>
+    <t>B T PROJECTS PRIVATE LIMITED</t>
+  </si>
+  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000087/2023-2024</t>
   </si>
   <si>
     <t>2732/BQA</t>
   </si>
   <si>
     <t>03/10/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
     <t>BILL/00151/2023-2024</t>
   </si>
   <si>
     <t>WEST BENGAL STATE ELECTRICITY DISTRIBUTION COMPANY LTD.</t>
   </si>
   <si>
-    <t>Acceptance cum Formal work order for the work of Supply delivery and fitting fixing of Pump spares for Horizontal Split Cashing Centrifugal Pumping Machineries at Belboni IBS Block Bankura-II under Bankura -I ,II &amp; Borjora Block Surface Water Based Piped Water Supply Scheme (BRGF Phase-I) under Bankura Mechanical Division PHE Dte.</t>
-[...14 lines deleted...]
-    <t>B T PROJECTS PRIVATE LIMITED</t>
+    <t>Support service for design of pipe network under Augmentation works for ANDHARTHOL (Zone- V) under Bankura - I, II &amp; Barjora Block W/S Scheme (BRGF Ph - I Project) under Bankura Sadar Sub Division of Bankura Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001206/2023-2024</t>
+  </si>
+  <si>
+    <t>459/BQA</t>
+  </si>
+  <si>
+    <t>08/02/2024</t>
+  </si>
+  <si>
+    <t>09/03/2024</t>
+  </si>
+  <si>
+    <t>ROY CHOWDHURY ASSOCIATES</t>
   </si>
   <si>
     <t>Barbed wire Fencing works at ANDHARTHOLE (Zone - V-2) OHR Site in connection with Jal Jeevan Mission (JJM) for Augmentation of ANDHARTHOL (Zone - V) under Bankura - I,II &amp; Barjora Block W/S Scheme (BRGF ph - I project) under Bankura Sadar Sub - Division of Bankura Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/001482/2023-2024</t>
   </si>
   <si>
     <t>209/BSD</t>
   </si>
   <si>
     <t>02/02/2024</t>
   </si>
   <si>
     <t>12/02/2024</t>
   </si>
   <si>
     <t>SANTI RANJAN MANDAL</t>
   </si>
   <si>
+    <t>Acceptance cum Formal work order for the work of Supply delivery and fitting fixing of Pump spares of HSC pumps at Belboni IBS, under Bankura I ,II and Borjora Block Surface Water Based Piped Water Supply Scheme (BRGF Phase I) under Bankura Mechanical Division PHE Dte. Dist Bankura</t>
+  </si>
+  <si>
+    <t>ORD/000127/2024-2025</t>
+  </si>
+  <si>
+    <t>433/BMD</t>
+  </si>
+  <si>
+    <t>27/06/2024</t>
+  </si>
+  <si>
+    <t>22/02/2025</t>
+  </si>
+  <si>
+    <t>RABINDRA NATH KHAN</t>
+  </si>
+  <si>
     <t>RTOR000252/2023-2024</t>
   </si>
   <si>
     <t>193/BQA</t>
   </si>
   <si>
     <t>22/01/2024</t>
   </si>
   <si>
-    <t>Construction of Platfrom of Existing 'FHTC' (Funtional House Hold Tap Connection) in connection with Jal Jeevan Mission (JJM) for Augmentation of ANDHARTHOL (Zone - V) under Bankura - I,II &amp; Barjora Block W/S Scheme (BRGF ph - I project) under Bankura Sadar Sub - Division of Bankura Division, PHE Dte. Block - Bankura- I, Name of OHR - Andharthol, No.of Mouza :- 18, Name of mouza:- Chhendua, Chamkara, Fengabasa, Amlatara, Purandihi, Kumidya, Penchaldihi, Siarbada, Deba, Andharthol, Sutijor, Shyamdanga, Ramjibanpur, Sunukpahari, Jamboni, Dabar, Tariba teridi &amp; Haru Malliker Bonkata</t>
-[...49 lines deleted...]
-  <si>
     <t>Acceptance cum Formal work order for the work of Providing and installation of gaseous chlorination system and other electromechanical accessories for Augmentation works at OHR Andharthole (Zone- V) under Bankura - I, II &amp; Barjora Block Water Supply Scheme under Bankura Mechanical Division, P.H.E. Dte</t>
   </si>
   <si>
     <t>ORD/000011/2025-2026</t>
   </si>
   <si>
     <t>146/BMD</t>
   </si>
   <si>
     <t>30/04/2025</t>
   </si>
   <si>
     <t>29/07/2025</t>
   </si>
   <si>
     <t>SWAPAN ENTERPRISE</t>
-  </si>
-[...34 lines deleted...]
-    <t>RABINDRA NATH KHAN</t>
   </si>
   <si>
     <t>New service connection at Jamboni mouza of Andherthole augmentaion site at Bankura-I block under BMD PHE Dte.(SM/16972)</t>
   </si>
   <si>
     <t>BILL/01357/2024-2025</t>
   </si>
   <si>
     <t>BP-2024-25-341</t>
   </si>
   <si>
     <t>29/01/2025</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
@@ -907,823 +907,823 @@
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
-        <v>25.82</v>
+        <v>37.06</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>28.88</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>77.91</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>55</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="I4" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K4" s="4" t="s">
+        <v>34</v>
+      </c>
+      <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
-      <c r="L4" s="4" t="s">
+      <c r="M4" s="4" t="s">
+        <v>30</v>
+      </c>
+      <c r="N4" s="4" t="s">
         <v>36</v>
       </c>
-      <c r="M4" s="4" t="s">
+      <c r="O4" s="4" t="s">
         <v>37</v>
       </c>
-      <c r="N4" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P4" s="4">
-        <v>81.81</v>
+        <v>25.82</v>
       </c>
       <c r="Q4" s="4">
         <v>0</v>
       </c>
       <c r="R4" s="4">
         <v>0</v>
       </c>
       <c r="S4" s="4">
         <v>0</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
+        <v>38</v>
+      </c>
+      <c r="I5" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J5" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K5" s="4" t="s">
+        <v>39</v>
+      </c>
+      <c r="L5" s="4" t="s">
         <v>40</v>
       </c>
-      <c r="I5" s="13"/>
-[...1 lines deleted...]
-      <c r="K5" s="4" t="s">
+      <c r="M5" s="4" t="s">
         <v>41</v>
       </c>
-      <c r="L5" s="4" t="s">
+      <c r="N5" s="4" t="s">
         <v>42</v>
       </c>
-      <c r="M5" s="4" t="s">
+      <c r="O5" s="4" t="s">
         <v>43</v>
       </c>
-      <c r="N5" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P5" s="4">
-        <v>0.36</v>
+        <v>12.94</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
-        <v>0</v>
+        <v>85</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
-        <v>33</v>
+        <v>44</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>22</v>
-[...2 lines deleted...]
-      <c r="J6" s="13"/>
+        <v>45</v>
+      </c>
+      <c r="I6" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J6" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K6" s="4" t="s">
-        <v>45</v>
-[...1 lines deleted...]
-      <c r="L6" s="4"/>
+        <v>46</v>
+      </c>
+      <c r="L6" s="4" t="s">
+        <v>47</v>
+      </c>
       <c r="M6" s="4" t="s">
-        <v>31</v>
+        <v>48</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>31</v>
+        <v>49</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>46</v>
+        <v>50</v>
       </c>
       <c r="P6" s="4">
-        <v>1.5</v>
+        <v>81.81</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>47</v>
+        <v>51</v>
       </c>
       <c r="I7" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K7" s="4" t="s">
-        <v>48</v>
+        <v>52</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>49</v>
+        <v>53</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>50</v>
+        <v>54</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>51</v>
+        <v>55</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>52</v>
+        <v>56</v>
       </c>
       <c r="P7" s="4">
-        <v>99.61</v>
+        <v>0.63</v>
       </c>
       <c r="Q7" s="4">
-        <v>98.15</v>
+        <v>0</v>
       </c>
       <c r="R7" s="4">
-        <v>98.53</v>
+        <v>0</v>
       </c>
       <c r="S7" s="4">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
-        <v>21</v>
+        <v>44</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="I8" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K8" s="4" t="s">
-        <v>54</v>
+        <v>58</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>56</v>
+        <v>60</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>58</v>
+        <v>62</v>
       </c>
       <c r="P8" s="4">
-        <v>0.85</v>
+        <v>99.61</v>
       </c>
       <c r="Q8" s="4">
-        <v>0.85</v>
+        <v>98.15</v>
       </c>
       <c r="R8" s="4">
-        <v>99.93</v>
+        <v>98.53</v>
       </c>
       <c r="S8" s="4">
-        <v>100</v>
+        <v>98</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>40</v>
+        <v>63</v>
       </c>
       <c r="I9" s="13"/>
       <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
-        <v>59</v>
+        <v>64</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>60</v>
+        <v>65</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>44</v>
+        <v>67</v>
       </c>
       <c r="P9" s="4">
         <v>0.36</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
-        <v>21</v>
+        <v>44</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>62</v>
-[...6 lines deleted...]
-      </c>
+        <v>22</v>
+      </c>
+      <c r="I10" s="13"/>
+      <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
-        <v>63</v>
-[...3 lines deleted...]
-      </c>
+        <v>68</v>
+      </c>
+      <c r="L10" s="4"/>
       <c r="M10" s="4" t="s">
-        <v>30</v>
+        <v>36</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>65</v>
+        <v>36</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="P10" s="4">
-        <v>37.06</v>
+        <v>1.5</v>
       </c>
       <c r="Q10" s="4">
-        <v>28.88</v>
+        <v>0</v>
       </c>
       <c r="R10" s="4">
-        <v>77.91</v>
+        <v>0</v>
       </c>
       <c r="S10" s="4">
-        <v>55</v>
+        <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
       <c r="I11" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J11" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K11" s="4" t="s">
-        <v>68</v>
+        <v>71</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>69</v>
+        <v>72</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>70</v>
+        <v>73</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>71</v>
+        <v>74</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>72</v>
+        <v>75</v>
       </c>
       <c r="P11" s="4">
-        <v>12.94</v>
+        <v>2.31</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
-        <v>85</v>
+        <v>100</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>73</v>
+        <v>76</v>
       </c>
       <c r="I12" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J12" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K12" s="4" t="s">
-        <v>74</v>
+        <v>77</v>
       </c>
       <c r="L12" s="4" t="s">
-        <v>75</v>
+        <v>78</v>
       </c>
       <c r="M12" s="4" t="s">
-        <v>76</v>
+        <v>79</v>
       </c>
       <c r="N12" s="4" t="s">
-        <v>77</v>
+        <v>80</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>78</v>
+        <v>81</v>
       </c>
       <c r="P12" s="4">
-        <v>0.63</v>
+        <v>0.85</v>
       </c>
       <c r="Q12" s="4">
-        <v>0</v>
+        <v>0.85</v>
       </c>
       <c r="R12" s="4">
-        <v>0</v>
+        <v>99.93</v>
       </c>
       <c r="S12" s="4">
         <v>100</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
-        <v>33</v>
+        <v>44</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>79</v>
+        <v>82</v>
       </c>
       <c r="I13" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J13" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K13" s="4" t="s">
-        <v>80</v>
+        <v>83</v>
       </c>
       <c r="L13" s="4" t="s">
-        <v>81</v>
+        <v>84</v>
       </c>
       <c r="M13" s="4" t="s">
-        <v>82</v>
+        <v>85</v>
       </c>
       <c r="N13" s="4" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="O13" s="4" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="P13" s="4">
-        <v>40.67</v>
+        <v>96.81</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
-        <v>0</v>
+        <v>98</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H14" s="13" t="s">
-        <v>85</v>
-[...6 lines deleted...]
-      </c>
+        <v>63</v>
+      </c>
+      <c r="I14" s="13"/>
+      <c r="J14" s="13"/>
       <c r="K14" s="4" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
       <c r="L14" s="4" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="M14" s="4" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="N14" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="O14" s="4" t="s">
-        <v>90</v>
+        <v>67</v>
       </c>
       <c r="P14" s="4">
-        <v>2.31</v>
+        <v>0.36</v>
       </c>
       <c r="Q14" s="4">
         <v>0</v>
       </c>
       <c r="R14" s="4">
         <v>0</v>
       </c>
       <c r="S14" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
-        <v>33</v>
+        <v>44</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H15" s="13" t="s">
         <v>91</v>
       </c>
       <c r="I15" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J15" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K15" s="4" t="s">
         <v>92</v>
       </c>
       <c r="L15" s="4" t="s">
         <v>93</v>
       </c>
       <c r="M15" s="4" t="s">
         <v>94</v>
       </c>
       <c r="N15" s="4" t="s">
         <v>95</v>
       </c>
       <c r="O15" s="4" t="s">
         <v>96</v>
       </c>
       <c r="P15" s="4">
-        <v>96.81</v>
+        <v>40.67</v>
       </c>
       <c r="Q15" s="4">
         <v>0</v>
       </c>
       <c r="R15" s="4">
         <v>0</v>
       </c>
       <c r="S15" s="4">
-        <v>98</v>
+        <v>0</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3"/>
       <c r="D16" s="3" t="s">
-        <v>33</v>
+        <v>44</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H16" s="13" t="s">
         <v>97</v>
       </c>
       <c r="I16" s="13"/>
       <c r="J16" s="13"/>
       <c r="K16" s="4" t="s">
         <v>98</v>
       </c>
       <c r="L16" s="4" t="s">
         <v>99</v>
       </c>
       <c r="M16" s="4" t="s">
         <v>100</v>
       </c>
       <c r="N16" s="4" t="s">
         <v>100</v>
       </c>
       <c r="O16" s="4" t="s">
-        <v>46</v>
+        <v>69</v>
       </c>
       <c r="P16" s="4">
         <v>5.45</v>
       </c>
       <c r="Q16" s="4">
         <v>0</v>
       </c>
       <c r="R16" s="4">
         <v>0</v>
       </c>
       <c r="S16" s="4">
         <v>0</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="7" t="s">
         <v>101</v>
       </c>
       <c r="B17" s="7"/>
       <c r="C17" s="7"/>
       <c r="D17" s="7"/>