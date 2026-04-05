--- v1 (2026-03-03)
+++ v2 (2026-04-05)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="70">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="76">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -219,50 +219,68 @@
     <t>06/11/2023</t>
   </si>
   <si>
     <t>01/10/2025</t>
   </si>
   <si>
     <t>G.MITRA AND ASSOCIATES</t>
   </si>
   <si>
     <t>Acceptance cum Formal work order for the work of Providing and installation of High lift and Low Lift pumping machineries and other electromechanical accessories for Augmentation works for CHATURDIHI (Zone U) under Bankura I, II and Barjora Block Water Supply Scheme (BRGF Ph I Project). under Bankura Mechanical Division, P.H.E. Dte</t>
   </si>
   <si>
     <t>ORD/001039/2023-2024</t>
   </si>
   <si>
     <t>2971/BMD</t>
   </si>
   <si>
     <t>29/02/2024</t>
   </si>
   <si>
     <t>23/02/2025</t>
   </si>
   <si>
     <t>ORIENTAL ENGINEERING CO.</t>
+  </si>
+  <si>
+    <t>Support service for design of pipe network under Augmentation works for CHATURDIHI (Zone- U) under Bankura - I, II &amp; Barjora Block W/S Scheme (BRGF Ph - I Project) under Bankura Sadar Sub Division of Bankura Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001205/2023-2024</t>
+  </si>
+  <si>
+    <t>458//BQA</t>
+  </si>
+  <si>
+    <t>08/02/2024</t>
+  </si>
+  <si>
+    <t>09/03/2024</t>
+  </si>
+  <si>
+    <t>ROY CHOWDHURY ASSOCIATES</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -651,51 +669,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W11"/>
+  <dimension ref="A1:W12"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="16.424561" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="65.983887" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1243,87 +1261,148 @@
       </c>
       <c r="N10" s="4" t="s">
         <v>67</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>68</v>
       </c>
       <c r="P10" s="4">
         <v>97.69</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
         <v>53</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
-      <c r="A11" s="7" t="s">
+      <c r="A11" s="3">
+        <v>9</v>
+      </c>
+      <c r="B11" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C11" s="3"/>
+      <c r="D11" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E11" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F11" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G11" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H11" s="13" t="s">
         <v>69</v>
       </c>
-      <c r="B11" s="7"/>
-[...22 lines deleted...]
-      <c r="S11" s="8"/>
+      <c r="I11" s="13" t="s">
+        <v>31</v>
+      </c>
+      <c r="J11" s="13" t="s">
+        <v>32</v>
+      </c>
+      <c r="K11" s="4" t="s">
+        <v>70</v>
+      </c>
+      <c r="L11" s="4" t="s">
+        <v>71</v>
+      </c>
+      <c r="M11" s="4" t="s">
+        <v>72</v>
+      </c>
+      <c r="N11" s="4" t="s">
+        <v>73</v>
+      </c>
+      <c r="O11" s="4" t="s">
+        <v>74</v>
+      </c>
+      <c r="P11" s="4">
+        <v>5.98</v>
+      </c>
+      <c r="Q11" s="4">
+        <v>0</v>
+      </c>
+      <c r="R11" s="4">
+        <v>0</v>
+      </c>
+      <c r="S11" s="4">
+        <v>100</v>
+      </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
+    <row r="12" spans="1:23">
+      <c r="A12" s="7" t="s">
+        <v>75</v>
+      </c>
+      <c r="B12" s="7"/>
+      <c r="C12" s="7"/>
+      <c r="D12" s="7"/>
+      <c r="E12" s="11"/>
+      <c r="F12" s="7"/>
+      <c r="G12" s="7"/>
+      <c r="H12" s="14"/>
+      <c r="I12" s="14"/>
+      <c r="J12" s="14"/>
+      <c r="K12" s="8"/>
+      <c r="L12" s="8"/>
+      <c r="M12" s="8"/>
+      <c r="N12" s="8"/>
+      <c r="O12" s="8">
+        <v>249.95</v>
+      </c>
+      <c r="P12" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q12" s="8">
+        <v>0</v>
+      </c>
+      <c r="R12" s="8"/>
+      <c r="S12" s="8"/>
+      <c r="T12" s="1"/>
+      <c r="U12" s="1"/>
+      <c r="V12" s="1"/>
+      <c r="W12" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A11:N11"/>
+    <mergeCell ref="A12:N12"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>