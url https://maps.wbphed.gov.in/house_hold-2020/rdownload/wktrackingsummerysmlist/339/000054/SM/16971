--- v2 (2026-04-05)
+++ v3 (2026-05-24)
@@ -889,54 +889,54 @@
       <c r="I4" s="13" t="s">
         <v>31</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>32</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>33</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="P4" s="4">
         <v>71.41</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>15.99</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>22.4</v>
       </c>
       <c r="S4" s="4">
         <v>20</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
@@ -950,54 +950,54 @@
       <c r="I5" s="13" t="s">
         <v>31</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>32</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>38</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>39</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>35</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>40</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="P5" s="4">
         <v>71.41</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>19.58</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>27.41</v>
       </c>
       <c r="S5" s="4">
         <v>20</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
@@ -1011,54 +1011,54 @@
       <c r="I6" s="13" t="s">
         <v>31</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>32</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>43</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>44</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>45</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>46</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>47</v>
       </c>
       <c r="P6" s="4">
         <v>0.69</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>0.69</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>99.99</v>
       </c>
       <c r="S6" s="4">
         <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
@@ -1342,54 +1342,54 @@
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="7" t="s">
         <v>75</v>
       </c>
       <c r="B12" s="7"/>
       <c r="C12" s="7"/>
       <c r="D12" s="7"/>
       <c r="E12" s="11"/>
       <c r="F12" s="7"/>
       <c r="G12" s="7"/>
       <c r="H12" s="14"/>
       <c r="I12" s="14"/>
       <c r="J12" s="14"/>
       <c r="K12" s="8"/>
       <c r="L12" s="8"/>
       <c r="M12" s="8"/>
       <c r="N12" s="8"/>
       <c r="O12" s="8">
         <v>249.95</v>
       </c>
       <c r="P12" s="8">
-        <v>0</v>
+        <v>36.26</v>
       </c>
       <c r="Q12" s="8">
-        <v>0</v>
+        <v>14.51</v>
       </c>
       <c r="R12" s="8"/>
       <c r="S12" s="8"/>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A12:N12"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>