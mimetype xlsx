--- v3 (2026-05-24)
+++ v4 (2026-06-23)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="76">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="80">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -237,50 +237,62 @@
     <t>29/02/2024</t>
   </si>
   <si>
     <t>23/02/2025</t>
   </si>
   <si>
     <t>ORIENTAL ENGINEERING CO.</t>
   </si>
   <si>
     <t>Support service for design of pipe network under Augmentation works for CHATURDIHI (Zone- U) under Bankura - I, II &amp; Barjora Block W/S Scheme (BRGF Ph - I Project) under Bankura Sadar Sub Division of Bankura Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/001205/2023-2024</t>
   </si>
   <si>
     <t>458//BQA</t>
   </si>
   <si>
     <t>08/02/2024</t>
   </si>
   <si>
     <t>09/03/2024</t>
   </si>
   <si>
     <t>ROY CHOWDHURY ASSOCIATES</t>
+  </si>
+  <si>
+    <t>New service conection at puramouli mouza of Chaturdihi augmentation site undfer Bankura-I,II &amp; Barjora water supply scheme at Bankura-I block under BMD PHE dte.(SM/16971)</t>
+  </si>
+  <si>
+    <t>BILL/01358/2024-2025</t>
+  </si>
+  <si>
+    <t>BP-2024-25-342</t>
+  </si>
+  <si>
+    <t>29/01/2025</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -669,70 +681,70 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W12"/>
+  <dimension ref="A1:W13"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
-    <col min="12" max="12" width="16.424561" bestFit="true" customWidth="true" style="0"/>
+    <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="65.983887" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="23.422852" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
@@ -1322,87 +1334,144 @@
       </c>
       <c r="N11" s="4" t="s">
         <v>73</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>74</v>
       </c>
       <c r="P11" s="4">
         <v>5.98</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
         <v>100</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
-      <c r="A12" s="7" t="s">
+      <c r="A12" s="3">
+        <v>10</v>
+      </c>
+      <c r="B12" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C12" s="3"/>
+      <c r="D12" s="3" t="s">
+        <v>51</v>
+      </c>
+      <c r="E12" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F12" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G12" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H12" s="13" t="s">
         <v>75</v>
       </c>
-      <c r="B12" s="7"/>
-[...22 lines deleted...]
-      <c r="S12" s="8"/>
+      <c r="I12" s="13"/>
+      <c r="J12" s="13"/>
+      <c r="K12" s="4" t="s">
+        <v>76</v>
+      </c>
+      <c r="L12" s="4" t="s">
+        <v>77</v>
+      </c>
+      <c r="M12" s="4" t="s">
+        <v>78</v>
+      </c>
+      <c r="N12" s="4" t="s">
+        <v>78</v>
+      </c>
+      <c r="O12" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="P12" s="4">
+        <v>5.24</v>
+      </c>
+      <c r="Q12" s="4">
+        <v>0</v>
+      </c>
+      <c r="R12" s="4">
+        <v>0</v>
+      </c>
+      <c r="S12" s="4">
+        <v>0</v>
+      </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
+    <row r="13" spans="1:23">
+      <c r="A13" s="7" t="s">
+        <v>79</v>
+      </c>
+      <c r="B13" s="7"/>
+      <c r="C13" s="7"/>
+      <c r="D13" s="7"/>
+      <c r="E13" s="11"/>
+      <c r="F13" s="7"/>
+      <c r="G13" s="7"/>
+      <c r="H13" s="14"/>
+      <c r="I13" s="14"/>
+      <c r="J13" s="14"/>
+      <c r="K13" s="8"/>
+      <c r="L13" s="8"/>
+      <c r="M13" s="8"/>
+      <c r="N13" s="8"/>
+      <c r="O13" s="8">
+        <v>255.19</v>
+      </c>
+      <c r="P13" s="8">
+        <v>36.26</v>
+      </c>
+      <c r="Q13" s="8">
+        <v>14.21</v>
+      </c>
+      <c r="R13" s="8"/>
+      <c r="S13" s="8"/>
+      <c r="T13" s="1"/>
+      <c r="U13" s="1"/>
+      <c r="V13" s="1"/>
+      <c r="W13" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A12:N12"/>
+    <mergeCell ref="A13:N13"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>