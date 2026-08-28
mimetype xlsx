--- v4 (2026-06-23)
+++ v5 (2026-08-28)
@@ -89,198 +89,198 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>BANKURA</t>
   </si>
   <si>
     <t>Bankura Division</t>
   </si>
   <si>
     <t>Augmentation works for CHATURDIHI (Zone- U) under Bankura - I, II &amp; Barjora Block Water Supply Scheme (BRGF Ph - I Project).</t>
   </si>
   <si>
     <t>SM/16971</t>
   </si>
   <si>
     <t>Augmentation</t>
   </si>
   <si>
+    <t>Augmentation of CHATURDIHI (Zone - U) under Bankura - I,II &amp; Barjora Block W/S Scheme (BRGF ph - I project) under Bankura Sadar Sub - Division of Bankura Division, PHE Dte. No. of House Hold :- 100</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000748/2023-2024</t>
+  </si>
+  <si>
+    <t>2780/BQA</t>
+  </si>
+  <si>
+    <t>09/10/2023</t>
+  </si>
+  <si>
+    <t>31/12/2026</t>
+  </si>
+  <si>
+    <t>M/S TARUN KUMAR PATRA</t>
+  </si>
+  <si>
+    <t>ORD/000749/2023-2024</t>
+  </si>
+  <si>
+    <t>2781/BQA</t>
+  </si>
+  <si>
+    <t>05/07/2024</t>
+  </si>
+  <si>
+    <t>ASOKE BHATTACHARYYA</t>
+  </si>
+  <si>
+    <t>Soil Investigation work for construction of OHR (700 CUM CAPACITY) under Augmentation works for CHATURDIHI (Zone- U2) under Bankura - I, II &amp; Barjora Block Water Supply Scheme (BRGF Ph - I Project) under Bankura Sadar Sub Division of Bankura Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000890/2023-2024</t>
+  </si>
+  <si>
+    <t>3041/BQA</t>
+  </si>
+  <si>
+    <t>06/11/2023</t>
+  </si>
+  <si>
+    <t>01/10/2025</t>
+  </si>
+  <si>
+    <t>G.MITRA AND ASSOCIATES</t>
+  </si>
+  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000086/2023-2024</t>
   </si>
   <si>
     <t>2732/BQA</t>
   </si>
   <si>
     <t>03/10/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
-    <t>Augmentation of CHATURDIHI (Zone - U) under Bankura - I,II &amp; Barjora Block W/S Scheme (BRGF ph - I project) under Bankura Sadar Sub - Division of Bankura Division, PHE Dte. No. of House Hold :- 100</t>
-[...32 lines deleted...]
-    <t>ASOKE BHATTACHARYYA</t>
+    <t>Bankura Mechanical</t>
+  </si>
+  <si>
+    <t>Acceptance cum Formal work order for the work of Providing and installation of High lift and Low Lift pumping machineries and other electromechanical accessories for Augmentation works for CHATURDIHI (Zone U) under Bankura I, II and Barjora Block Water Supply Scheme (BRGF Ph I Project). under Bankura Mechanical Division, P.H.E. Dte</t>
+  </si>
+  <si>
+    <t>ORD/001039/2023-2024</t>
+  </si>
+  <si>
+    <t>2971/BMD</t>
+  </si>
+  <si>
+    <t>29/02/2024</t>
+  </si>
+  <si>
+    <t>23/02/2025</t>
+  </si>
+  <si>
+    <t>ORIENTAL ENGINEERING CO.</t>
+  </si>
+  <si>
+    <t>Support service for design of pipe network under Augmentation works for CHATURDIHI (Zone- U) under Bankura - I, II &amp; Barjora Block W/S Scheme (BRGF Ph - I Project) under Bankura Sadar Sub Division of Bankura Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001205/2023-2024</t>
+  </si>
+  <si>
+    <t>458//BQA</t>
+  </si>
+  <si>
+    <t>08/02/2024</t>
+  </si>
+  <si>
+    <t>09/03/2024</t>
+  </si>
+  <si>
+    <t>ROY CHOWDHURY ASSOCIATES</t>
   </si>
   <si>
     <t>Barbed wire Fencing works at CHATURDIHI (Zone - U-2) OHR Site in connection with Jal Jeevan Mission (JJM) for Augmentation of CHATURDIHI (Zone - U) under Bankura - I,II &amp; Barjora Block W/S Scheme (BRGF ph - I project) under Bankura Sadar Sub - Division of Bankura Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/001480/2023-2024</t>
   </si>
   <si>
     <t>208/BSD</t>
   </si>
   <si>
     <t>02/02/2024</t>
   </si>
   <si>
     <t>12/02/2024</t>
   </si>
   <si>
     <t>M/S BANERJEE &amp; BANERJEE</t>
   </si>
   <si>
     <t>RTOR000247/2023-2024</t>
   </si>
   <si>
     <t>193/BQA</t>
   </si>
   <si>
     <t>22/01/2024</t>
   </si>
   <si>
-    <t>Bankura Mechanical</t>
-[...1 lines deleted...]
-  <si>
     <t>Load enhancement charges for CHATURDIHI OHR under Bankura -I,II &amp; Borjora (BRGF Ph-I) water supply scheme under B.M.D P.H.E Dte</t>
   </si>
   <si>
     <t>BILL/00379/2024-2025</t>
   </si>
   <si>
     <t>BP-2024-25-81</t>
   </si>
   <si>
     <t>10/06/2024</t>
   </si>
   <si>
     <t>WEST BENGAL STATE ELECTRICITY DISTRIBUTION COMPANY LTD.</t>
-  </si>
-[...52 lines deleted...]
-    <t>ROY CHOWDHURY ASSOCIATES</t>
   </si>
   <si>
     <t>New service conection at puramouli mouza of Chaturdihi augmentation site undfer Bankura-I,II &amp; Barjora water supply scheme at Bankura-I block under BMD PHE dte.(SM/16971)</t>
   </si>
   <si>
     <t>BILL/01358/2024-2025</t>
   </si>
   <si>
     <t>BP-2024-25-342</t>
   </si>
   <si>
     <t>29/01/2025</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
@@ -819,603 +819,603 @@
       <c r="W2" s="1"/>
     </row>
     <row r="3" spans="1:23">
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3"/>
       <c r="D3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
-      <c r="I3" s="13"/>
-      <c r="J3" s="13"/>
+      <c r="I3" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J3" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K3" s="4" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="P3" s="4">
-        <v>0.36</v>
+        <v>71.41</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>15.99</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>22.4</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>20</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>30</v>
+        <v>25</v>
       </c>
       <c r="I4" s="13" t="s">
-        <v>31</v>
+        <v>26</v>
       </c>
       <c r="J4" s="13" t="s">
-        <v>32</v>
+        <v>27</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>33</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="M4" s="4" t="s">
+        <v>30</v>
+      </c>
+      <c r="N4" s="4" t="s">
         <v>35</v>
       </c>
-      <c r="N4" s="4" t="s">
+      <c r="O4" s="4" t="s">
         <v>36</v>
-      </c>
-[...1 lines deleted...]
-        <v>37</v>
       </c>
       <c r="P4" s="4">
         <v>71.41</v>
       </c>
       <c r="Q4" s="4">
-        <v>15.99</v>
+        <v>19.58</v>
       </c>
       <c r="R4" s="4">
-        <v>22.4</v>
+        <v>27.41</v>
       </c>
       <c r="S4" s="4">
         <v>20</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="I5" s="13" t="s">
-        <v>31</v>
+        <v>26</v>
       </c>
       <c r="J5" s="13" t="s">
-        <v>32</v>
+        <v>27</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>38</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>39</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>35</v>
+        <v>40</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="P5" s="4">
-        <v>71.41</v>
+        <v>0.63</v>
       </c>
       <c r="Q5" s="4">
-        <v>19.58</v>
+        <v>0</v>
       </c>
       <c r="R5" s="4">
-        <v>27.41</v>
+        <v>0</v>
       </c>
       <c r="S5" s="4">
-        <v>20</v>
+        <v>100</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>42</v>
-[...6 lines deleted...]
-      </c>
+        <v>43</v>
+      </c>
+      <c r="I6" s="13"/>
+      <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>46</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>47</v>
       </c>
       <c r="P6" s="4">
-        <v>0.69</v>
+        <v>0.36</v>
       </c>
       <c r="Q6" s="4">
-        <v>0.69</v>
+        <v>0</v>
       </c>
       <c r="R6" s="4">
-        <v>99.99</v>
+        <v>0</v>
       </c>
       <c r="S6" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
-        <v>21</v>
+        <v>48</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>25</v>
-[...2 lines deleted...]
-      <c r="J7" s="13"/>
+        <v>49</v>
+      </c>
+      <c r="I7" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J7" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K7" s="4" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>29</v>
+        <v>54</v>
       </c>
       <c r="P7" s="4">
-        <v>0.36</v>
+        <v>97.69</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
-        <v>0</v>
+        <v>53</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
-        <v>51</v>
+        <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>52</v>
-[...2 lines deleted...]
-      <c r="J8" s="13"/>
+        <v>55</v>
+      </c>
+      <c r="I8" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J8" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K8" s="4" t="s">
-        <v>53</v>
+        <v>56</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>56</v>
+        <v>60</v>
       </c>
       <c r="P8" s="4">
-        <v>1.43</v>
+        <v>5.98</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="I9" s="13" t="s">
-        <v>31</v>
+        <v>26</v>
       </c>
       <c r="J9" s="13" t="s">
-        <v>32</v>
+        <v>27</v>
       </c>
       <c r="K9" s="4" t="s">
-        <v>58</v>
+        <v>62</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>59</v>
+        <v>63</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>61</v>
+        <v>65</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>62</v>
+        <v>66</v>
       </c>
       <c r="P9" s="4">
-        <v>0.63</v>
+        <v>0.69</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>0.69</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>99.99</v>
       </c>
       <c r="S9" s="4">
         <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
-        <v>51</v>
+        <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>63</v>
-[...6 lines deleted...]
-      </c>
+        <v>43</v>
+      </c>
+      <c r="I10" s="13"/>
+      <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
-        <v>64</v>
+        <v>67</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>65</v>
+        <v>68</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>68</v>
+        <v>47</v>
       </c>
       <c r="P10" s="4">
-        <v>97.69</v>
+        <v>0.36</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
-        <v>53</v>
+        <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
-        <v>21</v>
+        <v>48</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>69</v>
-[...6 lines deleted...]
-      </c>
+        <v>70</v>
+      </c>
+      <c r="I11" s="13"/>
+      <c r="J11" s="13"/>
       <c r="K11" s="4" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>73</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>74</v>
       </c>
       <c r="P11" s="4">
-        <v>5.98</v>
+        <v>1.43</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
-        <v>51</v>
+        <v>48</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
         <v>75</v>
       </c>
       <c r="I12" s="13"/>
       <c r="J12" s="13"/>
       <c r="K12" s="4" t="s">
         <v>76</v>
       </c>
       <c r="L12" s="4" t="s">
         <v>77</v>
       </c>
       <c r="M12" s="4" t="s">
         <v>78</v>
       </c>
       <c r="N12" s="4" t="s">
         <v>78</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>56</v>
+        <v>74</v>
       </c>
       <c r="P12" s="4">
         <v>5.24</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
         <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="7" t="s">
         <v>79</v>
       </c>
       <c r="B13" s="7"/>
       <c r="C13" s="7"/>
       <c r="D13" s="7"/>