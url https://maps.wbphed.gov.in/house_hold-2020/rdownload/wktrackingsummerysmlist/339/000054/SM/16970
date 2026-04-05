--- v1 (2026-03-03)
+++ v2 (2026-04-05)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="64">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="70">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -201,50 +201,68 @@
     <t>Acceptance cum Formal work order for the work of Providing and installation of pumping machineries and other electromechanical accessories at tail end site for Augmentation work for Augmentation work for Jagdalla ( Zone-S) under Bankura -I ,II and Borjora Block Water Supply Scheme (BRGF Phase-I) under Bankura Mechanical Division, P.H.E. Dte</t>
   </si>
   <si>
     <t>ORD/000152/2024-2025</t>
   </si>
   <si>
     <t>495/BMD</t>
   </si>
   <si>
     <t>09/07/2024</t>
   </si>
   <si>
     <t>06/11/2024</t>
   </si>
   <si>
     <t>M/S DE ENGINEERING CONCERN</t>
   </si>
   <si>
     <t>RTOR000246/2023-2024</t>
   </si>
   <si>
     <t>193/BQA</t>
   </si>
   <si>
     <t>22/01/2024</t>
+  </si>
+  <si>
+    <t>Support service for design of pipe network under Augmentation works for JAGDALLA (Zone- S) under Bankura - I, II &amp; Barjora Block W/S Scheme (BRGF Ph - I Project) under Bankura Sadar Sub Division of Bankura Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001203/2023-2024</t>
+  </si>
+  <si>
+    <t>456/BQA</t>
+  </si>
+  <si>
+    <t>08/02/2024</t>
+  </si>
+  <si>
+    <t>09/03/2024</t>
+  </si>
+  <si>
+    <t>ROY CHOWDHURY ASSOCIATES</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -633,51 +651,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W10"/>
+  <dimension ref="A1:W11"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="65.983887" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1162,87 +1180,148 @@
       </c>
       <c r="N9" s="4" t="s">
         <v>62</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>37</v>
       </c>
       <c r="P9" s="4">
         <v>1.79</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
-      <c r="A10" s="7" t="s">
+      <c r="A10" s="3">
+        <v>8</v>
+      </c>
+      <c r="B10" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C10" s="3"/>
+      <c r="D10" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E10" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F10" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G10" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H10" s="13" t="s">
         <v>63</v>
       </c>
-      <c r="B10" s="7"/>
-[...22 lines deleted...]
-      <c r="S10" s="8"/>
+      <c r="I10" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J10" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K10" s="4" t="s">
+        <v>64</v>
+      </c>
+      <c r="L10" s="4" t="s">
+        <v>65</v>
+      </c>
+      <c r="M10" s="4" t="s">
+        <v>66</v>
+      </c>
+      <c r="N10" s="4" t="s">
+        <v>67</v>
+      </c>
+      <c r="O10" s="4" t="s">
+        <v>68</v>
+      </c>
+      <c r="P10" s="4">
+        <v>2.5</v>
+      </c>
+      <c r="Q10" s="4">
+        <v>0</v>
+      </c>
+      <c r="R10" s="4">
+        <v>0</v>
+      </c>
+      <c r="S10" s="4">
+        <v>100</v>
+      </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
+    <row r="11" spans="1:23">
+      <c r="A11" s="7" t="s">
+        <v>69</v>
+      </c>
+      <c r="B11" s="7"/>
+      <c r="C11" s="7"/>
+      <c r="D11" s="7"/>
+      <c r="E11" s="11"/>
+      <c r="F11" s="7"/>
+      <c r="G11" s="7"/>
+      <c r="H11" s="14"/>
+      <c r="I11" s="14"/>
+      <c r="J11" s="14"/>
+      <c r="K11" s="8"/>
+      <c r="L11" s="8"/>
+      <c r="M11" s="8"/>
+      <c r="N11" s="8"/>
+      <c r="O11" s="8">
+        <v>233.84</v>
+      </c>
+      <c r="P11" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q11" s="8">
+        <v>0</v>
+      </c>
+      <c r="R11" s="8"/>
+      <c r="S11" s="8"/>
+      <c r="T11" s="1"/>
+      <c r="U11" s="1"/>
+      <c r="V11" s="1"/>
+      <c r="W11" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A10:N10"/>
+    <mergeCell ref="A11:N11"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>