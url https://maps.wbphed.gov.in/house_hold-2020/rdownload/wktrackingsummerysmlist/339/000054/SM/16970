--- v2 (2026-04-05)
+++ v3 (2026-05-24)
@@ -987,54 +987,54 @@
       <c r="I6" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>43</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>44</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>45</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>46</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>47</v>
       </c>
       <c r="P6" s="4">
         <v>135.16</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>38.7</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>28.63</v>
       </c>
       <c r="S6" s="4">
         <v>18</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>38</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
@@ -1048,54 +1048,54 @@
       <c r="I7" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>49</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>50</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>51</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>52</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>53</v>
       </c>
       <c r="P7" s="4">
         <v>81.82</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>61.5</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>75.17</v>
       </c>
       <c r="S7" s="4">
         <v>48</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>38</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
@@ -1261,54 +1261,54 @@
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="7" t="s">
         <v>69</v>
       </c>
       <c r="B11" s="7"/>
       <c r="C11" s="7"/>
       <c r="D11" s="7"/>
       <c r="E11" s="11"/>
       <c r="F11" s="7"/>
       <c r="G11" s="7"/>
       <c r="H11" s="14"/>
       <c r="I11" s="14"/>
       <c r="J11" s="14"/>
       <c r="K11" s="8"/>
       <c r="L11" s="8"/>
       <c r="M11" s="8"/>
       <c r="N11" s="8"/>
       <c r="O11" s="8">
         <v>233.84</v>
       </c>
       <c r="P11" s="8">
-        <v>0</v>
+        <v>100.2</v>
       </c>
       <c r="Q11" s="8">
-        <v>0</v>
+        <v>42.85</v>
       </c>
       <c r="R11" s="8"/>
       <c r="S11" s="8"/>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A11:N11"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>