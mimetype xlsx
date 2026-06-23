--- v3 (2026-05-24)
+++ v4 (2026-06-23)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="70">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="74">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -219,50 +219,62 @@
     <t>RTOR000246/2023-2024</t>
   </si>
   <si>
     <t>193/BQA</t>
   </si>
   <si>
     <t>22/01/2024</t>
   </si>
   <si>
     <t>Support service for design of pipe network under Augmentation works for JAGDALLA (Zone- S) under Bankura - I, II &amp; Barjora Block W/S Scheme (BRGF Ph - I Project) under Bankura Sadar Sub Division of Bankura Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/001203/2023-2024</t>
   </si>
   <si>
     <t>456/BQA</t>
   </si>
   <si>
     <t>08/02/2024</t>
   </si>
   <si>
     <t>09/03/2024</t>
   </si>
   <si>
     <t>ROY CHOWDHURY ASSOCIATES</t>
+  </si>
+  <si>
+    <t>New service connection at Chichura mouza of Jagadalla augmentation site under Bankura-I,II &amp; Barjora water supply scheme under BMD PHE dte.(SM/16970)</t>
+  </si>
+  <si>
+    <t>BILL/01359/2024-2025</t>
+  </si>
+  <si>
+    <t>BP-2024-25-343</t>
+  </si>
+  <si>
+    <t>29/01/2025</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -651,70 +663,70 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W11"/>
+  <dimension ref="A1:W12"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
-    <col min="12" max="12" width="11.711426" bestFit="true" customWidth="true" style="0"/>
+    <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="65.983887" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="23.422852" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
@@ -1241,87 +1253,144 @@
       </c>
       <c r="N10" s="4" t="s">
         <v>67</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>68</v>
       </c>
       <c r="P10" s="4">
         <v>2.5</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
         <v>100</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
-      <c r="A11" s="7" t="s">
+      <c r="A11" s="3">
+        <v>9</v>
+      </c>
+      <c r="B11" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C11" s="3"/>
+      <c r="D11" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="E11" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F11" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G11" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H11" s="13" t="s">
         <v>69</v>
       </c>
-      <c r="B11" s="7"/>
-[...22 lines deleted...]
-      <c r="S11" s="8"/>
+      <c r="I11" s="13"/>
+      <c r="J11" s="13"/>
+      <c r="K11" s="4" t="s">
+        <v>70</v>
+      </c>
+      <c r="L11" s="4" t="s">
+        <v>71</v>
+      </c>
+      <c r="M11" s="4" t="s">
+        <v>72</v>
+      </c>
+      <c r="N11" s="4" t="s">
+        <v>72</v>
+      </c>
+      <c r="O11" s="4" t="s">
+        <v>41</v>
+      </c>
+      <c r="P11" s="4">
+        <v>5.68</v>
+      </c>
+      <c r="Q11" s="4">
+        <v>0</v>
+      </c>
+      <c r="R11" s="4">
+        <v>0</v>
+      </c>
+      <c r="S11" s="4">
+        <v>0</v>
+      </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
+    <row r="12" spans="1:23">
+      <c r="A12" s="7" t="s">
+        <v>73</v>
+      </c>
+      <c r="B12" s="7"/>
+      <c r="C12" s="7"/>
+      <c r="D12" s="7"/>
+      <c r="E12" s="11"/>
+      <c r="F12" s="7"/>
+      <c r="G12" s="7"/>
+      <c r="H12" s="14"/>
+      <c r="I12" s="14"/>
+      <c r="J12" s="14"/>
+      <c r="K12" s="8"/>
+      <c r="L12" s="8"/>
+      <c r="M12" s="8"/>
+      <c r="N12" s="8"/>
+      <c r="O12" s="8">
+        <v>239.51</v>
+      </c>
+      <c r="P12" s="8">
+        <v>100.2</v>
+      </c>
+      <c r="Q12" s="8">
+        <v>41.83</v>
+      </c>
+      <c r="R12" s="8"/>
+      <c r="S12" s="8"/>
+      <c r="T12" s="1"/>
+      <c r="U12" s="1"/>
+      <c r="V12" s="1"/>
+      <c r="W12" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A11:N11"/>
+    <mergeCell ref="A12:N12"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>