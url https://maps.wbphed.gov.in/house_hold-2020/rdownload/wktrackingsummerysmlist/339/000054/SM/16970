--- v4 (2026-06-23)
+++ v5 (2026-08-28)
@@ -89,180 +89,180 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>BANKURA</t>
   </si>
   <si>
     <t>Bankura Division</t>
   </si>
   <si>
     <t>Augmentation works for JAGDALLA (Zone- S) under Bankura - I, II &amp; Barjora Block Water Supply Scheme (BRGF Ph - I Project).</t>
   </si>
   <si>
     <t>SM/16970</t>
   </si>
   <si>
     <t>Augmentation</t>
   </si>
   <si>
+    <t>Augmentation of JAGDALLA (Zone - S) under Bankura - I,II &amp; Barjora Block W/S Scheme (BRGF ph - I project) under Bankura Sadar Sub - Division of Bankura Division, PHE Dte. (FHTC NO- 500)</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000299/2023-2024</t>
+  </si>
+  <si>
+    <t>1917/BQA</t>
+  </si>
+  <si>
+    <t>13/07/2023</t>
+  </si>
+  <si>
+    <t>01/04/2027</t>
+  </si>
+  <si>
+    <t>GOUTAM BHOWMIK</t>
+  </si>
+  <si>
+    <t>Bankura Mechanical</t>
+  </si>
+  <si>
+    <t>Acceptance cum Formal work order for the work of Providing and installation of High lift &amp; Low Lift pumping machineries and other electromechanical accessories for Augmentation work for Jagadalla (Zone-S) under Bankura -I ,II &amp; Borjora Block Water Supply Scheme (BRGF Phase-I) under Bankura Mechanical Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000315/2023-2024</t>
+  </si>
+  <si>
+    <t>1466/BMD</t>
+  </si>
+  <si>
+    <t>18/07/2023</t>
+  </si>
+  <si>
+    <t>16/09/2023</t>
+  </si>
+  <si>
+    <t>M.S. ENTERPRISE</t>
+  </si>
+  <si>
     <t>Soil Investigation work for construction of OHR (500 CUM CAPACITY) under Augmentation works for JAGDALLA (Zone- S2) under Bankura - I, II &amp; Barjora Block Water Supply Scheme (BRGF Ph - I Project) under Bankura Sadar Sub Division of Bankura Division, P.H.E. Dte.</t>
   </si>
   <si>
-    <t>Assistant Engineer</t>
-[...4 lines deleted...]
-  <si>
     <t>ORD/000888/2023-2024</t>
   </si>
   <si>
     <t>3039/BQA</t>
   </si>
   <si>
     <t>06/11/2023</t>
   </si>
   <si>
     <t>06/12/2023</t>
   </si>
   <si>
     <t>K S GROUP</t>
   </si>
   <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000085/2023-2024</t>
   </si>
   <si>
     <t>2732/BQA</t>
   </si>
   <si>
     <t>03/10/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
-    <t>Bankura Mechanical</t>
-[...1 lines deleted...]
-  <si>
     <t>BILL/00149/2023-2024</t>
   </si>
   <si>
     <t>28/06/2023</t>
   </si>
   <si>
     <t>WEST BENGAL STATE ELECTRICITY DISTRIBUTION COMPANY LTD.</t>
   </si>
   <si>
-    <t>Augmentation of JAGDALLA (Zone - S) under Bankura - I,II &amp; Barjora Block W/S Scheme (BRGF ph - I project) under Bankura Sadar Sub - Division of Bankura Division, PHE Dte. (FHTC NO- 500)</t>
-[...34 lines deleted...]
-  <si>
     <t>Acceptance cum Formal work order for the work of Providing and installation of pumping machineries and other electromechanical accessories at tail end site for Augmentation work for Augmentation work for Jagdalla ( Zone-S) under Bankura -I ,II and Borjora Block Water Supply Scheme (BRGF Phase-I) under Bankura Mechanical Division, P.H.E. Dte</t>
   </si>
   <si>
     <t>ORD/000152/2024-2025</t>
   </si>
   <si>
     <t>495/BMD</t>
   </si>
   <si>
     <t>09/07/2024</t>
   </si>
   <si>
     <t>06/11/2024</t>
   </si>
   <si>
     <t>M/S DE ENGINEERING CONCERN</t>
   </si>
   <si>
+    <t>Support service for design of pipe network under Augmentation works for JAGDALLA (Zone- S) under Bankura - I, II &amp; Barjora Block W/S Scheme (BRGF Ph - I Project) under Bankura Sadar Sub Division of Bankura Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001203/2023-2024</t>
+  </si>
+  <si>
+    <t>456/BQA</t>
+  </si>
+  <si>
+    <t>08/02/2024</t>
+  </si>
+  <si>
+    <t>09/03/2024</t>
+  </si>
+  <si>
+    <t>ROY CHOWDHURY ASSOCIATES</t>
+  </si>
+  <si>
     <t>RTOR000246/2023-2024</t>
   </si>
   <si>
     <t>193/BQA</t>
   </si>
   <si>
     <t>22/01/2024</t>
-  </si>
-[...16 lines deleted...]
-    <t>ROY CHOWDHURY ASSOCIATES</t>
   </si>
   <si>
     <t>New service connection at Chichura mouza of Jagadalla augmentation site under Bankura-I,II &amp; Barjora water supply scheme under BMD PHE dte.(SM/16970)</t>
   </si>
   <si>
     <t>BILL/01359/2024-2025</t>
   </si>
   <si>
     <t>BP-2024-25-343</t>
   </si>
   <si>
     <t>29/01/2025</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
@@ -823,310 +823,310 @@
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
-        <v>0.49</v>
+        <v>135.16</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>38.7</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>28.63</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>18</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>33</v>
-[...2 lines deleted...]
-      <c r="J4" s="13"/>
+        <v>34</v>
+      </c>
+      <c r="I4" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J4" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K4" s="4" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="P4" s="4">
-        <v>1.79</v>
+        <v>81.82</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>61.5</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>75.17</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>48</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
-        <v>38</v>
+        <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>22</v>
-[...2 lines deleted...]
-      <c r="J5" s="13"/>
+        <v>40</v>
+      </c>
+      <c r="I5" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J5" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K5" s="4" t="s">
-        <v>39</v>
-[...1 lines deleted...]
-      <c r="L5" s="4"/>
+        <v>41</v>
+      </c>
+      <c r="L5" s="4" t="s">
+        <v>42</v>
+      </c>
       <c r="M5" s="4" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>40</v>
+        <v>44</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>41</v>
+        <v>45</v>
       </c>
       <c r="P5" s="4">
-        <v>1.5</v>
+        <v>0.49</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
         <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>42</v>
-[...6 lines deleted...]
-      </c>
+        <v>46</v>
+      </c>
+      <c r="I6" s="13"/>
+      <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
-        <v>43</v>
+        <v>47</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>44</v>
+        <v>48</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>45</v>
+        <v>49</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>46</v>
+        <v>49</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>47</v>
+        <v>50</v>
       </c>
       <c r="P6" s="4">
-        <v>135.16</v>
+        <v>1.79</v>
       </c>
       <c r="Q6" s="4">
-        <v>38.7</v>
+        <v>0</v>
       </c>
       <c r="R6" s="4">
-        <v>28.63</v>
+        <v>0</v>
       </c>
       <c r="S6" s="4">
-        <v>18</v>
+        <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>48</v>
-[...6 lines deleted...]
-      </c>
+        <v>22</v>
+      </c>
+      <c r="I7" s="13"/>
+      <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
-        <v>49</v>
-[...3 lines deleted...]
-      </c>
+        <v>51</v>
+      </c>
+      <c r="L7" s="4"/>
       <c r="M7" s="4" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>52</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>53</v>
       </c>
       <c r="P7" s="4">
-        <v>81.82</v>
+        <v>1.5</v>
       </c>
       <c r="Q7" s="4">
-        <v>61.5</v>
+        <v>0</v>
       </c>
       <c r="R7" s="4">
-        <v>75.17</v>
+        <v>0</v>
       </c>
       <c r="S7" s="4">
-        <v>48</v>
+        <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
         <v>54</v>
       </c>
       <c r="I8" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>55</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>56</v>
       </c>
@@ -1155,186 +1155,186 @@
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>33</v>
-[...2 lines deleted...]
-      <c r="J9" s="13"/>
+        <v>60</v>
+      </c>
+      <c r="I9" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J9" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K9" s="4" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>37</v>
+        <v>65</v>
       </c>
       <c r="P9" s="4">
-        <v>1.79</v>
+        <v>2.5</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>63</v>
-[...6 lines deleted...]
-      </c>
+        <v>46</v>
+      </c>
+      <c r="I10" s="13"/>
+      <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
-        <v>64</v>
+        <v>66</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>65</v>
+        <v>67</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>68</v>
+        <v>50</v>
       </c>
       <c r="P10" s="4">
-        <v>2.5</v>
+        <v>1.79</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
         <v>69</v>
       </c>
       <c r="I11" s="13"/>
       <c r="J11" s="13"/>
       <c r="K11" s="4" t="s">
         <v>70</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>71</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>72</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>72</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>41</v>
+        <v>53</v>
       </c>
       <c r="P11" s="4">
         <v>5.68</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
         <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="7" t="s">
         <v>73</v>
       </c>
       <c r="B12" s="7"/>
       <c r="C12" s="7"/>
       <c r="D12" s="7"/>