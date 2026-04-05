--- v0 (2025-12-18)
+++ v1 (2026-04-05)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="61">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="67">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -192,50 +192,68 @@
     <t>BILL/01611/2023-2024</t>
   </si>
   <si>
     <t>BP-2023-24-137</t>
   </si>
   <si>
     <t>07/03/2024</t>
   </si>
   <si>
     <t>Acceptance cum Formal work order for the work of Providing and installation of gaseous chlorination system and other electromechanical accessories for Augmentation works at OHR Bankati (Zone-R ) under Bankura - I, II &amp; Barjora Block Water Supply Scheme under Bankura Mechanical Division, P.H.E. Dte</t>
   </si>
   <si>
     <t>ORD/000009/2025-2026</t>
   </si>
   <si>
     <t>144/BMD</t>
   </si>
   <si>
     <t>30/04/2025</t>
   </si>
   <si>
     <t>29/07/2025</t>
   </si>
   <si>
     <t>EASTERN INDIA SALES &amp; SERVICE</t>
+  </si>
+  <si>
+    <t>Support service for detail surveying, cross checking of available LOP and taking level at the interval of 50 mtr. by using survey instrument like DGPS / Drone and detailed design of pipeline by using Watergems Software on the basis of population density for Augmentation works for Bonkati (Zone- R) under Bankura- I, II &amp; Barjora Block Water Supply Scheme (BRGF Ph - I Project). under Bankura Sadar Sub Division of Bankura Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001200/2023-2024</t>
+  </si>
+  <si>
+    <t>453/BQA</t>
+  </si>
+  <si>
+    <t>08/02/2024</t>
+  </si>
+  <si>
+    <t>09/03/2024</t>
+  </si>
+  <si>
+    <t>ROY CHOWDHURY ASSOCIATES</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -624,51 +642,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W10"/>
+  <dimension ref="A1:W11"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="65.983887" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -899,54 +917,54 @@
       <c r="I5" s="13" t="s">
         <v>35</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>36</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>37</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>38</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>39</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>40</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="P5" s="4">
         <v>383.03</v>
       </c>
       <c r="Q5" s="4">
-        <v>133.87</v>
+        <v>0</v>
       </c>
       <c r="R5" s="4">
-        <v>34.95</v>
+        <v>0</v>
       </c>
       <c r="S5" s="4">
         <v>51</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>30</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
@@ -960,54 +978,54 @@
       <c r="I6" s="13" t="s">
         <v>35</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>36</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>43</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>44</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>45</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>46</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>47</v>
       </c>
       <c r="P6" s="4">
         <v>81.75</v>
       </c>
       <c r="Q6" s="4">
-        <v>52.37</v>
+        <v>0</v>
       </c>
       <c r="R6" s="4">
-        <v>64.06</v>
+        <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>64</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
@@ -1149,87 +1167,148 @@
       </c>
       <c r="N9" s="4" t="s">
         <v>58</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>59</v>
       </c>
       <c r="P9" s="4">
         <v>20.27</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
-      <c r="A10" s="7" t="s">
+      <c r="A10" s="3">
+        <v>8</v>
+      </c>
+      <c r="B10" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C10" s="3"/>
+      <c r="D10" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E10" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F10" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G10" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H10" s="13" t="s">
         <v>60</v>
       </c>
-      <c r="B10" s="7"/>
-[...22 lines deleted...]
-      <c r="S10" s="8"/>
+      <c r="I10" s="13" t="s">
+        <v>35</v>
+      </c>
+      <c r="J10" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="K10" s="4" t="s">
+        <v>61</v>
+      </c>
+      <c r="L10" s="4" t="s">
+        <v>62</v>
+      </c>
+      <c r="M10" s="4" t="s">
+        <v>63</v>
+      </c>
+      <c r="N10" s="4" t="s">
+        <v>64</v>
+      </c>
+      <c r="O10" s="4" t="s">
+        <v>65</v>
+      </c>
+      <c r="P10" s="4">
+        <v>1.7</v>
+      </c>
+      <c r="Q10" s="4">
+        <v>0</v>
+      </c>
+      <c r="R10" s="4">
+        <v>0</v>
+      </c>
+      <c r="S10" s="4">
+        <v>100</v>
+      </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
+    <row r="11" spans="1:23">
+      <c r="A11" s="7" t="s">
+        <v>66</v>
+      </c>
+      <c r="B11" s="7"/>
+      <c r="C11" s="7"/>
+      <c r="D11" s="7"/>
+      <c r="E11" s="11"/>
+      <c r="F11" s="7"/>
+      <c r="G11" s="7"/>
+      <c r="H11" s="14"/>
+      <c r="I11" s="14"/>
+      <c r="J11" s="14"/>
+      <c r="K11" s="8"/>
+      <c r="L11" s="8"/>
+      <c r="M11" s="8"/>
+      <c r="N11" s="8"/>
+      <c r="O11" s="8">
+        <v>499.41</v>
+      </c>
+      <c r="P11" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q11" s="8">
+        <v>0</v>
+      </c>
+      <c r="R11" s="8"/>
+      <c r="S11" s="8"/>
+      <c r="T11" s="1"/>
+      <c r="U11" s="1"/>
+      <c r="V11" s="1"/>
+      <c r="W11" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A10:N10"/>
+    <mergeCell ref="A11:N11"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>