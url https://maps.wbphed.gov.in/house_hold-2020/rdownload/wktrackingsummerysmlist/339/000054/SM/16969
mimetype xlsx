--- v1 (2026-04-05)
+++ v2 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="67">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="73">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -210,50 +210,68 @@
     <t>30/04/2025</t>
   </si>
   <si>
     <t>29/07/2025</t>
   </si>
   <si>
     <t>EASTERN INDIA SALES &amp; SERVICE</t>
   </si>
   <si>
     <t>Support service for detail surveying, cross checking of available LOP and taking level at the interval of 50 mtr. by using survey instrument like DGPS / Drone and detailed design of pipeline by using Watergems Software on the basis of population density for Augmentation works for Bonkati (Zone- R) under Bankura- I, II &amp; Barjora Block Water Supply Scheme (BRGF Ph - I Project). under Bankura Sadar Sub Division of Bankura Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/001200/2023-2024</t>
   </si>
   <si>
     <t>453/BQA</t>
   </si>
   <si>
     <t>08/02/2024</t>
   </si>
   <si>
     <t>09/03/2024</t>
   </si>
   <si>
     <t>ROY CHOWDHURY ASSOCIATES</t>
+  </si>
+  <si>
+    <t>Construction of Boundary wall and High lift Pump House at OHR Site under Augmentation of BANKATI (Zone - R) under Bankura - I, II &amp; Barjora Block W/S Scheme (BRGF Ph - I Project)</t>
+  </si>
+  <si>
+    <t>ORD/000351/2024-2025</t>
+  </si>
+  <si>
+    <t>2346/BQA</t>
+  </si>
+  <si>
+    <t>09/09/2024</t>
+  </si>
+  <si>
+    <t>26/07/2025</t>
+  </si>
+  <si>
+    <t>PRADIP PATRA</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -642,51 +660,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W11"/>
+  <dimension ref="A1:W12"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="65.983887" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -917,54 +935,54 @@
       <c r="I5" s="13" t="s">
         <v>35</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>36</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>37</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>38</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>39</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>40</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="P5" s="4">
         <v>383.03</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>133.87</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>34.95</v>
       </c>
       <c r="S5" s="4">
         <v>51</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>30</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
@@ -978,54 +996,54 @@
       <c r="I6" s="13" t="s">
         <v>35</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>36</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>43</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>44</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>45</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>46</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>47</v>
       </c>
       <c r="P6" s="4">
         <v>81.75</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>52.37</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>64.06</v>
       </c>
       <c r="S6" s="4">
         <v>64</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
@@ -1228,87 +1246,148 @@
       </c>
       <c r="N10" s="4" t="s">
         <v>64</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>65</v>
       </c>
       <c r="P10" s="4">
         <v>1.7</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
         <v>100</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
-      <c r="A11" s="7" t="s">
+      <c r="A11" s="3">
+        <v>9</v>
+      </c>
+      <c r="B11" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C11" s="3"/>
+      <c r="D11" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E11" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F11" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G11" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H11" s="13" t="s">
         <v>66</v>
       </c>
-      <c r="B11" s="7"/>
-[...22 lines deleted...]
-      <c r="S11" s="8"/>
+      <c r="I11" s="13" t="s">
+        <v>35</v>
+      </c>
+      <c r="J11" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="K11" s="4" t="s">
+        <v>67</v>
+      </c>
+      <c r="L11" s="4" t="s">
+        <v>68</v>
+      </c>
+      <c r="M11" s="4" t="s">
+        <v>69</v>
+      </c>
+      <c r="N11" s="4" t="s">
+        <v>70</v>
+      </c>
+      <c r="O11" s="4" t="s">
+        <v>71</v>
+      </c>
+      <c r="P11" s="4">
+        <v>31.2</v>
+      </c>
+      <c r="Q11" s="4">
+        <v>0</v>
+      </c>
+      <c r="R11" s="4">
+        <v>0</v>
+      </c>
+      <c r="S11" s="4">
+        <v>100</v>
+      </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
+    <row r="12" spans="1:23">
+      <c r="A12" s="7" t="s">
+        <v>72</v>
+      </c>
+      <c r="B12" s="7"/>
+      <c r="C12" s="7"/>
+      <c r="D12" s="7"/>
+      <c r="E12" s="11"/>
+      <c r="F12" s="7"/>
+      <c r="G12" s="7"/>
+      <c r="H12" s="14"/>
+      <c r="I12" s="14"/>
+      <c r="J12" s="14"/>
+      <c r="K12" s="8"/>
+      <c r="L12" s="8"/>
+      <c r="M12" s="8"/>
+      <c r="N12" s="8"/>
+      <c r="O12" s="8">
+        <v>530.61</v>
+      </c>
+      <c r="P12" s="8">
+        <v>186.24</v>
+      </c>
+      <c r="Q12" s="8">
+        <v>35.1</v>
+      </c>
+      <c r="R12" s="8"/>
+      <c r="S12" s="8"/>
+      <c r="T12" s="1"/>
+      <c r="U12" s="1"/>
+      <c r="V12" s="1"/>
+      <c r="W12" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A11:N11"/>
+    <mergeCell ref="A12:N12"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>