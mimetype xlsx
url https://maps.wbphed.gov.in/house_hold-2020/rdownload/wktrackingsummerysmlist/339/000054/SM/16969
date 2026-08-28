--- v2 (2026-05-24)
+++ v3 (2026-08-28)
@@ -89,189 +89,189 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>BANKURA</t>
   </si>
   <si>
     <t>Bankura Division</t>
   </si>
   <si>
     <t>Augmentation works for BONKATI (Zone- R) under Bankura - I, II &amp; Barjora Block Water Supply Scheme (BRGF Ph - I Project).</t>
   </si>
   <si>
     <t>SM/16969</t>
   </si>
   <si>
     <t>Augmentation</t>
   </si>
   <si>
+    <t>Augmentation of BANKATI (Zone - R) under Bankura - I, II &amp; Barjora Block W/S Scheme (BRGF Ph - I Project) under Bankura Sadar Sub - Division of Bankura Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000380/2023-2024</t>
+  </si>
+  <si>
+    <t>2041/BQA</t>
+  </si>
+  <si>
+    <t>24/07/2023</t>
+  </si>
+  <si>
+    <t>23/09/2026</t>
+  </si>
+  <si>
+    <t>PRADIP RAJAK</t>
+  </si>
+  <si>
+    <t>Bankura Mechanical</t>
+  </si>
+  <si>
+    <t>Acceptance cum Formal work order for the work of Providing and installation of High lift and Low Lift pumping machineries and other electromechanical accessories for Augmentation work for Bonkati (Zone R) under Bankura -I ,II Borjora Block Water Supply Scheme (BRGF Phase I) under Bankura Mechanical Division, P.H.E. Dte</t>
+  </si>
+  <si>
+    <t>ORD/000524/2023-2024</t>
+  </si>
+  <si>
+    <t>1888/BMD</t>
+  </si>
+  <si>
+    <t>17/08/2023</t>
+  </si>
+  <si>
+    <t>15/12/2023</t>
+  </si>
+  <si>
+    <t>SUNRISE ENGINEERING CORPORATION</t>
+  </si>
+  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000084/2023-2024</t>
   </si>
   <si>
     <t>2732/BQA</t>
   </si>
   <si>
     <t>03/10/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
-    <t>Bankura Mechanical</t>
-[...1 lines deleted...]
-  <si>
     <t>BILL/00148/2023-2024</t>
   </si>
   <si>
     <t>28/06/2023</t>
   </si>
   <si>
     <t>WEST BENGAL STATE ELECTRICITY DISTRIBUTION COMPANY LTD.</t>
   </si>
   <si>
-    <t>Augmentation of BANKATI (Zone - R) under Bankura - I, II &amp; Barjora Block W/S Scheme (BRGF Ph - I Project) under Bankura Sadar Sub - Division of Bankura Division, PHE Dte.</t>
-[...38 lines deleted...]
-    <t>SUNRISE ENGINEERING CORPORATION</t>
+    <t>Support service for detail surveying, cross checking of available LOP and taking level at the interval of 50 mtr. by using survey instrument like DGPS / Drone and detailed design of pipeline by using Watergems Software on the basis of population density for Augmentation works for Bonkati (Zone- R) under Bankura- I, II &amp; Barjora Block Water Supply Scheme (BRGF Ph - I Project). under Bankura Sadar Sub Division of Bankura Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001200/2023-2024</t>
+  </si>
+  <si>
+    <t>453/BQA</t>
+  </si>
+  <si>
+    <t>08/02/2024</t>
+  </si>
+  <si>
+    <t>09/03/2024</t>
+  </si>
+  <si>
+    <t>ROY CHOWDHURY ASSOCIATES</t>
+  </si>
+  <si>
+    <t>Construction of Boundary wall and High lift Pump House at OHR Site under Augmentation of BANKATI (Zone - R) under Bankura - I, II &amp; Barjora Block W/S Scheme (BRGF Ph - I Project)</t>
+  </si>
+  <si>
+    <t>ORD/000351/2024-2025</t>
+  </si>
+  <si>
+    <t>2346/BQA</t>
+  </si>
+  <si>
+    <t>09/09/2024</t>
+  </si>
+  <si>
+    <t>26/07/2025</t>
+  </si>
+  <si>
+    <t>PRADIP PATRA</t>
   </si>
   <si>
     <t>RTOR000244/2023-2024</t>
   </si>
   <si>
     <t>193/BQA</t>
   </si>
   <si>
     <t>22/01/2024</t>
   </si>
   <si>
     <t>BILL/01611/2023-2024</t>
   </si>
   <si>
     <t>BP-2023-24-137</t>
   </si>
   <si>
     <t>07/03/2024</t>
   </si>
   <si>
     <t>Acceptance cum Formal work order for the work of Providing and installation of gaseous chlorination system and other electromechanical accessories for Augmentation works at OHR Bankati (Zone-R ) under Bankura - I, II &amp; Barjora Block Water Supply Scheme under Bankura Mechanical Division, P.H.E. Dte</t>
   </si>
   <si>
     <t>ORD/000009/2025-2026</t>
   </si>
   <si>
     <t>144/BMD</t>
   </si>
   <si>
     <t>30/04/2025</t>
   </si>
   <si>
     <t>29/07/2025</t>
   </si>
   <si>
     <t>EASTERN INDIA SALES &amp; SERVICE</t>
-  </si>
-[...34 lines deleted...]
-    <t>PRADIP PATRA</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -798,552 +798,552 @@
       <c r="W2" s="1"/>
     </row>
     <row r="3" spans="1:23">
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3"/>
       <c r="D3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
-      <c r="I3" s="13"/>
-      <c r="J3" s="13"/>
+      <c r="I3" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J3" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K3" s="4" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="P3" s="4">
-        <v>1.71</v>
+        <v>383.03</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>133.87</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>34.95</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>51</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>22</v>
-[...2 lines deleted...]
-      <c r="J4" s="13"/>
+        <v>34</v>
+      </c>
+      <c r="I4" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J4" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K4" s="4" t="s">
-        <v>31</v>
-[...1 lines deleted...]
-      <c r="L4" s="4"/>
+        <v>35</v>
+      </c>
+      <c r="L4" s="4" t="s">
+        <v>36</v>
+      </c>
       <c r="M4" s="4" t="s">
-        <v>32</v>
+        <v>37</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>32</v>
+        <v>38</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>33</v>
+        <v>39</v>
       </c>
       <c r="P4" s="4">
-        <v>1.5</v>
+        <v>81.75</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>52.37</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>64.06</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>64</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>34</v>
-[...6 lines deleted...]
-      </c>
+        <v>40</v>
+      </c>
+      <c r="I5" s="13"/>
+      <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
-        <v>37</v>
+        <v>41</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>38</v>
+        <v>42</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>39</v>
+        <v>43</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="P5" s="4">
-        <v>383.03</v>
+        <v>1.71</v>
       </c>
       <c r="Q5" s="4">
-        <v>133.87</v>
+        <v>0</v>
       </c>
       <c r="R5" s="4">
-        <v>34.95</v>
+        <v>0</v>
       </c>
       <c r="S5" s="4">
-        <v>51</v>
+        <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>42</v>
-[...6 lines deleted...]
-      </c>
+        <v>22</v>
+      </c>
+      <c r="I6" s="13"/>
+      <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
-        <v>43</v>
-[...3 lines deleted...]
-      </c>
+        <v>45</v>
+      </c>
+      <c r="L6" s="4"/>
       <c r="M6" s="4" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>46</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>47</v>
       </c>
       <c r="P6" s="4">
-        <v>81.75</v>
+        <v>1.5</v>
       </c>
       <c r="Q6" s="4">
-        <v>52.37</v>
+        <v>0</v>
       </c>
       <c r="R6" s="4">
-        <v>64.06</v>
+        <v>0</v>
       </c>
       <c r="S6" s="4">
-        <v>64</v>
+        <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>25</v>
-[...2 lines deleted...]
-      <c r="J7" s="13"/>
+        <v>48</v>
+      </c>
+      <c r="I7" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J7" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K7" s="4" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>29</v>
+        <v>53</v>
       </c>
       <c r="P7" s="4">
-        <v>1.71</v>
+        <v>1.7</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
-        <v>30</v>
+        <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>22</v>
-[...2 lines deleted...]
-      <c r="J8" s="13"/>
+        <v>54</v>
+      </c>
+      <c r="I8" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J8" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K8" s="4" t="s">
-        <v>51</v>
+        <v>55</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>52</v>
+        <v>56</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>53</v>
+        <v>58</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>33</v>
+        <v>59</v>
       </c>
       <c r="P8" s="4">
-        <v>7.75</v>
+        <v>31.2</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
-        <v>30</v>
+        <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>54</v>
-[...6 lines deleted...]
-      </c>
+        <v>40</v>
+      </c>
+      <c r="I9" s="13"/>
+      <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
-        <v>55</v>
+        <v>60</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>56</v>
+        <v>61</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>57</v>
+        <v>62</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>58</v>
+        <v>62</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>59</v>
+        <v>44</v>
       </c>
       <c r="P9" s="4">
-        <v>20.27</v>
+        <v>1.71</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>60</v>
-[...6 lines deleted...]
-      </c>
+        <v>22</v>
+      </c>
+      <c r="I10" s="13"/>
+      <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>65</v>
+        <v>47</v>
       </c>
       <c r="P10" s="4">
-        <v>1.7</v>
+        <v>7.75</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
         <v>66</v>
       </c>
       <c r="I11" s="13" t="s">
-        <v>35</v>
+        <v>26</v>
       </c>
       <c r="J11" s="13" t="s">
-        <v>36</v>
+        <v>27</v>
       </c>
       <c r="K11" s="4" t="s">
         <v>67</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>68</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>69</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>70</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>71</v>
       </c>
       <c r="P11" s="4">
-        <v>31.2</v>
+        <v>20.27</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="7" t="s">
         <v>72</v>
       </c>
       <c r="B12" s="7"/>
       <c r="C12" s="7"/>
       <c r="D12" s="7"/>
       <c r="E12" s="11"/>
       <c r="F12" s="7"/>
       <c r="G12" s="7"/>
       <c r="H12" s="14"/>
       <c r="I12" s="14"/>
       <c r="J12" s="14"/>
       <c r="K12" s="8"/>
       <c r="L12" s="8"/>
       <c r="M12" s="8"/>
       <c r="N12" s="8"/>
       <c r="O12" s="8">
         <v>530.61</v>